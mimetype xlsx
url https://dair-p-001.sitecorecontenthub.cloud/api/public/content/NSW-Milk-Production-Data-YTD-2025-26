--- v3 (2026-03-29)
+++ v4 (2026-05-18)
@@ -46,339 +46,339 @@
   <Override PartName="/xl/charts/chart14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/charts/chart15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/charts/chart16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dairyaustralia-my.sharepoint.com/personal/vanessa_fischer_dairyaustralia_com_au/Documents/Documents/_H Drive/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C514E2AB-2069-4F4F-B4F4-F2DB0CDBEF8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7958310E-72E5-43F2-986E-C7493237FAC5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{CF3404ED-D213-4FA7-98B0-AD1A3943D93B}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{A9DCAB64-221D-4F8C-AED6-34077F3B1292}"/>
   </bookViews>
   <sheets>
     <sheet name="NSW" sheetId="2" r:id="rId1"/>
     <sheet name="NSW Monthly" sheetId="1" r:id="rId2"/>
     <sheet name="NSW Graphs" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="location" localSheetId="0">#REF!</definedName>
     <definedName name="location" localSheetId="2">#REF!</definedName>
     <definedName name="location" localSheetId="1">#REF!</definedName>
     <definedName name="location">#REF!</definedName>
     <definedName name="location2">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">NSW!$A$1:$G$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'NSW Monthly'!$A$1:$S$58</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G47" i="2" l="1"/>
-  <c r="F47" i="2"/>
-[...1 lines deleted...]
-  <c r="D47" i="2"/>
   <c r="G41" i="2"/>
   <c r="F41" i="2"/>
   <c r="E41" i="2"/>
   <c r="D41" i="2"/>
   <c r="G32" i="2"/>
   <c r="F32" i="2"/>
   <c r="E32" i="2"/>
   <c r="D32" i="2"/>
-  <c r="G23" i="2"/>
-[...1 lines deleted...]
-  <c r="E23" i="2"/>
+  <c r="F26" i="2"/>
+  <c r="E26" i="2"/>
+  <c r="E27" i="2"/>
   <c r="D23" i="2"/>
   <c r="B23" i="2"/>
   <c r="G26" i="2"/>
-  <c r="F26" i="2"/>
-[...2 lines deleted...]
-  <c r="D15" i="2"/>
+  <c r="G15" i="2"/>
+  <c r="F15" i="2"/>
+  <c r="E15" i="2"/>
+  <c r="G14" i="2"/>
+  <c r="E11" i="2"/>
+  <c r="D11" i="2"/>
+  <c r="F11" i="2"/>
+  <c r="F14" i="2"/>
   <c r="E14" i="2"/>
-  <c r="D11" i="2"/>
-[...4 lines deleted...]
-  <c r="F14" i="2"/>
   <c r="D14" i="2"/>
-  <c r="I49" i="1"/>
   <c r="E49" i="1"/>
   <c r="Q47" i="1"/>
   <c r="Q49" i="1" s="1"/>
-  <c r="I47" i="1"/>
   <c r="E47" i="1"/>
   <c r="Q45" i="1"/>
   <c r="M45" i="1"/>
   <c r="M47" i="1" s="1"/>
   <c r="M49" i="1" s="1"/>
   <c r="I45" i="1"/>
+  <c r="I47" i="1" s="1"/>
+  <c r="I49" i="1" s="1"/>
   <c r="E45" i="1"/>
   <c r="R44" i="1"/>
-  <c r="N44" i="1"/>
+  <c r="F44" i="1"/>
   <c r="Q42" i="1"/>
   <c r="M42" i="1"/>
   <c r="I42" i="1"/>
   <c r="E42" i="1"/>
   <c r="R41" i="1"/>
   <c r="N41" i="1"/>
   <c r="J41" i="1"/>
   <c r="F41" i="1"/>
   <c r="Q39" i="1"/>
   <c r="M39" i="1"/>
   <c r="I39" i="1"/>
   <c r="E39" i="1"/>
   <c r="R38" i="1"/>
   <c r="N38" i="1"/>
-  <c r="Q36" i="1"/>
-[...2 lines deleted...]
-  <c r="E36" i="1"/>
+  <c r="N35" i="1"/>
   <c r="J35" i="1"/>
   <c r="F35" i="1"/>
   <c r="R32" i="1"/>
-  <c r="N32" i="1"/>
   <c r="J32" i="1"/>
+  <c r="F32" i="1"/>
   <c r="R29" i="1"/>
-  <c r="M30" i="1"/>
-  <c r="M33" i="1" s="1"/>
   <c r="N29" i="1"/>
   <c r="J29" i="1"/>
   <c r="F29" i="1"/>
   <c r="R26" i="1"/>
-  <c r="M27" i="1"/>
   <c r="N26" i="1"/>
   <c r="J26" i="1"/>
   <c r="F26" i="1"/>
   <c r="R23" i="1"/>
   <c r="N23" i="1"/>
+  <c r="J23" i="1"/>
   <c r="F23" i="1"/>
   <c r="R20" i="1"/>
   <c r="N20" i="1"/>
+  <c r="I21" i="1"/>
+  <c r="F20" i="1"/>
+  <c r="I18" i="1"/>
+  <c r="E18" i="1"/>
+  <c r="R17" i="1"/>
+  <c r="N17" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="F17" i="1"/>
+  <c r="I15" i="1"/>
+  <c r="E15" i="1"/>
+  <c r="D15" i="1"/>
+  <c r="F15" i="1" s="1"/>
+  <c r="Q15" i="1"/>
+  <c r="P15" i="1"/>
+  <c r="P18" i="1" s="1"/>
+  <c r="N14" i="1"/>
+  <c r="J14" i="1"/>
+  <c r="F14" i="1"/>
+  <c r="Q12" i="1"/>
+  <c r="P12" i="1"/>
+  <c r="R12" i="1" s="1"/>
+  <c r="I12" i="1"/>
+  <c r="E12" i="1"/>
+  <c r="D12" i="1"/>
+  <c r="F12" i="1" s="1"/>
+  <c r="R11" i="1"/>
+  <c r="M12" i="1"/>
+  <c r="N12" i="1" s="1"/>
+  <c r="L12" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="H12" i="1"/>
+  <c r="F11" i="1"/>
+  <c r="N11" i="1" l="1"/>
+  <c r="M15" i="1"/>
+  <c r="M18" i="1" s="1"/>
+  <c r="M21" i="1" s="1"/>
+  <c r="R14" i="1"/>
+  <c r="J44" i="1"/>
+  <c r="N32" i="1"/>
+  <c r="R15" i="1"/>
+  <c r="R35" i="1"/>
+  <c r="D47" i="2"/>
+  <c r="J12" i="1"/>
+  <c r="H15" i="1"/>
+  <c r="D18" i="1"/>
+  <c r="F18" i="1" s="1"/>
+  <c r="E21" i="1"/>
+  <c r="E24" i="1" s="1"/>
+  <c r="E27" i="1" s="1"/>
+  <c r="F23" i="2"/>
+  <c r="E47" i="2"/>
+  <c r="P24" i="1"/>
+  <c r="E30" i="1"/>
+  <c r="E33" i="1" s="1"/>
+  <c r="E36" i="1" s="1"/>
+  <c r="D15" i="2"/>
+  <c r="G11" i="2"/>
+  <c r="G23" i="2"/>
+  <c r="F47" i="2"/>
+  <c r="P21" i="1"/>
+  <c r="F38" i="1"/>
   <c r="J20" i="1"/>
-  <c r="F20" i="1"/>
+  <c r="M24" i="1"/>
+  <c r="M27" i="1" s="1"/>
+  <c r="M30" i="1" s="1"/>
+  <c r="M33" i="1" s="1"/>
+  <c r="M36" i="1" s="1"/>
+  <c r="P27" i="1"/>
+  <c r="D26" i="2"/>
+  <c r="J38" i="1"/>
+  <c r="N44" i="1"/>
+  <c r="D27" i="2"/>
+  <c r="F27" i="2"/>
+  <c r="G27" i="2"/>
+  <c r="L15" i="1"/>
   <c r="Q18" i="1"/>
   <c r="Q21" i="1" s="1"/>
   <c r="Q24" i="1" s="1"/>
   <c r="Q27" i="1" s="1"/>
   <c r="Q30" i="1" s="1"/>
   <c r="Q33" i="1" s="1"/>
-  <c r="P18" i="1"/>
-[...18 lines deleted...]
-  <c r="I24" i="1" s="1"/>
+  <c r="Q36" i="1" s="1"/>
+  <c r="D21" i="1"/>
+  <c r="I24" i="1"/>
   <c r="I27" i="1" s="1"/>
   <c r="I30" i="1" s="1"/>
   <c r="I33" i="1" s="1"/>
-  <c r="H15" i="1"/>
-[...15 lines deleted...]
-  <c r="J15" i="1" l="1"/>
+  <c r="I36" i="1" s="1"/>
+  <c r="E23" i="2"/>
+  <c r="F21" i="1" l="1"/>
+  <c r="D24" i="1"/>
+  <c r="R27" i="1"/>
+  <c r="P30" i="1"/>
+  <c r="R24" i="1"/>
+  <c r="N15" i="1"/>
+  <c r="L18" i="1"/>
+  <c r="R18" i="1"/>
+  <c r="J15" i="1"/>
   <c r="H18" i="1"/>
-  <c r="E24" i="1"/>
-[...2 lines deleted...]
-  <c r="E33" i="1" s="1"/>
+  <c r="R21" i="1"/>
+  <c r="J18" i="1" l="1"/>
+  <c r="H21" i="1"/>
+  <c r="R30" i="1"/>
+  <c r="P33" i="1"/>
+  <c r="F24" i="1"/>
+  <c r="D27" i="1"/>
   <c r="N18" i="1"/>
   <c r="L21" i="1"/>
-  <c r="D15" i="1"/>
-[...28 lines deleted...]
-  <c r="L24" i="1"/>
+  <c r="L24" i="1" l="1"/>
   <c r="N21" i="1"/>
-  <c r="H21" i="1"/>
-[...1 lines deleted...]
-  <c r="J21" i="1" l="1"/>
+  <c r="D30" i="1"/>
+  <c r="F27" i="1"/>
+  <c r="R33" i="1"/>
+  <c r="P36" i="1"/>
   <c r="H24" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="J24" i="1" l="1"/>
+  <c r="H27" i="1"/>
+  <c r="P39" i="1"/>
+  <c r="R36" i="1"/>
+  <c r="F30" i="1"/>
+  <c r="D33" i="1"/>
   <c r="N24" i="1"/>
   <c r="L27" i="1"/>
-  <c r="D21" i="1"/>
-[...6 lines deleted...]
-  <c r="F21" i="1"/>
+  <c r="R39" i="1" l="1"/>
+  <c r="P42" i="1"/>
+  <c r="F33" i="1"/>
+  <c r="D36" i="1"/>
+  <c r="J27" i="1"/>
+  <c r="H30" i="1"/>
+  <c r="L30" i="1"/>
   <c r="N27" i="1"/>
-  <c r="L30" i="1"/>
-[...3 lines deleted...]
-  <c r="H30" i="1"/>
+  <c r="J30" i="1" l="1"/>
+  <c r="H33" i="1"/>
   <c r="N30" i="1"/>
   <c r="L33" i="1"/>
-  <c r="F24" i="1"/>
-[...7 lines deleted...]
-  <c r="N33" i="1"/>
+  <c r="R42" i="1"/>
+  <c r="P45" i="1"/>
+  <c r="F36" i="1"/>
+  <c r="D39" i="1"/>
+  <c r="N33" i="1" l="1"/>
   <c r="L36" i="1"/>
-  <c r="J30" i="1"/>
-[...1 lines deleted...]
-  <c r="J33" i="1" l="1"/>
+  <c r="J33" i="1"/>
   <c r="H36" i="1"/>
-  <c r="N36" i="1"/>
+  <c r="F39" i="1"/>
+  <c r="D42" i="1"/>
+  <c r="R45" i="1"/>
+  <c r="P47" i="1"/>
+  <c r="N36" i="1" l="1"/>
   <c r="L39" i="1"/>
-  <c r="F30" i="1"/>
-[...8 lines deleted...]
-  <c r="N39" i="1"/>
+  <c r="P49" i="1"/>
+  <c r="R47" i="1"/>
+  <c r="D45" i="1"/>
+  <c r="F42" i="1"/>
   <c r="J36" i="1"/>
   <c r="H39" i="1"/>
   <c r="H42" i="1" l="1"/>
   <c r="J39" i="1"/>
-  <c r="N42" i="1"/>
+  <c r="D47" i="1"/>
+  <c r="F45" i="1"/>
+  <c r="L42" i="1"/>
+  <c r="N39" i="1"/>
+  <c r="N42" i="1" l="1"/>
   <c r="L45" i="1"/>
-  <c r="F36" i="1"/>
-[...6 lines deleted...]
-  <c r="F39" i="1"/>
+  <c r="F47" i="1"/>
+  <c r="D49" i="1"/>
+  <c r="J42" i="1"/>
+  <c r="H45" i="1"/>
+  <c r="J45" i="1" l="1"/>
+  <c r="H47" i="1"/>
   <c r="L47" i="1"/>
   <c r="N45" i="1"/>
-  <c r="J42" i="1"/>
-[...7 lines deleted...]
-  <c r="N47" i="1"/>
+  <c r="N47" i="1" l="1"/>
   <c r="L49" i="1"/>
-  <c r="F45" i="1" l="1"/>
-  <c r="D47" i="1"/>
+  <c r="J47" i="1"/>
   <c r="H49" i="1"/>
-  <c r="J47" i="1"/>
-[...1 lines deleted...]
-  <c r="F47" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="50">
   <si>
     <t>New South Wales Milk Production</t>
   </si>
   <si>
     <t>(million litres)</t>
   </si>
   <si>
     <t>Inland/Central</t>
   </si>
   <si>
     <t>North Coast</t>
   </si>
   <si>
     <t>Southern</t>
   </si>
   <si>
     <t>Total NSW</t>
   </si>
   <si>
     <t>Var%</t>
@@ -467,57 +467,57 @@
   <si>
     <t>Average Milkfat &amp; Protein (%)</t>
   </si>
   <si>
     <t>Milkfat</t>
   </si>
   <si>
     <t>Protein</t>
   </si>
   <si>
     <t>* Retrospective adjustments are possible if new or revised data is received.</t>
   </si>
   <si>
     <t>25/26 by Region</t>
   </si>
   <si>
     <t>24/25</t>
   </si>
   <si>
     <t>25/26</t>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
-    <t>February-24</t>
+    <t>March-24</t>
   </si>
   <si>
-    <t>February-25</t>
+    <t>March-25</t>
   </si>
   <si>
-    <t>February-26</t>
+    <t>March-26</t>
   </si>
   <si>
     <t>% change 25 &amp; 26</t>
   </si>
   <si>
     <t>2023/2024</t>
   </si>
   <si>
     <t>2024/2025</t>
   </si>
   <si>
     <t>2025/2026</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
@@ -1266,51 +1266,51 @@
     <xf numFmtId="3" fontId="2" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MilkSales_National" xfId="3" xr:uid="{04CAEC23-0B75-4B9A-B110-99E20B62EE30}"/>
+    <cellStyle name="Normal_MilkSales_National" xfId="3" xr:uid="{2812C50A-0F9B-40BF-B121-502E456CBFB9}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing13.xml"/></Relationships>
@@ -1392,52 +1392,52 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1275" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="333399"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="Verdana"/>
                 <a:cs typeface="Verdana"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-AU"/>
               <a:t>NSW Milk Production - Total Regions
 2024/25 &amp; 2025/26</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.28068193748508707"/>
-          <c:y val="8.6956521739130436E-3"/>
+          <c:x val="0.27928727528305825"/>
+          <c:y val="1.307440018273578E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="7.9545492333820259E-2"/>
           <c:y val="0.17257425255043804"/>
           <c:w val="0.86818229990583939"/>
           <c:h val="0.68173913043478263"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
@@ -1523,51 +1523,51 @@
                 <c:v>93083.506209935265</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>90887.629820218091</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>78491.278031963855</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>82980.17491541311</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>80766.042229888699</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>84124.264259510164</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>83126.807620983163</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-D93E-4463-83E0-5AF811E55208}"/>
+              <c16:uniqueId val="{00000000-7674-45A2-BFAA-250EB35804F6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>2025/2026</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="FF6600"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -1588,81 +1588,84 @@
                 <c:v>December</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>January</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>February</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>March</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>April</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>May</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>June</c:v>
               </c:pt>
             </c:strLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
-              <c:ptCount val="8"/>
+              <c:ptCount val="9"/>
               <c:pt idx="0">
                 <c:v>90132.956143149902</c:v>
               </c:pt>
               <c:pt idx="1">
                 <c:v>95236.084263457698</c:v>
               </c:pt>
               <c:pt idx="2">
                 <c:v>98318.758267417405</c:v>
               </c:pt>
               <c:pt idx="3">
                 <c:v>103361.025419731</c:v>
               </c:pt>
               <c:pt idx="4">
                 <c:v>97593.408398226005</c:v>
               </c:pt>
               <c:pt idx="5">
                 <c:v>97017.318209935198</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>93846.7798202181</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>82206.086031963903</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>87330.123415413094</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-D93E-4463-83E0-5AF811E55208}"/>
+              <c16:uniqueId val="{00000001-7674-45A2-BFAA-250EB35804F6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1291204832"/>
         <c:axId val="1291205616"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1291204832"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -2014,51 +2017,51 @@
                 <c:v>3915.9013828535935</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>3866.6748106933323</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-0344-466F-9220-B80B28E2E5F6}"/>
+              <c16:uniqueId val="{00000000-8F66-44F2-AF05-2D591E920D19}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -2121,51 +2124,51 @@
                 <c:v>3785.0412500000002</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>3747.92625</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>3170.1645000000003</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>3744.0189999999998</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>3268.87725</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>3212.7509999999997</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>3300.4929999999999</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-0344-466F-9220-B80B28E2E5F6}"/>
+              <c16:uniqueId val="{00000001-8F66-44F2-AF05-2D591E920D19}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -2228,51 +2231,51 @@
                 <c:v>4811.3959999999997</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>4517.1499999999996</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>3720.8620000000001</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>4037.8939999999998</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>3494.134</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>3609.5459999999998</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>3685.03</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-0344-466F-9220-B80B28E2E5F6}"/>
+              <c16:uniqueId val="{00000002-8F66-44F2-AF05-2D591E920D19}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618084376"/>
         <c:axId val="618085552"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618084376"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -2604,51 +2607,51 @@
                 <c:v>8984.2440000000006</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>9053.6139999999996</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-9197-4591-9AB0-4C8254B13CF1}"/>
+              <c16:uniqueId val="{00000000-4DBD-49AE-A086-FD15607C7FCA}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -2711,51 +2714,51 @@
                 <c:v>8752.9950000000008</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>9675.1880000000001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>8721.9840000000004</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>9097.1170000000002</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>7823.2330000000002</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>8591.4459999999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>9218.9549999999999</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-9197-4591-9AB0-4C8254B13CF1}"/>
+              <c16:uniqueId val="{00000001-4DBD-49AE-A086-FD15607C7FCA}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -2818,51 +2821,51 @@
                 <c:v>10182.468000000001</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>10040.382</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>8744.2829999999994</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>9312.8209999999999</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>8658.8719999999994</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>9041.6659999999993</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>8790.7450000000008</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-9197-4591-9AB0-4C8254B13CF1}"/>
+              <c16:uniqueId val="{00000002-4DBD-49AE-A086-FD15607C7FCA}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618087120"/>
         <c:axId val="618086336"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618087120"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -3194,51 +3197,51 @@
                 <c:v>47200.433891755136</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>45939.6196283647</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-ADA7-437F-B874-77F727344634}"/>
+              <c16:uniqueId val="{00000000-3EB7-4D9D-A046-922C701C63BA}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -3301,51 +3304,51 @@
                 <c:v>46643.253000000012</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>46810.390079999997</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>39415.279999999999</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>46504.505999999994</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>43865.622000000003</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>42599.933000000005</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>43745.517000000007</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-ADA7-437F-B874-77F727344634}"/>
+              <c16:uniqueId val="{00000001-3EB7-4D9D-A046-922C701C63BA}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -3408,51 +3411,51 @@
                 <c:v>53838.099000000002</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>48831.695999999996</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>42468.201000000001</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>46335.63</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>44677.919999999998</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>45956.103000000003</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>45814.54</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-ADA7-437F-B874-77F727344634}"/>
+              <c16:uniqueId val="{00000002-3EB7-4D9D-A046-922C701C63BA}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618087512"/>
         <c:axId val="618088296"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618087512"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -3784,51 +3787,51 @@
                 <c:v>60100.579274608732</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>58859.908439058032</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-11F2-4F65-8CB3-50EEAD12E6F8}"/>
+              <c16:uniqueId val="{00000000-6BE1-477B-B12C-02AE172A339A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -3891,51 +3894,51 @@
                 <c:v>59181.289250000016</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>60233.504329999996</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>51307.428499999995</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>59345.641999999993</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>54957.732250000001</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>54404.13</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>56264.965000000011</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-11F2-4F65-8CB3-50EEAD12E6F8}"/>
+              <c16:uniqueId val="{00000001-6BE1-477B-B12C-02AE172A339A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -3998,51 +4001,51 @@
                 <c:v>68831.963000000003</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>63389.227999999996</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>54933.345999999998</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>59686.345000000001</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>56830.925999999999</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>58607.315000000002</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>58290.315000000002</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-11F2-4F65-8CB3-50EEAD12E6F8}"/>
+              <c16:uniqueId val="{00000002-6BE1-477B-B12C-02AE172A339A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618090256"/>
         <c:axId val="618089472"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618090256"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -4393,51 +4396,51 @@
                 <c:v>23946.02881797513</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>24844.993118947001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>20362.352429250481</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>22219.333832404296</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>22520.857583377918</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>24097.654246493654</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>24041.287487443627</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-3E7A-467E-A8DC-48FDDCB09A36}"/>
+              <c16:uniqueId val="{00000000-36C8-4468-9F3E-18D2F591BD9B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>2025/2026</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="FF6600"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -4458,81 +4461,84 @@
                 <c:v>December</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>January</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>February</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>March</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>April</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>May</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>June</c:v>
               </c:pt>
             </c:strLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
-              <c:ptCount val="8"/>
+              <c:ptCount val="9"/>
               <c:pt idx="0">
                 <c:v>24291.651284111002</c:v>
               </c:pt>
               <c:pt idx="1">
                 <c:v>24834.5671249355</c:v>
               </c:pt>
               <c:pt idx="2">
                 <c:v>24982.146430078399</c:v>
               </c:pt>
               <c:pt idx="3">
                 <c:v>25886.139217095799</c:v>
               </c:pt>
               <c:pt idx="4">
                 <c:v>25618.8218505109</c:v>
               </c:pt>
               <c:pt idx="5">
                 <c:v>25332.692817975101</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>24775.302118946998</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>21827.0164292505</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>23285.615832404299</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-3E7A-467E-A8DC-48FDDCB09A36}"/>
+              <c16:uniqueId val="{00000001-36C8-4468-9F3E-18D2F591BD9B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618096136"/>
         <c:axId val="618094960"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618096136"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -4904,51 +4910,51 @@
                 <c:v>19501.115370657812</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>18553.434045050093</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>16792.887520823526</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>17260.058477358416</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>15874.776862756229</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>15548.576551561402</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>15518.887952068568</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-FC4D-4C77-BF39-0083853609F7}"/>
+              <c16:uniqueId val="{00000000-0F3D-4DBF-9398-7EC4CABE4EB0}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>2025/2026</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="FF6600"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -4969,81 +4975,84 @@
                 <c:v>December</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>January</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>February</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>March</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>April</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>May</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>June</c:v>
               </c:pt>
             </c:strLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
-              <c:ptCount val="8"/>
+              <c:ptCount val="9"/>
               <c:pt idx="0">
                 <c:v>18283.972859038899</c:v>
               </c:pt>
               <c:pt idx="1">
                 <c:v>19261.845829999998</c:v>
               </c:pt>
               <c:pt idx="2">
                 <c:v>20984.4097259542</c:v>
               </c:pt>
               <c:pt idx="3">
                 <c:v>21877.035970331399</c:v>
               </c:pt>
               <c:pt idx="4">
                 <c:v>19648.031811062199</c:v>
               </c:pt>
               <c:pt idx="5">
                 <c:v>19113.401370657801</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>19044.188045050101</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>16496.400520823499</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>17099.482977358399</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-FC4D-4C77-BF39-0083853609F7}"/>
+              <c16:uniqueId val="{00000001-0F3D-4DBF-9398-7EC4CABE4EB0}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618095352"/>
         <c:axId val="618093392"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618095352"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -5414,51 +5423,51 @@
                 <c:v>49636.36202130231</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>47489.202656221001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>41336.038081889856</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>43500.782605650405</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>42370.407783754548</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>44478.03346145511</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>43566.632181470966</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-8361-4038-BA2D-3EB851DBE8A2}"/>
+              <c16:uniqueId val="{00000000-66B4-4425-9987-42AFA2988B9E}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>2025/2026</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="FF6600"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -5479,81 +5488,84 @@
                 <c:v>December</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>January</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>February</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>March</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>April</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>May</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>June</c:v>
               </c:pt>
             </c:strLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
-              <c:ptCount val="8"/>
+              <c:ptCount val="9"/>
               <c:pt idx="0">
                 <c:v>47557.332000000002</c:v>
               </c:pt>
               <c:pt idx="1">
                 <c:v>51139.671308522098</c:v>
               </c:pt>
               <c:pt idx="2">
                 <c:v>52352.202111384802</c:v>
               </c:pt>
               <c:pt idx="3">
                 <c:v>55597.850232303797</c:v>
               </c:pt>
               <c:pt idx="4">
                 <c:v>52326.554736653001</c:v>
               </c:pt>
               <c:pt idx="5">
                 <c:v>52571.224021302303</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>50027.289656221001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>43882.669081889799</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>46945.024605650397</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-8361-4038-BA2D-3EB851DBE8A2}"/>
+              <c16:uniqueId val="{00000001-66B4-4425-9987-42AFA2988B9E}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618093784"/>
         <c:axId val="618094176"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618093784"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -5905,51 +5917,51 @@
                 <c:v>35710.484000000004</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>33265.589</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-0F6B-4995-BDBC-86818EB9FC54}"/>
+              <c16:uniqueId val="{00000000-FFEB-4E15-938A-54355FD4C90A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -6012,51 +6024,51 @@
                 <c:v>37750.683000000005</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>36337.661</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>31203.606</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>34805.508000000002</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>32375.111000000001</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>33633.875</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>33525.218000000001</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-0F6B-4995-BDBC-86818EB9FC54}"/>
+              <c16:uniqueId val="{00000001-FFEB-4E15-938A-54355FD4C90A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -6119,51 +6131,51 @@
                 <c:v>36799.103999999999</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>34554.623</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>31864.673000000003</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>35039.686000000002</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>33811.805</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>35097.137999999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>34300.663999999997</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-0F6B-4995-BDBC-86818EB9FC54}"/>
+              <c16:uniqueId val="{00000002-FFEB-4E15-938A-54355FD4C90A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1291207184"/>
         <c:axId val="1291200912"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1291207184"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -6495,51 +6507,51 @@
                 <c:v>29991.78104505119</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>27040.270931459243</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-440C-434A-B893-167735D9F33C}"/>
+              <c16:uniqueId val="{00000000-9721-4177-BDAF-418D7C4C6FD1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -6602,51 +6614,51 @@
                 <c:v>26531.348000000002</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>24700.964</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>22699.217000000001</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>25781.532999999999</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>25752.746999999999</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>23301.02</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>24068.804</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-440C-434A-B893-167735D9F33C}"/>
+              <c16:uniqueId val="{00000001-9721-4177-BDAF-418D7C4C6FD1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -6709,51 +6721,51 @@
                 <c:v>30537.052</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>24793.618999999999</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>24130.475000000002</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>25569.623</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>25733.785000000003</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>24481.14</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>24463.559000000001</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-440C-434A-B893-167735D9F33C}"/>
+              <c16:uniqueId val="{00000002-9721-4177-BDAF-418D7C4C6FD1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618079672"/>
         <c:axId val="618082808"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618079672"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -7085,51 +7097,51 @@
                 <c:v>50298.495000000003</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>45872.546000000002</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-0F8B-4C6D-BD32-78477F4B8B7C}"/>
+              <c16:uniqueId val="{00000000-F447-418F-BB80-923B1D029D73}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -7192,51 +7204,51 @@
                 <c:v>50655.522000000004</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>43816.202000000005</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>36419.267999999996</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>43142.470999999998</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>40505.544999999998</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>41522.423999999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>42673.102999999996</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-0F8B-4C6D-BD32-78477F4B8B7C}"/>
+              <c16:uniqueId val="{00000001-F447-418F-BB80-923B1D029D73}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -7299,51 +7311,51 @@
                 <c:v>56999.061000000002</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>48490.192999999992</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>43755.061999999998</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>48322.311999999998</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>44035.228000000003</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>46283.620999999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>44944.696999999993</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-0F8B-4C6D-BD32-78477F4B8B7C}"/>
+              <c16:uniqueId val="{00000002-F447-418F-BB80-923B1D029D73}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618083592"/>
         <c:axId val="618088688"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618083592"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -7675,51 +7687,51 @@
                 <c:v>116000.7600450512</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>106178.40593145925</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-3233-4F1A-BFD4-14D506FAEE0D}"/>
+              <c16:uniqueId val="{00000000-8FA5-48CB-9442-F5036F7EE7FD}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -7782,51 +7794,51 @@
                 <c:v>114937.55300000001</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>104854.82699999999</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>90322.091</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>103729.512</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>98633.403000000006</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>98457.319000000003</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>100267.125</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-3233-4F1A-BFD4-14D506FAEE0D}"/>
+              <c16:uniqueId val="{00000001-8FA5-48CB-9442-F5036F7EE7FD}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -7889,51 +7901,51 @@
                 <c:v>124335.217</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>107838.435</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>99750.21</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>108931.621</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>103580.818</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>105861.899</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>103708.92</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-3233-4F1A-BFD4-14D506FAEE0D}"/>
+              <c16:uniqueId val="{00000002-8FA5-48CB-9442-F5036F7EE7FD}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618082416"/>
         <c:axId val="618080848"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618082416"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -8265,51 +8277,51 @@
                 <c:v>213145.408</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>180522.61300000001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-7E65-44DB-A988-0075AAC8E191}"/>
+              <c16:uniqueId val="{00000000-AF0A-45C2-B581-9354495FB6DD}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -8372,51 +8384,51 @@
                 <c:v>239124.35799999998</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>185636.61300000001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>134627.38900000002</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>122247.852</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>99846.300999999992</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>91898.242999999988</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>74948.26400000001</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-7E65-44DB-A988-0075AAC8E191}"/>
+              <c16:uniqueId val="{00000001-AF0A-45C2-B581-9354495FB6DD}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -8479,51 +8491,51 @@
                 <c:v>253020.66699999996</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>228640.06099999999</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>182027.92</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>167531.291</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>130830.99</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>117791.621</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>89852.457999999999</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-7E65-44DB-A988-0075AAC8E191}"/>
+              <c16:uniqueId val="{00000002-AF0A-45C2-B581-9354495FB6DD}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618080064"/>
         <c:axId val="618076928"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618080064"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -8855,51 +8867,51 @@
                 <c:v>279234.39909961686</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>252123.44072547375</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-07A0-48A2-B0FA-DC9AFD668E02}"/>
+              <c16:uniqueId val="{00000000-A93E-4C56-A174-DD54FFB04978}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -8962,51 +8974,51 @@
                 <c:v>289301.64350000001</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>249617.5765</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>192677.44149999999</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>182945.91200000001</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>153211.74299999999</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>146681.63</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>124193.07799999999</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-07A0-48A2-B0FA-DC9AFD668E02}"/>
+              <c16:uniqueId val="{00000001-A93E-4C56-A174-DD54FFB04978}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -9069,51 +9081,51 @@
                 <c:v>351342.12699999998</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>314109.07699999999</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>251791.81900000002</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>245866.13699999999</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>218825.93199999997</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>209816.86899999998</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>155550.54300000001</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-07A0-48A2-B0FA-DC9AFD668E02}"/>
+              <c16:uniqueId val="{00000002-A93E-4C56-A174-DD54FFB04978}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618081240"/>
         <c:axId val="618081632"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618081240"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -9445,51 +9457,51 @@
                 <c:v>209185.81699999998</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>173440.99699999997</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-8393-4B75-A273-DFDE687E69C3}"/>
+              <c16:uniqueId val="{00000000-8B2D-40DE-A013-E488B92D5A8B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -9552,51 +9564,51 @@
                 <c:v>217102.33</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>166924.25099999999</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>118093.039</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>104971.04599999999</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>81891.266000000003</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>87161.319000000003</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>111297.46400000001</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-8393-4B75-A273-DFDE687E69C3}"/>
+              <c16:uniqueId val="{00000001-8B2D-40DE-A013-E488B92D5A8B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -9659,51 +9671,51 @@
                 <c:v>226120.1</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>201722.05100000001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>149366.33500000002</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>131993.76100000003</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>90429.256000000008</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>91567.048999999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>120908.53699999998</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-8393-4B75-A273-DFDE687E69C3}"/>
+              <c16:uniqueId val="{00000002-8B2D-40DE-A013-E488B92D5A8B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618087904"/>
         <c:axId val="618078104"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618087904"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -10035,51 +10047,51 @@
                 <c:v>701565.62409961689</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>606087.05072547379</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-2787-468F-94BB-283FB4A620B0}"/>
+              <c16:uniqueId val="{00000000-0517-482E-8245-97737B141F04}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -10142,51 +10154,51 @@
                 <c:v>745528.33150000009</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>602178.44050000003</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>445397.86950000003</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>410164.81</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>334949.31</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>325741.19199999998</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>310438.80599999998</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-2787-468F-94BB-283FB4A620B0}"/>
+              <c16:uniqueId val="{00000001-0517-482E-8245-97737B141F04}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -10249,51 +10261,51 @@
                 <c:v>830482.89399999997</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>744471.18900000001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>583186.07400000002</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>545391.18900000001</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>440086.17799999996</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>419175.53899999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>366311.53799999994</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-2787-468F-94BB-283FB4A620B0}"/>
+              <c16:uniqueId val="{00000002-0517-482E-8245-97737B141F04}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618078496"/>
         <c:axId val="618085160"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618078496"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -10571,51 +10583,51 @@
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD9B1965-5719-4E31-9EBC-106669809ABB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15B09DFD-0670-4C97-8B69-B562F2E3EBDA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm flipV="1">
           <a:off x="7023100" y="247650"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="57150">
           <a:solidFill>
             <a:srgbClr val="339966"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="triangle" w="med" len="med"/>
         </a:ln>
         <a:extLst>
@@ -10625,51 +10637,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>431800</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>38220</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5A29E67-4982-4D21-B54F-F093BA178882}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34312A58-800C-42F2-9C81-B6B5ABD46C78}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6350" y="0"/>
           <a:ext cx="1498600" cy="812920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
@@ -11128,670 +11140,670 @@
     </cdr:pic>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>491066</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>84667</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>18258</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D1B3FD1-93ED-47E9-85F3-0014C6C09515}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC6E0DF9-C467-4A68-B903-F9C9DE6AC5B7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9412816" y="84667"/>
           <a:ext cx="1781442" cy="956733"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Chart 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDF8E289-B7B7-46B6-9F66-3E16AC755D60}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C597DB54-5E59-4344-8605-45B1ADA0D5C8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Chart 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E6DC4CC-23E0-4FED-83D5-B510590AFDC0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE9C3F8B-5C9C-4AA2-B868-972357517BB9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="4" name="Chart 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3DAC8E7-95FB-4687-A81D-DA38A74CFF67}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36A43F5A-7875-40AE-BC6C-443831511E07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="5" name="Chart 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{257A40D3-D404-4887-B111-C6CCB190F7FA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F318973C-6AB8-45FB-AC11-0AEF946A9A90}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="6" name="Chart 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C565163B-9E5F-4F7B-AA75-5B070B6B2E09}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B179D6AC-F6A3-4F79-8928-5C73B68279DA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="7" name="Chart 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{953C0848-5DF0-440A-A4B9-3BE676C1CE56}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EDF4555-3FBD-47F8-818A-7DD420566266}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="8" name="Chart 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1F4CE0C-5855-4EA0-8476-8896E0275078}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF95F7E9-C2C2-408C-A6B0-5A66D24A50D4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="9" name="Chart 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ED672E9-DD6E-43D4-9CBB-99CC88149D75}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09B53A43-A944-4E4B-8457-06534AD04BC4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="10" name="Chart 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9C4577E-566D-4CEB-A365-70B074C7DDA4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92B8D968-2787-493B-A39E-354B65B74210}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="11" name="Chart 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E44BF68-108C-481E-A149-D3CE7180B2A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8797602-0A4F-4B64-BD10-EFA135E8B5E0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="12" name="Chart 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2F3EF00-D124-4B9C-BF24-762164539967}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81A50D33-129A-47FF-875B-AB5B6D1EF648}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="13" name="Chart 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99EAA19E-038C-42C1-82AB-53072ACD95E2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{336994F1-CA55-4959-BC5C-0D3DA89BF4F7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="14" name="Chart 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D068384B-1D9B-46E5-9E51-6F7F0FB5FF69}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{275432D3-47C8-47A3-A4F7-715CC0C843CB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>371475</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="15" name="Chart 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F301CB9-7ED6-4963-9C65-1368FBE5E984}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7857C2F1-FFA1-410E-A6C5-3B63543483CE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="16" name="Chart 29">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{511648A0-04DB-4358-AB16-07E3B17790FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD70EA30-07CD-41E3-8708-CF56DABE282F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="17" name="Chart 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33158E11-B12B-4949-9C39-F8DF04C640B5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FB15D05-DA25-4D7E-8B4A-EE16402C93D2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId16"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
@@ -12342,58 +12354,58 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{666ACCD8-3EBD-4641-BADE-971CC5CA0E56}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BAF1F3FF-3785-48F5-A78E-5414ACB9B5CE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G53"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A27" sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" topLeftCell="A8" workbookViewId="0">
+      <selection activeCell="A3" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13" style="70" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.765625" style="71" customWidth="1"/>
     <col min="3" max="3" width="0.84375" style="70" customWidth="1"/>
     <col min="4" max="7" width="14.61328125" style="127" customWidth="1"/>
     <col min="8" max="16384" width="9" style="70"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D1" s="72"/>
       <c r="E1" s="72"/>
       <c r="F1" s="72"/>
       <c r="G1" s="72"/>
     </row>
     <row r="2" spans="1:7" ht="17.5" x14ac:dyDescent="0.35">
       <c r="D2" s="73" t="s">
         <v>28</v>
       </c>
       <c r="E2" s="73"/>
       <c r="F2" s="73"/>
       <c r="G2" s="73"/>
     </row>
@@ -12419,363 +12431,363 @@
       <c r="G5" s="78"/>
     </row>
     <row r="6" spans="1:7" s="77" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B6" s="71"/>
       <c r="D6" s="79" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="80" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="80" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="81" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="77" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A7" s="82" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="83" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="84">
-        <v>21998.930429250482</v>
+        <v>23017.776832404295</v>
       </c>
       <c r="E7" s="85">
-        <v>17289.678520823527</v>
+        <v>17425.734477358415</v>
       </c>
       <c r="F7" s="85">
-        <v>38380.503081889852</v>
+        <v>39827.677605650402</v>
       </c>
       <c r="G7" s="86">
-        <v>77669.112031963858</v>
+        <v>80271.188915413106</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="87"/>
       <c r="B8" s="88" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="89">
-        <v>20362.352429250484</v>
+        <v>22219.333832404296</v>
       </c>
       <c r="E8" s="85">
-        <v>16792.887520823526</v>
+        <v>17260.058477358416</v>
       </c>
       <c r="F8" s="85">
-        <v>41336.038081889856</v>
+        <v>43500.782605650413</v>
       </c>
       <c r="G8" s="90">
-        <v>78491.278031963855</v>
+        <v>82980.17491541311</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="91"/>
       <c r="B9" s="88" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="89">
-        <v>21827.016429250485</v>
+        <v>23285.615832404295</v>
       </c>
       <c r="E9" s="85">
-        <v>16496.400520823528</v>
+        <v>17099.482977358417</v>
       </c>
       <c r="F9" s="85">
-        <v>43882.66908188985</v>
+        <v>46945.024605650411</v>
       </c>
       <c r="G9" s="90">
-        <v>82206.08603196386</v>
+        <v>87330.123415413109</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="91"/>
       <c r="B10" s="92"/>
       <c r="C10" s="93"/>
       <c r="D10" s="94"/>
       <c r="E10" s="95"/>
       <c r="F10" s="95"/>
       <c r="G10" s="96"/>
     </row>
     <row r="11" spans="1:7" s="93" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A11" s="97"/>
       <c r="B11" s="92" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="98">
         <f>(D9-D8)/D8</f>
-        <v>7.1929999497308245E-2</v>
+        <v>4.7988927482828125E-2</v>
       </c>
       <c r="E11" s="95">
         <f>(E9-E8)/E8</f>
-        <v>-1.7655510383925776E-2</v>
+        <v>-9.3032998822478192E-3</v>
       </c>
       <c r="F11" s="95">
         <f>(F9-F8)/F8</f>
-        <v>6.1608008850652859E-2</v>
+        <v>7.9176552551323942E-2</v>
       </c>
       <c r="G11" s="96">
         <f>(G9-G8)/G8</f>
-        <v>4.7327653379363122E-2</v>
+        <v>5.2421539294586608E-2</v>
       </c>
     </row>
     <row r="12" spans="1:7" s="93" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A12" s="97"/>
       <c r="B12" s="99"/>
       <c r="D12" s="100"/>
       <c r="G12" s="99"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="91"/>
       <c r="B13" s="88"/>
       <c r="D13" s="89"/>
       <c r="E13" s="85"/>
       <c r="F13" s="85"/>
       <c r="G13" s="90"/>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="102" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="103">
         <f>D8/$G$8</f>
-        <v>0.25942184838624188</v>
+        <v>0.26776677507674401</v>
       </c>
       <c r="E14" s="104">
         <f>E8/$G$8</f>
-        <v>0.21394590509769748</v>
+        <v>0.20800219443924617</v>
       </c>
       <c r="F14" s="104">
         <f>F8/$G$8</f>
-        <v>0.52663224651606078</v>
+        <v>0.52423103048400999</v>
       </c>
       <c r="G14" s="105">
         <f>G8/$G$8</f>
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="91"/>
       <c r="B15" s="88" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="106">
         <f>D9/$G$9</f>
-        <v>0.26551582106419197</v>
+        <v>0.26663898917947204</v>
       </c>
       <c r="E15" s="107">
         <f>E9/$G$9</f>
-        <v>0.20067128015812966</v>
+        <v>0.19580280330097974</v>
       </c>
       <c r="F15" s="107">
         <f>F9/$G$9</f>
-        <v>0.53381289877767846</v>
+        <v>0.53755820751954841</v>
       </c>
       <c r="G15" s="108">
         <f>G9/$G$9</f>
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="109"/>
       <c r="B16" s="110"/>
       <c r="C16" s="111"/>
       <c r="D16" s="112"/>
       <c r="E16" s="113"/>
       <c r="F16" s="113"/>
       <c r="G16" s="114"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A17" s="87"/>
       <c r="D17" s="85"/>
       <c r="E17" s="85"/>
       <c r="F17" s="85"/>
       <c r="G17" s="115"/>
     </row>
     <row r="18" spans="1:7" s="77" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B18" s="71"/>
       <c r="D18" s="79" t="s">
         <v>2</v>
       </c>
       <c r="E18" s="80" t="s">
         <v>3</v>
       </c>
       <c r="F18" s="80" t="s">
         <v>4</v>
       </c>
       <c r="G18" s="81" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:7" s="77" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A19" s="82" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="83" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="116">
-        <v>191486.40027290428</v>
+        <v>214504.17710530857</v>
       </c>
       <c r="E19" s="85">
-        <v>167639.48217991809</v>
+        <v>185065.21665727644</v>
       </c>
       <c r="F19" s="85">
-        <v>357473.1048559717</v>
+        <v>397300.78246162215</v>
       </c>
       <c r="G19" s="117">
-        <v>716598.98730879405</v>
+        <v>796870.17622420716</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="87"/>
       <c r="B20" s="88" t="s">
         <v>47</v>
       </c>
       <c r="D20" s="89">
-        <v>192701.70027290427</v>
+        <v>214921.03410530856</v>
       </c>
       <c r="E20" s="85">
-        <v>161712.15884791812</v>
+        <v>178972.21732527655</v>
       </c>
       <c r="F20" s="85">
-        <v>385876.36114827695</v>
+        <v>429377.14375392738</v>
       </c>
       <c r="G20" s="90">
-        <v>740290.22026909934</v>
+        <v>823270.39518451237</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A21" s="91"/>
       <c r="B21" s="88" t="s">
         <v>48</v>
       </c>
       <c r="D21" s="89">
-        <v>197548.33727290429</v>
+        <v>220833.95310530855</v>
       </c>
       <c r="E21" s="85">
-        <v>154709.28613291812</v>
+        <v>171808.76911027651</v>
       </c>
       <c r="F21" s="85">
-        <v>405454.79314827692</v>
+        <v>452399.81775392737</v>
       </c>
       <c r="G21" s="90">
-        <v>757712.4165540993</v>
+        <v>845042.53996951238</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="91"/>
       <c r="B22" s="92"/>
       <c r="C22" s="93"/>
       <c r="D22" s="94"/>
       <c r="E22" s="95"/>
       <c r="F22" s="95"/>
       <c r="G22" s="96"/>
     </row>
     <row r="23" spans="1:7" s="93" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A23" s="97"/>
       <c r="B23" s="92" t="str">
         <f>"% change " &amp; MID(B21,3,2) &amp; "/" &amp; RIGHT(B21,2) &amp; " &amp; " &amp; MID(B20,3,2) &amp; "/" &amp; RIGHT(B20,2)</f>
         <v>% change 25/26 &amp; 24/25</v>
       </c>
       <c r="D23" s="98">
         <f>(D21-D20)/D20</f>
-        <v>2.5150982026293522E-2</v>
+        <v>2.75120535531331E-2</v>
       </c>
       <c r="E23" s="95">
         <f>(E21-E20)/E20</f>
-        <v>-4.330455276146454E-2</v>
+        <v>-4.0025476144046938E-2</v>
       </c>
       <c r="F23" s="95">
         <f>(F21-F20)/F20</f>
-        <v>5.0737578072259155E-2</v>
+        <v>5.3618769268245235E-2</v>
       </c>
       <c r="G23" s="96">
         <f>(G21-G20)/G20</f>
-        <v>2.3534278595044651E-2</v>
+        <v>2.644592215674221E-2</v>
       </c>
     </row>
     <row r="24" spans="1:7" s="93" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="97"/>
       <c r="B24" s="99"/>
       <c r="D24" s="100"/>
       <c r="G24" s="99"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="91"/>
       <c r="B25" s="88"/>
       <c r="D25" s="89"/>
       <c r="E25" s="85"/>
       <c r="F25" s="85"/>
       <c r="G25" s="90"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="102" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="118"/>
       <c r="D26" s="103">
         <f>D20/$G$20</f>
-        <v>0.26030561392916446</v>
+        <v>0.2610576493001916</v>
       </c>
       <c r="E26" s="104">
         <f>E20/$G$20</f>
-        <v>0.21844427282739856</v>
+        <v>0.21739178084396571</v>
       </c>
       <c r="F26" s="104">
         <f>F20/$G$20</f>
-        <v>0.52125011324343695</v>
+        <v>0.52155056985584292</v>
       </c>
       <c r="G26" s="105">
         <f>G20/$G$20</f>
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="91"/>
       <c r="B27" s="88" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="106">
         <f>D21/$G$21</f>
-        <v>0.26071677454001402</v>
+        <v>0.26132880022025384</v>
       </c>
       <c r="E27" s="107">
         <f>E21/$G$21</f>
-        <v>0.20417942579917081</v>
+        <v>0.2033137516561889</v>
       </c>
       <c r="F27" s="107">
         <f>F21/$G$21</f>
-        <v>0.53510379966081523</v>
+        <v>0.53535744812355734</v>
       </c>
       <c r="G27" s="108">
         <f>G21/$G$21</f>
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="109"/>
       <c r="B28" s="110"/>
       <c r="C28" s="111"/>
       <c r="D28" s="112"/>
       <c r="E28" s="113"/>
       <c r="F28" s="113"/>
       <c r="G28" s="114"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A29" s="87"/>
       <c r="D29" s="85"/>
       <c r="E29" s="85"/>
       <c r="F29" s="85"/>
       <c r="G29" s="115"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D30" s="119" t="s">
         <v>2</v>
@@ -12847,263 +12859,263 @@
     </row>
     <row r="36" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="1:7" s="77" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B37" s="71"/>
       <c r="D37" s="119" t="s">
         <v>2</v>
       </c>
       <c r="E37" s="120" t="s">
         <v>3</v>
       </c>
       <c r="F37" s="128" t="s">
         <v>4</v>
       </c>
       <c r="G37" s="121" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="101" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="129" t="s">
         <v>42</v>
       </c>
       <c r="D38" s="130">
-        <v>3.8981630905838956E-2</v>
+        <v>3.9800070012343682E-2</v>
       </c>
       <c r="E38" s="131">
-        <v>4.0032298264160611E-2</v>
+        <v>4.074520436447969E-2</v>
       </c>
       <c r="F38" s="131">
-        <v>4.0875919349929318E-2</v>
+        <v>4.1973332678506531E-2</v>
       </c>
       <c r="G38" s="132">
-        <v>4.0151586914692353E-2</v>
+        <v>4.108354004035894E-2</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="91"/>
       <c r="B39" s="88" t="s">
         <v>43</v>
       </c>
       <c r="D39" s="133">
-        <v>4.0535986555785893E-2</v>
+        <v>4.0632328055737264E-2</v>
       </c>
       <c r="E39" s="134">
-        <v>4.0568098166100817E-2</v>
+        <v>4.1586152991468998E-2</v>
       </c>
       <c r="F39" s="134">
-        <v>4.1185564516666134E-2</v>
+        <v>4.1791846954452906E-2</v>
       </c>
       <c r="G39" s="135">
-        <v>4.0884945404144564E-2</v>
+        <v>4.143858152261972E-2</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A40" s="91"/>
       <c r="B40" s="88" t="s">
         <v>44</v>
       </c>
       <c r="D40" s="133">
-        <v>3.9515511389839955E-2</v>
+        <v>3.985995312035337E-2</v>
       </c>
       <c r="E40" s="134">
-        <v>3.9898231654004572E-2</v>
+        <v>4.0440622877122565E-2</v>
       </c>
       <c r="F40" s="134">
-        <v>4.1248397790189517E-2</v>
+        <v>4.1566852524759335E-2</v>
       </c>
       <c r="G40" s="135">
-        <v>4.0517349467815364E-2</v>
+        <v>4.0891207670769543E-2</v>
       </c>
     </row>
     <row r="41" spans="1:7" s="93" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A41" s="136"/>
       <c r="B41" s="137" t="s">
         <v>45</v>
       </c>
       <c r="D41" s="138">
         <f>(D40-D39)/D39</f>
-        <v>-2.5174548657932692E-2</v>
+        <v>-1.9008877225159038E-2</v>
       </c>
       <c r="E41" s="139">
         <f>(E40-E39)/E39</f>
-        <v>-1.6512149752585491E-2</v>
+        <v>-2.7545950561510907E-2</v>
       </c>
       <c r="F41" s="139">
         <f>(F40-F39)/F39</f>
-        <v>1.525613992688061E-3</v>
+        <v>-5.3836919420858116E-3</v>
       </c>
       <c r="G41" s="140">
         <f>(G40-G39)/G39</f>
-        <v>-8.9909851339054579E-3</v>
+        <v>-1.3209280620558579E-2</v>
       </c>
     </row>
     <row r="43" spans="1:7" s="77" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B43" s="71"/>
       <c r="D43" s="119" t="s">
         <v>2</v>
       </c>
       <c r="E43" s="120" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="120" t="s">
         <v>4</v>
       </c>
       <c r="G43" s="121" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="101" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="129" t="s">
         <v>42</v>
       </c>
       <c r="D44" s="130">
-        <v>3.2611433420866073E-2</v>
+        <v>3.3165017529384562E-2</v>
       </c>
       <c r="E44" s="131">
-        <v>3.2284085765768002E-2</v>
+        <v>3.2857920075133717E-2</v>
       </c>
       <c r="F44" s="131">
-        <v>3.341186932412147E-2</v>
+        <v>3.4051087766798674E-2</v>
       </c>
       <c r="G44" s="132">
-        <v>3.2934102191950317E-2</v>
+        <v>3.3537987226977949E-2</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="91"/>
       <c r="B45" s="88" t="s">
         <v>43</v>
       </c>
       <c r="D45" s="133">
-        <v>3.3382733963847208E-2</v>
+        <v>3.370622223794683E-2</v>
       </c>
       <c r="E45" s="134">
-        <v>3.3058622499580644E-2</v>
+        <v>3.3187733370600547E-2</v>
       </c>
       <c r="F45" s="134">
-        <v>3.3797067091880177E-2</v>
+        <v>3.412764605768101E-2</v>
       </c>
       <c r="G45" s="135">
-        <v>3.3531592829294188E-2</v>
+        <v>3.3819298859036263E-2</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="91"/>
       <c r="B46" s="88" t="s">
         <v>44</v>
       </c>
       <c r="D46" s="133">
-        <v>3.3335943480056876E-2</v>
+        <v>3.3520774488082612E-2</v>
       </c>
       <c r="E46" s="134">
-        <v>3.2955468894112654E-2</v>
+        <v>3.3166303651314011E-2</v>
       </c>
       <c r="F46" s="134">
-        <v>3.3964154360912401E-2</v>
+        <v>3.4331194788718426E-2</v>
       </c>
       <c r="G46" s="135">
-        <v>3.359494022918097E-2</v>
+        <v>3.3887016188702136E-2</v>
       </c>
     </row>
     <row r="47" spans="1:7" s="93" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A47" s="136"/>
       <c r="B47" s="137" t="s">
         <v>45</v>
       </c>
       <c r="D47" s="138">
         <f>(D46-D45)/D45</f>
-        <v>-1.4016372607769403E-3</v>
+        <v>-5.50188474267634E-3</v>
       </c>
       <c r="E47" s="139">
         <f>(E46-E45)/E45</f>
-        <v>-3.1203237663426065E-3</v>
+        <v>-6.4571204810027962E-4</v>
       </c>
       <c r="F47" s="139">
         <f>(F46-F45)/F45</f>
-        <v>4.94383931534599E-3</v>
+        <v>5.964335503637932E-3</v>
       </c>
       <c r="G47" s="140">
         <f>(G46-G45)/G45</f>
-        <v>1.8891855274897522E-3</v>
+        <v>2.0023280183343981E-3</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="141" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A49" s="141" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A50" s="141" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A52" s="142" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="53" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A53" s="142" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D2:G2"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="D35:G35"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.86614173228346458" bottom="0.98425196850393704" header="0.82677165354330717" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Produced by Trade and Strategy, Dairy Australia Limited
 Source: Dairy manufacturers&amp;R&amp;8Date Issued: &amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D2B3BD3-A9C9-4D4A-92E0-5731A035656A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3939E007-C529-4A63-BAA0-4BC2DC4D417E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S56"/>
   <sheetViews>
-    <sheetView topLeftCell="D21" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="E32" sqref="E32"/>
+    <sheetView topLeftCell="A21" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="I35" sqref="I35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.15234375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.3828125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.61328125" style="1" customWidth="1"/>
     <col min="4" max="5" width="9.15234375" style="6" customWidth="1"/>
     <col min="6" max="6" width="8.15234375" style="7" customWidth="1"/>
     <col min="7" max="7" width="0.84375" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.15234375" style="6" customWidth="1"/>
     <col min="10" max="10" width="8.15234375" style="7" customWidth="1"/>
     <col min="11" max="11" width="0.84375" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.15234375" style="6" customWidth="1"/>
     <col min="14" max="14" width="8.15234375" style="7" customWidth="1"/>
     <col min="15" max="15" width="0.84375" style="1" customWidth="1"/>
     <col min="16" max="17" width="9.15234375" style="6" customWidth="1"/>
     <col min="18" max="18" width="8.15234375" style="7" customWidth="1"/>
     <col min="19" max="19" width="0.84375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.3">
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -14214,135 +14226,143 @@
     <row r="34" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="44"/>
       <c r="D34" s="43"/>
       <c r="E34" s="40"/>
       <c r="F34" s="41"/>
       <c r="G34" s="42"/>
       <c r="H34" s="43"/>
       <c r="I34" s="40"/>
       <c r="J34" s="41"/>
       <c r="L34" s="43"/>
       <c r="M34" s="40"/>
       <c r="N34" s="41"/>
       <c r="P34" s="43"/>
       <c r="Q34" s="40"/>
       <c r="R34" s="41"/>
     </row>
     <row r="35" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="38"/>
       <c r="C35" s="47"/>
       <c r="D35" s="43">
         <v>22.219333832404295</v>
       </c>
-      <c r="E35" s="40"/>
-      <c r="F35" s="41" t="str">
+      <c r="E35" s="40">
+        <v>23.285615832404297</v>
+      </c>
+      <c r="F35" s="41">
         <f>IF(D35="","",IF(E35="","",IF(D35=0,0,IF(E35=0,0,(E35-D35)/D35))))</f>
-        <v/>
+        <v>4.7988927482828209E-2</v>
       </c>
       <c r="G35" s="42"/>
       <c r="H35" s="43">
         <v>17.260058477358417</v>
       </c>
-      <c r="I35" s="40"/>
-      <c r="J35" s="41" t="str">
+      <c r="I35" s="40">
+        <v>17.099482977358416</v>
+      </c>
+      <c r="J35" s="41">
         <f>IF(H35="","",IF(I35="","",IF(H35=0,0,IF(I35=0,0,(I35-H35)/H35))))</f>
-        <v/>
+        <v>-9.3032998822478868E-3</v>
       </c>
       <c r="L35" s="43">
         <v>43.5007826056504</v>
       </c>
-      <c r="M35" s="40"/>
-      <c r="N35" s="41" t="str">
+      <c r="M35" s="40">
+        <v>46.945024605650403</v>
+      </c>
+      <c r="N35" s="41">
         <f>IF(L35="","",IF(M35="","",IF(L35=0,0,IF(M35=0,0,(M35-L35)/L35))))</f>
-        <v/>
+        <v>7.9176552551324067E-2</v>
       </c>
       <c r="P35" s="43">
         <v>82.980174915413116</v>
       </c>
-      <c r="Q35" s="40"/>
-      <c r="R35" s="41" t="str">
+      <c r="Q35" s="40">
+        <v>87.330123415413112</v>
+      </c>
+      <c r="R35" s="41">
         <f>IF(P35="","",IF(Q35="","",IF(P35=0,0,IF(Q35=0,0,(Q35-P35)/P35))))</f>
-        <v/>
+        <v>5.242153929458658E-2</v>
       </c>
     </row>
     <row r="36" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="44"/>
       <c r="B36" s="45" t="s">
         <v>8</v>
       </c>
       <c r="C36" s="46"/>
       <c r="D36" s="40">
         <f>IF(D35="","",D35+D33)</f>
         <v>214.92103410530854</v>
       </c>
-      <c r="E36" s="40" t="str">
+      <c r="E36" s="40">
         <f>IF(E35="","",E35+E33)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="F36" s="41" t="str">
+        <v>220.83395310530855</v>
+      </c>
+      <c r="F36" s="41">
         <f>IF(D36="","",IF(E36="","",IF(D36=0,0,IF(E36=0,0,(E36-D36)/D36))))</f>
-        <v/>
+        <v>2.7512053553133204E-2</v>
       </c>
       <c r="G36" s="42"/>
       <c r="H36" s="43">
         <f>IF(H35="","",H35+H33)</f>
         <v>178.97221732527652</v>
       </c>
-      <c r="I36" s="40" t="str">
+      <c r="I36" s="40">
         <f>IF(I35="","",I35+I33)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="J36" s="41" t="str">
+        <v>171.8087691102765</v>
+      </c>
+      <c r="J36" s="41">
         <f>IF(H36="","",IF(I36="","",IF(H36=0,0,IF(I36=0,0,(I36-H36)/H36))))</f>
-        <v/>
+        <v>-4.0025476144046813E-2</v>
       </c>
       <c r="L36" s="43">
         <f>IF(L35="","",L35+L33)</f>
         <v>429.37714375392727</v>
       </c>
-      <c r="M36" s="40" t="str">
+      <c r="M36" s="40">
         <f>IF(M35="","",M35+M33)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="N36" s="41" t="str">
+        <v>452.39981775392732</v>
+      </c>
+      <c r="N36" s="41">
         <f>IF(L36="","",IF(M36="","",IF(L36=0,0,IF(M36=0,0,(M36-L36)/L36))))</f>
-        <v/>
+        <v>5.3618769268245374E-2</v>
       </c>
       <c r="P36" s="43">
         <f>IF(P35="","",P35+P33)</f>
         <v>823.27039518451238</v>
       </c>
-      <c r="Q36" s="40" t="str">
+      <c r="Q36" s="40">
         <f>IF(Q35="","",Q35+Q33)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="R36" s="41" t="str">
+        <v>845.0425399695124</v>
+      </c>
+      <c r="R36" s="41">
         <f>IF(P36="","",IF(Q36="","",IF(P36=0,0,IF(Q36=0,0,(Q36-P36)/P36))))</f>
-        <v/>
+        <v>2.6445922156742224E-2</v>
       </c>
     </row>
     <row r="37" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="44"/>
       <c r="D37" s="43"/>
       <c r="E37" s="40"/>
       <c r="F37" s="41"/>
       <c r="G37" s="42"/>
       <c r="H37" s="43"/>
       <c r="I37" s="40"/>
       <c r="J37" s="41"/>
       <c r="L37" s="43"/>
       <c r="M37" s="40"/>
       <c r="N37" s="41"/>
       <c r="P37" s="43"/>
       <c r="Q37" s="40"/>
       <c r="R37" s="41"/>
     </row>
     <row r="38" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="38"/>
       <c r="C38" s="47"/>
       <c r="D38" s="43">
@@ -14820,55 +14840,55 @@
     <row r="55" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A55" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A56" s="1" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="H4:J4"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.51181102362204722" bottom="0.74803149606299213" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="57" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8
 &amp;R&amp;8Date Issued &amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC4B2FDF-E71C-45C9-8418-6EAC4020024F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B90CE325-1BB3-43A6-BB3F-58F772AC48A2}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A121" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I45" sqref="I45"/>
+    <sheetView showGridLines="0" topLeftCell="A112" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D47" sqref="D47:M47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="13.5" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Produced by Trade and Strategy, Dairy Australia Limited
 Source: Dairy manufacturers&amp;R&amp;8Date Issued: &amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>