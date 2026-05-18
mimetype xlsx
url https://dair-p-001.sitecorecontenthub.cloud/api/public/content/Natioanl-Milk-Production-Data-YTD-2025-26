--- v3 (2026-03-29)
+++ v4 (2026-05-18)
@@ -39,530 +39,530 @@
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/charts/chart11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/charts/chart12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/charts/chart13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dairyaustralia-my.sharepoint.com/personal/vanessa_fischer_dairyaustralia_com_au/Documents/Documents/_H Drive/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DE2E66A2-8598-4644-8B99-68040B1F8479}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2D993AF5-A1CA-4B9B-9F3C-FB9DC041B381}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8440" yWindow="-21710" windowWidth="38620" windowHeight="21100" xr2:uid="{12453834-91D6-4FAA-9106-6280EBF77BC9}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{EE20B20C-6172-46DE-84E8-54695A7046E7}"/>
   </bookViews>
   <sheets>
     <sheet name="National" sheetId="2" r:id="rId1"/>
     <sheet name="National by State" sheetId="1" r:id="rId2"/>
     <sheet name="National Graph" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="location" localSheetId="0">#REF!</definedName>
     <definedName name="location" localSheetId="1">#REF!</definedName>
     <definedName name="location" localSheetId="2">#REF!</definedName>
     <definedName name="location">#REF!</definedName>
     <definedName name="location2">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'National by State'!$A$1:$AE$57</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F35" i="3" l="1"/>
+  <c r="D47" i="2"/>
   <c r="J47" i="2"/>
   <c r="I47" i="2"/>
   <c r="H47" i="2"/>
   <c r="G47" i="2"/>
   <c r="F47" i="2"/>
   <c r="E47" i="2"/>
-  <c r="D47" i="2"/>
-[...1 lines deleted...]
-  <c r="I41" i="2"/>
   <c r="H41" i="2"/>
   <c r="G41" i="2"/>
   <c r="F41" i="2"/>
   <c r="E41" i="2"/>
   <c r="D41" i="2"/>
+  <c r="I41" i="2"/>
   <c r="J32" i="2"/>
   <c r="I32" i="2"/>
   <c r="H32" i="2"/>
   <c r="G32" i="2"/>
   <c r="F32" i="2"/>
   <c r="E32" i="2"/>
   <c r="D32" i="2"/>
+  <c r="H27" i="2"/>
   <c r="J26" i="2"/>
   <c r="I26" i="2"/>
   <c r="H26" i="2"/>
   <c r="G26" i="2"/>
   <c r="F26" i="2"/>
+  <c r="J27" i="2"/>
+  <c r="I27" i="2"/>
+  <c r="H23" i="2"/>
+  <c r="G23" i="2"/>
+  <c r="E23" i="2"/>
   <c r="E26" i="2"/>
   <c r="D26" i="2"/>
-  <c r="I23" i="2"/>
-[...3 lines deleted...]
-  <c r="B23" i="2"/>
+  <c r="E15" i="2"/>
+  <c r="D15" i="2"/>
+  <c r="G14" i="2"/>
+  <c r="G11" i="2"/>
+  <c r="F11" i="2"/>
   <c r="F15" i="2"/>
-  <c r="D11" i="2"/>
-  <c r="D15" i="2"/>
   <c r="J14" i="2"/>
   <c r="I14" i="2"/>
   <c r="H11" i="2"/>
-  <c r="E14" i="2"/>
-[...2 lines deleted...]
-  <c r="AC47" i="1"/>
   <c r="Y47" i="1"/>
+  <c r="Y49" i="1" s="1"/>
+  <c r="M47" i="1"/>
+  <c r="M49" i="1" s="1"/>
   <c r="U45" i="1"/>
   <c r="U47" i="1" s="1"/>
   <c r="U49" i="1" s="1"/>
   <c r="Q45" i="1"/>
   <c r="Q47" i="1" s="1"/>
   <c r="Q49" i="1" s="1"/>
   <c r="E45" i="1"/>
   <c r="E47" i="1" s="1"/>
   <c r="E49" i="1" s="1"/>
   <c r="AC45" i="1"/>
+  <c r="AC47" i="1" s="1"/>
+  <c r="AC49" i="1" s="1"/>
   <c r="Y45" i="1"/>
   <c r="Z44" i="1"/>
   <c r="V44" i="1"/>
   <c r="R44" i="1"/>
   <c r="M45" i="1"/>
-  <c r="M47" i="1" s="1"/>
-[...1 lines deleted...]
-  <c r="J44" i="1"/>
   <c r="I45" i="1"/>
   <c r="I47" i="1" s="1"/>
   <c r="I49" i="1" s="1"/>
   <c r="F44" i="1"/>
   <c r="U42" i="1"/>
   <c r="Q42" i="1"/>
+  <c r="E42" i="1"/>
   <c r="AC42" i="1"/>
   <c r="Y42" i="1"/>
   <c r="V41" i="1"/>
   <c r="R41" i="1"/>
-  <c r="N41" i="1"/>
   <c r="M42" i="1"/>
   <c r="I42" i="1"/>
-  <c r="E42" i="1"/>
+  <c r="F41" i="1"/>
   <c r="U39" i="1"/>
   <c r="Q39" i="1"/>
+  <c r="E39" i="1"/>
   <c r="AC39" i="1"/>
-  <c r="AD38" i="1"/>
   <c r="Y39" i="1"/>
   <c r="V38" i="1"/>
   <c r="R38" i="1"/>
   <c r="M39" i="1"/>
+  <c r="N38" i="1"/>
   <c r="I39" i="1"/>
   <c r="F38" i="1"/>
-  <c r="U36" i="1"/>
-[...2 lines deleted...]
-  <c r="Y36" i="1"/>
   <c r="V35" i="1"/>
   <c r="R35" i="1"/>
-  <c r="M36" i="1"/>
-[...1 lines deleted...]
-  <c r="I36" i="1"/>
   <c r="F35" i="1"/>
-  <c r="E36" i="1"/>
+  <c r="AD32" i="1"/>
   <c r="V32" i="1"/>
   <c r="R32" i="1"/>
-  <c r="J32" i="1"/>
+  <c r="N32" i="1"/>
   <c r="F32" i="1"/>
   <c r="V29" i="1"/>
   <c r="R29" i="1"/>
+  <c r="J29" i="1"/>
   <c r="F29" i="1"/>
   <c r="AD26" i="1"/>
   <c r="V26" i="1"/>
   <c r="R26" i="1"/>
+  <c r="N26" i="1"/>
+  <c r="J26" i="1"/>
   <c r="F26" i="1"/>
-  <c r="U24" i="1"/>
+  <c r="V23" i="1"/>
+  <c r="R23" i="1"/>
+  <c r="N23" i="1"/>
+  <c r="F23" i="1"/>
+  <c r="V20" i="1"/>
+  <c r="R20" i="1"/>
+  <c r="AD17" i="1"/>
+  <c r="V17" i="1"/>
+  <c r="R17" i="1"/>
+  <c r="N17" i="1"/>
+  <c r="F17" i="1"/>
+  <c r="Y15" i="1"/>
+  <c r="Y18" i="1" s="1"/>
+  <c r="Z14" i="1"/>
+  <c r="V14" i="1"/>
+  <c r="R14" i="1"/>
+  <c r="M15" i="1"/>
+  <c r="L15" i="1"/>
+  <c r="N15" i="1" s="1"/>
+  <c r="F14" i="1"/>
+  <c r="U12" i="1"/>
+  <c r="U15" i="1" s="1"/>
+  <c r="U18" i="1" s="1"/>
+  <c r="U21" i="1" s="1"/>
+  <c r="U24" i="1" s="1"/>
   <c r="U27" i="1" s="1"/>
   <c r="U30" i="1" s="1"/>
   <c r="U33" i="1" s="1"/>
-  <c r="Z23" i="1"/>
-[...15 lines deleted...]
-  <c r="Q15" i="1"/>
+  <c r="U36" i="1" s="1"/>
+  <c r="T12" i="1"/>
+  <c r="V12" i="1" s="1"/>
+  <c r="Q12" i="1"/>
+  <c r="Q15" i="1" s="1"/>
   <c r="Q18" i="1" s="1"/>
   <c r="Q21" i="1" s="1"/>
   <c r="Q24" i="1" s="1"/>
   <c r="Q27" i="1" s="1"/>
   <c r="Q30" i="1" s="1"/>
   <c r="Q33" i="1" s="1"/>
-  <c r="Z14" i="1"/>
-[...9 lines deleted...]
-  <c r="Q12" i="1"/>
+  <c r="Q36" i="1" s="1"/>
   <c r="D12" i="1"/>
   <c r="D15" i="1" s="1"/>
-  <c r="D18" i="1" s="1"/>
   <c r="AC12" i="1"/>
+  <c r="AB12" i="1"/>
   <c r="Y12" i="1"/>
+  <c r="X12" i="1"/>
+  <c r="Z12" i="1" s="1"/>
   <c r="V11" i="1"/>
-  <c r="P12" i="1"/>
-  <c r="R12" i="1" s="1"/>
+  <c r="R11" i="1"/>
   <c r="M12" i="1"/>
+  <c r="N12" i="1" s="1"/>
   <c r="L12" i="1"/>
-  <c r="N12" i="1" s="1"/>
   <c r="I12" i="1"/>
+  <c r="H12" i="1"/>
+  <c r="J12" i="1" s="1"/>
   <c r="E12" i="1"/>
-  <c r="D21" i="1" l="1"/>
-[...11 lines deleted...]
-  <c r="M21" i="1" s="1"/>
+  <c r="E15" i="1" s="1"/>
+  <c r="E18" i="1" s="1"/>
+  <c r="F15" i="1" l="1"/>
+  <c r="D18" i="1"/>
+  <c r="Y21" i="1"/>
+  <c r="Y24" i="1"/>
+  <c r="Y27" i="1" s="1"/>
+  <c r="Y30" i="1" s="1"/>
+  <c r="Y33" i="1" s="1"/>
+  <c r="Y36" i="1" s="1"/>
+  <c r="E21" i="1"/>
+  <c r="J23" i="2"/>
+  <c r="F11" i="1"/>
+  <c r="AD12" i="1"/>
+  <c r="M21" i="1"/>
   <c r="M24" i="1" s="1"/>
   <c r="M27" i="1" s="1"/>
   <c r="M30" i="1" s="1"/>
   <c r="M33" i="1" s="1"/>
-  <c r="Y15" i="1"/>
-[...2 lines deleted...]
-  <c r="AD12" i="1" s="1"/>
+  <c r="M36" i="1" s="1"/>
+  <c r="AD23" i="1"/>
+  <c r="Z26" i="1"/>
+  <c r="H18" i="1"/>
+  <c r="Z20" i="1"/>
+  <c r="Z23" i="1"/>
+  <c r="I23" i="2"/>
+  <c r="E24" i="1"/>
+  <c r="E27" i="1" s="1"/>
+  <c r="E30" i="1" s="1"/>
+  <c r="E33" i="1" s="1"/>
+  <c r="E36" i="1" s="1"/>
+  <c r="P12" i="1"/>
+  <c r="R12" i="1" s="1"/>
+  <c r="J17" i="1"/>
+  <c r="F20" i="1"/>
+  <c r="AD35" i="1"/>
+  <c r="AD38" i="1"/>
+  <c r="H14" i="2"/>
+  <c r="P15" i="1"/>
+  <c r="R15" i="1" s="1"/>
+  <c r="H21" i="1"/>
+  <c r="N29" i="1"/>
+  <c r="M18" i="1"/>
+  <c r="Z11" i="1"/>
+  <c r="N35" i="1"/>
+  <c r="N41" i="1"/>
+  <c r="D14" i="2"/>
+  <c r="D11" i="2"/>
+  <c r="H15" i="2"/>
+  <c r="J11" i="2"/>
+  <c r="G15" i="2"/>
+  <c r="J15" i="2"/>
+  <c r="AD41" i="1"/>
+  <c r="AD44" i="1"/>
+  <c r="J32" i="1"/>
+  <c r="J44" i="1"/>
+  <c r="T15" i="1"/>
+  <c r="J23" i="1"/>
+  <c r="I15" i="2"/>
+  <c r="I11" i="2"/>
+  <c r="X15" i="1"/>
+  <c r="Z15" i="1" s="1"/>
+  <c r="J11" i="1"/>
+  <c r="AB15" i="1"/>
+  <c r="Z29" i="1"/>
+  <c r="E14" i="2"/>
+  <c r="E11" i="2"/>
+  <c r="B23" i="2"/>
+  <c r="H15" i="1"/>
+  <c r="AC15" i="1"/>
+  <c r="AC18" i="1" s="1"/>
+  <c r="AC21" i="1" s="1"/>
+  <c r="AC24" i="1" s="1"/>
+  <c r="AC27" i="1" s="1"/>
+  <c r="AC30" i="1" s="1"/>
+  <c r="AC33" i="1" s="1"/>
+  <c r="AC36" i="1" s="1"/>
+  <c r="F14" i="2"/>
+  <c r="D23" i="2"/>
+  <c r="D27" i="2"/>
+  <c r="J20" i="1"/>
+  <c r="N44" i="1"/>
   <c r="AD11" i="1"/>
-  <c r="Y18" i="1"/>
-[...25 lines deleted...]
-  <c r="G27" i="2"/>
+  <c r="F12" i="1"/>
   <c r="I15" i="1"/>
   <c r="I18" i="1" s="1"/>
   <c r="I21" i="1" s="1"/>
   <c r="I24" i="1" s="1"/>
   <c r="I27" i="1" s="1"/>
   <c r="I30" i="1" s="1"/>
   <c r="I33" i="1" s="1"/>
-  <c r="AC15" i="1"/>
-[...17 lines deleted...]
-  <c r="T18" i="1"/>
+  <c r="I36" i="1" s="1"/>
+  <c r="AD14" i="1"/>
+  <c r="Z17" i="1"/>
+  <c r="N14" i="1"/>
+  <c r="L18" i="1"/>
+  <c r="N18" i="1" s="1"/>
+  <c r="J35" i="1"/>
   <c r="J38" i="1"/>
-  <c r="F41" i="1"/>
-  <c r="R11" i="1"/>
+  <c r="J41" i="1"/>
+  <c r="AD20" i="1"/>
+  <c r="N20" i="1"/>
+  <c r="J41" i="2"/>
+  <c r="N11" i="1"/>
   <c r="J14" i="1"/>
-  <c r="J26" i="1"/>
-[...6 lines deleted...]
-  <c r="J27" i="2"/>
+  <c r="AB18" i="1"/>
   <c r="AD29" i="1"/>
   <c r="Z32" i="1"/>
-  <c r="I15" i="2"/>
-  <c r="I11" i="2"/>
+  <c r="Z35" i="1"/>
+  <c r="Z38" i="1"/>
+  <c r="Z41" i="1"/>
+  <c r="F27" i="2"/>
+  <c r="G27" i="2"/>
+  <c r="F23" i="2"/>
   <c r="E27" i="2"/>
-  <c r="E23" i="2"/>
-[...17 lines deleted...]
-  <c r="H15" i="1" l="1"/>
+  <c r="X18" i="1" l="1"/>
+  <c r="J21" i="1"/>
+  <c r="AD18" i="1"/>
+  <c r="T18" i="1"/>
+  <c r="V15" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="J18" i="1"/>
+  <c r="H24" i="1"/>
+  <c r="P18" i="1"/>
+  <c r="AB21" i="1"/>
+  <c r="F18" i="1"/>
+  <c r="D21" i="1"/>
+  <c r="L21" i="1"/>
+  <c r="AD15" i="1"/>
+  <c r="N21" i="1" l="1"/>
+  <c r="L24" i="1"/>
+  <c r="D24" i="1"/>
+  <c r="F21" i="1"/>
+  <c r="AD21" i="1"/>
+  <c r="AB24" i="1"/>
+  <c r="R18" i="1"/>
   <c r="P21" i="1"/>
+  <c r="J24" i="1"/>
+  <c r="H27" i="1"/>
+  <c r="T21" i="1"/>
+  <c r="V18" i="1"/>
   <c r="Z18" i="1"/>
   <c r="X21" i="1"/>
-  <c r="T21" i="1"/>
-[...18 lines deleted...]
-  <c r="AB18" i="1"/>
+  <c r="Z21" i="1" l="1"/>
+  <c r="X24" i="1"/>
   <c r="V21" i="1"/>
   <c r="T24" i="1"/>
-  <c r="Z21" i="1"/>
-  <c r="X24" i="1"/>
+  <c r="J27" i="1"/>
+  <c r="H30" i="1"/>
   <c r="R21" i="1"/>
   <c r="P24" i="1"/>
-  <c r="J15" i="1"/>
-[...2 lines deleted...]
-  <c r="H21" i="1"/>
+  <c r="AD24" i="1"/>
+  <c r="AB27" i="1"/>
+  <c r="D27" i="1"/>
+  <c r="F24" i="1"/>
+  <c r="N24" i="1"/>
+  <c r="L27" i="1"/>
+  <c r="N27" i="1" l="1"/>
+  <c r="L30" i="1"/>
+  <c r="F27" i="1"/>
+  <c r="D30" i="1"/>
+  <c r="AD27" i="1"/>
+  <c r="AB30" i="1"/>
   <c r="R24" i="1"/>
   <c r="P27" i="1"/>
+  <c r="J30" i="1"/>
+  <c r="H33" i="1"/>
+  <c r="T27" i="1"/>
+  <c r="V24" i="1"/>
   <c r="Z24" i="1"/>
   <c r="X27" i="1"/>
-  <c r="V24" i="1"/>
-[...7 lines deleted...]
-  <c r="F30" i="1" l="1"/>
+  <c r="Z27" i="1" l="1"/>
+  <c r="X30" i="1"/>
+  <c r="V27" i="1"/>
+  <c r="T30" i="1"/>
+  <c r="J33" i="1"/>
+  <c r="H36" i="1"/>
+  <c r="P30" i="1"/>
+  <c r="R27" i="1"/>
+  <c r="AD30" i="1"/>
+  <c r="AB33" i="1"/>
+  <c r="F30" i="1"/>
   <c r="D33" i="1"/>
-  <c r="N24" i="1"/>
-[...14 lines deleted...]
-  <c r="H27" i="1"/>
+  <c r="N30" i="1"/>
+  <c r="L33" i="1"/>
+  <c r="N33" i="1" l="1"/>
+  <c r="L36" i="1"/>
+  <c r="F33" i="1"/>
+  <c r="D36" i="1"/>
+  <c r="AD33" i="1"/>
+  <c r="AB36" i="1"/>
+  <c r="P33" i="1"/>
   <c r="R30" i="1"/>
-  <c r="P33" i="1"/>
+  <c r="J36" i="1"/>
+  <c r="H39" i="1"/>
   <c r="V30" i="1"/>
   <c r="T33" i="1"/>
-  <c r="AD24" i="1"/>
-[...10 lines deleted...]
-  <c r="AB30" i="1"/>
+  <c r="Z30" i="1"/>
+  <c r="X33" i="1"/>
+  <c r="Z33" i="1" l="1"/>
+  <c r="X36" i="1"/>
+  <c r="V33" i="1"/>
   <c r="T36" i="1"/>
-  <c r="V33" i="1"/>
+  <c r="J39" i="1"/>
+  <c r="H42" i="1"/>
   <c r="R33" i="1"/>
   <c r="P36" i="1"/>
-  <c r="J27" i="1"/>
-[...3 lines deleted...]
-  <c r="Z36" i="1" l="1"/>
+  <c r="AD36" i="1"/>
+  <c r="AB39" i="1"/>
+  <c r="F36" i="1"/>
+  <c r="D39" i="1"/>
+  <c r="N36" i="1"/>
+  <c r="L39" i="1"/>
+  <c r="V36" i="1" l="1"/>
+  <c r="T39" i="1"/>
+  <c r="F39" i="1"/>
+  <c r="D42" i="1"/>
+  <c r="AD39" i="1"/>
+  <c r="AB42" i="1"/>
+  <c r="Z36" i="1"/>
   <c r="X39" i="1"/>
-  <c r="J30" i="1"/>
-  <c r="H33" i="1"/>
+  <c r="N39" i="1"/>
+  <c r="L42" i="1"/>
   <c r="R36" i="1"/>
   <c r="P39" i="1"/>
-  <c r="T39" i="1"/>
-[...14 lines deleted...]
-  <c r="H36" i="1"/>
+  <c r="J42" i="1"/>
+  <c r="H45" i="1"/>
+  <c r="J45" i="1" l="1"/>
+  <c r="H47" i="1"/>
   <c r="R39" i="1"/>
   <c r="P42" i="1"/>
+  <c r="F42" i="1"/>
+  <c r="D45" i="1"/>
+  <c r="N42" i="1"/>
+  <c r="L45" i="1"/>
   <c r="Z39" i="1"/>
   <c r="X42" i="1"/>
-  <c r="AD33" i="1"/>
-[...1 lines deleted...]
-  <c r="Z42" i="1" l="1"/>
+  <c r="AD42" i="1"/>
+  <c r="AB45" i="1"/>
+  <c r="V39" i="1"/>
+  <c r="T42" i="1"/>
+  <c r="V42" i="1" l="1"/>
+  <c r="T45" i="1"/>
+  <c r="AD45" i="1"/>
+  <c r="AB47" i="1"/>
+  <c r="Z42" i="1"/>
   <c r="X45" i="1"/>
-  <c r="AD36" i="1"/>
-  <c r="AB39" i="1"/>
+  <c r="N45" i="1"/>
+  <c r="L47" i="1"/>
+  <c r="D47" i="1"/>
+  <c r="F45" i="1"/>
   <c r="R42" i="1"/>
   <c r="P45" i="1"/>
-  <c r="J36" i="1"/>
-[...9 lines deleted...]
-  <c r="L45" i="1"/>
+  <c r="H49" i="1"/>
+  <c r="J47" i="1"/>
+  <c r="P47" i="1" l="1"/>
+  <c r="R45" i="1"/>
+  <c r="F47" i="1"/>
+  <c r="D49" i="1"/>
+  <c r="L49" i="1"/>
+  <c r="N47" i="1"/>
+  <c r="Z45" i="1"/>
+  <c r="X47" i="1"/>
+  <c r="AB49" i="1"/>
+  <c r="AD47" i="1"/>
   <c r="T47" i="1"/>
   <c r="V45" i="1"/>
-  <c r="J39" i="1"/>
-[...9 lines deleted...]
-  <c r="AB45" i="1"/>
+  <c r="V47" i="1" l="1"/>
+  <c r="T49" i="1"/>
+  <c r="X49" i="1"/>
+  <c r="Z47" i="1"/>
+  <c r="P49" i="1"/>
   <c r="R47" i="1"/>
-  <c r="J42" i="1"/>
-[...17 lines deleted...]
-  <c r="L49" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="57">
   <si>
     <t>Australian Milk Production</t>
   </si>
   <si>
     <t>(million litres)</t>
   </si>
   <si>
     <t>New South Wales</t>
   </si>
   <si>
     <t>Victoria</t>
   </si>
   <si>
     <t>Queensland</t>
   </si>
   <si>
     <t>South Australia</t>
   </si>
   <si>
     <t>Western Australia *</t>
   </si>
   <si>
     <t>Tasmania</t>
   </si>
   <si>
@@ -670,57 +670,57 @@
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Average Milkfat &amp; Protein (%)</t>
   </si>
   <si>
     <t>Milkfat</t>
   </si>
   <si>
     <t>Protein</t>
   </si>
   <si>
     <t>25/26 by State</t>
   </si>
   <si>
     <t>24/25</t>
   </si>
   <si>
     <t>25/26</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>February-24</t>
+    <t>March-24</t>
   </si>
   <si>
-    <t>February-25</t>
+    <t>March-25</t>
   </si>
   <si>
-    <t>February-26</t>
+    <t>March-26</t>
   </si>
   <si>
     <t>% change 25 &amp; 26</t>
   </si>
   <si>
     <t>2023/2024</t>
   </si>
   <si>
     <t>2024/2025</t>
   </si>
   <si>
     <t>2025/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="mmmm\-yy"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
@@ -1461,51 +1461,51 @@
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MilkSales_National" xfId="3" xr:uid="{5E066226-97DB-4544-9EBD-BCCF2DF23236}"/>
+    <cellStyle name="Normal_MilkSales_National" xfId="3" xr:uid="{D60A137F-6552-4D98-AA71-2B8EECE3D29E}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing13.xml"/></Relationships>
@@ -1683,51 +1683,51 @@
                 <c:v>35710.484000000004</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>33265.589</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-8C31-4AA4-91A6-B8336A54F976}"/>
+              <c16:uniqueId val="{00000000-A1C8-4226-9294-85E3751A7045}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -1790,51 +1790,51 @@
                 <c:v>37750.683000000005</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>36337.661</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>31203.606</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>34805.508000000002</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>32375.111000000001</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>33633.875</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>33525.218000000001</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-8C31-4AA4-91A6-B8336A54F976}"/>
+              <c16:uniqueId val="{00000001-A1C8-4226-9294-85E3751A7045}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -1897,51 +1897,51 @@
                 <c:v>36799.103999999999</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>34554.623</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>31864.673000000003</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>35039.686000000002</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>33811.805</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>35097.137999999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>34300.663999999997</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-8C31-4AA4-91A6-B8336A54F976}"/>
+              <c16:uniqueId val="{00000002-A1C8-4226-9294-85E3751A7045}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1124486688"/>
         <c:axId val="1124489040"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1124486688"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -2273,51 +2273,51 @@
                 <c:v>8984.2440000000006</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>9053.6139999999996</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-F1CA-4262-8431-4631D5665778}"/>
+              <c16:uniqueId val="{00000000-16AA-46C7-8EFB-32FC7843783D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -2380,51 +2380,51 @@
                 <c:v>8752.9950000000008</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>9675.1880000000001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>8721.9840000000004</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>9097.1170000000002</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>7823.2330000000002</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>8591.4459999999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>9218.9549999999999</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-F1CA-4262-8431-4631D5665778}"/>
+              <c16:uniqueId val="{00000001-16AA-46C7-8EFB-32FC7843783D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -2487,51 +2487,51 @@
                 <c:v>10182.468000000001</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>10040.382</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>8744.2829999999994</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>9312.8209999999999</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>8658.8719999999994</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>9041.6659999999993</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>8790.7450000000008</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-F1CA-4262-8431-4631D5665778}"/>
+              <c16:uniqueId val="{00000002-16AA-46C7-8EFB-32FC7843783D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1291193072"/>
         <c:axId val="1291191112"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1291193072"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -2863,51 +2863,51 @@
                 <c:v>47200.433891755136</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>45939.6196283647</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-F7A2-4EA3-99E3-889BDC3C633B}"/>
+              <c16:uniqueId val="{00000000-E74F-4A86-A706-4FEE90380E2E}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -2970,51 +2970,51 @@
                 <c:v>46643.253000000012</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>46810.390079999997</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>39415.279999999999</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>46504.505999999994</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>43865.622000000003</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>42599.933000000005</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>43745.517000000007</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-F7A2-4EA3-99E3-889BDC3C633B}"/>
+              <c16:uniqueId val="{00000001-E74F-4A86-A706-4FEE90380E2E}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -3077,51 +3077,51 @@
                 <c:v>53838.099000000002</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>48831.695999999996</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>42468.201000000001</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>46335.63</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>44677.919999999998</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>45956.103000000003</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>45814.54</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-F7A2-4EA3-99E3-889BDC3C633B}"/>
+              <c16:uniqueId val="{00000002-E74F-4A86-A706-4FEE90380E2E}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1291191504"/>
         <c:axId val="1291191896"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1291191504"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -3453,51 +3453,51 @@
                 <c:v>60100.579274608732</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>58859.908439058032</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-250A-43DB-8249-ED7986D79AE6}"/>
+              <c16:uniqueId val="{00000000-149E-47F6-ADC4-91CAED5B3CF4}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -3560,51 +3560,51 @@
                 <c:v>59181.289250000016</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>60233.504329999996</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>51307.428499999995</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>59345.641999999993</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>54957.732250000001</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>54404.13</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>56264.965000000011</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-250A-43DB-8249-ED7986D79AE6}"/>
+              <c16:uniqueId val="{00000001-149E-47F6-ADC4-91CAED5B3CF4}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -3667,51 +3667,51 @@
                 <c:v>68831.963000000003</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>63389.227999999996</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>54933.345999999998</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>59686.345000000001</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>56830.925999999999</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>58607.315000000002</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>58290.315000000002</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-250A-43DB-8249-ED7986D79AE6}"/>
+              <c16:uniqueId val="{00000002-149E-47F6-ADC4-91CAED5B3CF4}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1291192680"/>
         <c:axId val="1291195424"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1291192680"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -4062,51 +4062,51 @@
                 <c:v>799409.62297154078</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>708249.81108329748</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>572353.01328570175</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>595894.38863573421</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>594030.57170178427</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>620341.77080697089</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>565108.6750732275</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-DD21-42D7-8C0D-8252B3CE4A05}"/>
+              <c16:uniqueId val="{00000000-DCC4-4AB2-9BA7-9EAD62CD971B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>2025/2026</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="FF6600"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -4127,81 +4127,84 @@
                 <c:v>December</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>January</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>February</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>March</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>April</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>May</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>June</c:v>
               </c:pt>
             </c:strLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
-              <c:ptCount val="8"/>
+              <c:ptCount val="9"/>
               <c:pt idx="0">
                 <c:v>556343.69957406505</c:v>
               </c:pt>
               <c:pt idx="1">
                 <c:v>661521.84903418296</c:v>
               </c:pt>
               <c:pt idx="2">
                 <c:v>808805.29865461995</c:v>
               </c:pt>
               <c:pt idx="3">
                 <c:v>895901.37090783904</c:v>
               </c:pt>
               <c:pt idx="4">
                 <c:v>849200.16279858898</c:v>
               </c:pt>
               <c:pt idx="5">
                 <c:v>814104.61957931705</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>718781.03562132001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>575640.87854298402</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>612304.01101329899</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-DD21-42D7-8C0D-8252B3CE4A05}"/>
+              <c16:uniqueId val="{00000001-DCC4-4AB2-9BA7-9EAD62CD971B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1291195816"/>
         <c:axId val="1291196208"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1291195816"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -4552,51 +4555,51 @@
                 <c:v>29991.78104505119</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>27040.270931459243</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-DD4B-41C7-885A-507947B2EA2B}"/>
+              <c16:uniqueId val="{00000000-E350-4893-B787-FD111797FCC9}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -4659,51 +4662,51 @@
                 <c:v>26531.348000000002</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>24700.964</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>22699.217000000001</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>25781.532999999999</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>25752.746999999999</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>23301.02</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>24068.804</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-DD4B-41C7-885A-507947B2EA2B}"/>
+              <c16:uniqueId val="{00000001-E350-4893-B787-FD111797FCC9}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -4766,51 +4769,51 @@
                 <c:v>30537.052</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>24793.618999999999</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>24130.475000000002</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>25569.623</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>25733.785000000003</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>24481.14</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>24463.559000000001</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-DD4B-41C7-885A-507947B2EA2B}"/>
+              <c16:uniqueId val="{00000002-E350-4893-B787-FD111797FCC9}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1124494528"/>
         <c:axId val="1124496096"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1124494528"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -5142,51 +5145,51 @@
                 <c:v>50298.495000000003</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>45872.546000000002</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-CEDB-4618-8793-B21005F6A861}"/>
+              <c16:uniqueId val="{00000000-8DA7-49DA-98F7-F786330B64A1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -5249,51 +5252,51 @@
                 <c:v>50655.522000000004</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>43816.202000000005</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>36419.267999999996</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>43142.470999999998</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>40505.544999999998</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>41522.423999999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>42673.102999999996</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-CEDB-4618-8793-B21005F6A861}"/>
+              <c16:uniqueId val="{00000001-8DA7-49DA-98F7-F786330B64A1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -5356,51 +5359,51 @@
                 <c:v>56999.061000000002</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>48490.192999999992</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>43755.061999999998</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>48322.311999999998</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>44035.228000000003</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>46283.620999999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>44944.696999999993</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-CEDB-4618-8793-B21005F6A861}"/>
+              <c16:uniqueId val="{00000002-8DA7-49DA-98F7-F786330B64A1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1518810928"/>
         <c:axId val="1518819160"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1518810928"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -5732,51 +5735,51 @@
                 <c:v>116000.7600450512</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>106178.40593145925</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-3EA7-4E6A-86E2-CCF26AD28A81}"/>
+              <c16:uniqueId val="{00000000-F953-41A5-9AA9-B59CAE5E9EFE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -5839,51 +5842,51 @@
                 <c:v>114937.55300000001</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>104854.82699999999</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>90322.091</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>103729.512</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>98633.403000000006</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>98457.319000000003</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>100267.125</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-3EA7-4E6A-86E2-CCF26AD28A81}"/>
+              <c16:uniqueId val="{00000001-F953-41A5-9AA9-B59CAE5E9EFE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -5946,51 +5949,51 @@
                 <c:v>124335.217</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>107838.435</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>99750.21</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>108931.621</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>103580.818</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>105861.899</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>103708.92</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-3EA7-4E6A-86E2-CCF26AD28A81}"/>
+              <c16:uniqueId val="{00000002-F953-41A5-9AA9-B59CAE5E9EFE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1075695488"/>
         <c:axId val="1075691176"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1075695488"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -6322,51 +6325,51 @@
                 <c:v>213145.408</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>180522.61300000001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-7537-4E22-8098-13FFC52EEDCE}"/>
+              <c16:uniqueId val="{00000000-7FC8-431C-9CB6-A142E83E69E7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -6429,51 +6432,51 @@
                 <c:v>239124.35799999998</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>185636.61300000001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>134627.38900000002</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>122247.852</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>99846.300999999992</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>91898.242999999988</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>74948.26400000001</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-7537-4E22-8098-13FFC52EEDCE}"/>
+              <c16:uniqueId val="{00000001-7FC8-431C-9CB6-A142E83E69E7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -6536,51 +6539,51 @@
                 <c:v>253020.66699999996</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>228640.06099999999</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>182027.92</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>167531.291</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>130830.99</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>117791.621</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>89852.457999999999</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-7537-4E22-8098-13FFC52EEDCE}"/>
+              <c16:uniqueId val="{00000002-7FC8-431C-9CB6-A142E83E69E7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="810395840"/>
         <c:axId val="622139768"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="810395840"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -6912,51 +6915,51 @@
                 <c:v>279234.39909961686</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>252123.44072547375</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-9830-4F17-B08E-55E5E0282B28}"/>
+              <c16:uniqueId val="{00000000-FBA5-477B-B3CE-FED75FE9FD15}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -7019,51 +7022,51 @@
                 <c:v>289301.64350000001</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>249617.5765</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>192677.44149999999</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>182945.91200000001</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>153211.74299999999</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>146681.63</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>124193.07799999999</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-9830-4F17-B08E-55E5E0282B28}"/>
+              <c16:uniqueId val="{00000001-FBA5-477B-B3CE-FED75FE9FD15}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -7126,51 +7129,51 @@
                 <c:v>351342.12699999998</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>314109.07699999999</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>251791.81900000002</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>245866.13699999999</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>218825.93199999997</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>209816.86899999998</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>155550.54300000001</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-9830-4F17-B08E-55E5E0282B28}"/>
+              <c16:uniqueId val="{00000002-FBA5-477B-B3CE-FED75FE9FD15}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1291196992"/>
         <c:axId val="1291198560"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1291196992"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -7502,51 +7505,51 @@
                 <c:v>209185.81699999998</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>173440.99699999997</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-09AE-4425-8049-A06E0F8B84D9}"/>
+              <c16:uniqueId val="{00000000-6682-4334-9EFF-1A588BB5AA40}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -7609,51 +7612,51 @@
                 <c:v>217102.33</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>166924.25099999999</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>118093.039</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>104971.04599999999</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>81891.266000000003</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>87161.319000000003</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>111297.46400000001</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-09AE-4425-8049-A06E0F8B84D9}"/>
+              <c16:uniqueId val="{00000001-6682-4334-9EFF-1A588BB5AA40}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -7716,51 +7719,51 @@
                 <c:v>226120.1</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>201722.05100000001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>149366.33500000002</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>131993.76100000003</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>90429.256000000008</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>91567.048999999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>120908.53699999998</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-09AE-4425-8049-A06E0F8B84D9}"/>
+              <c16:uniqueId val="{00000002-6682-4334-9EFF-1A588BB5AA40}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1291199736"/>
         <c:axId val="1291199344"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1291199736"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -8092,51 +8095,51 @@
                 <c:v>701565.62409961689</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>606087.05072547379</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-3EB2-473E-8AB4-890ED1616057}"/>
+              <c16:uniqueId val="{00000000-F29A-4DC7-BCBB-F714C934559C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -8199,51 +8202,51 @@
                 <c:v>745528.33150000009</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>602178.44050000003</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>445397.86950000003</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>410164.81</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>334949.31</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>325741.19199999998</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>310438.80599999998</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-3EB2-473E-8AB4-890ED1616057}"/>
+              <c16:uniqueId val="{00000001-F29A-4DC7-BCBB-F714C934559C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -8306,51 +8309,51 @@
                 <c:v>830482.89399999997</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>744471.18900000001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>583186.07400000002</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>545391.18900000001</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>440086.17799999996</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>419175.53899999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>366311.53799999994</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-3EB2-473E-8AB4-890ED1616057}"/>
+              <c16:uniqueId val="{00000002-F29A-4DC7-BCBB-F714C934559C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1291195032"/>
         <c:axId val="1291198952"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1291195032"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -8682,51 +8685,51 @@
                 <c:v>3915.9013828535935</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>3866.6748106933323</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-0309-496C-AB93-4084AD7F89A8}"/>
+              <c16:uniqueId val="{00000000-16B6-46E5-8EAB-0737F73BD5E1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -8789,51 +8792,51 @@
                 <c:v>3785.0412500000002</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>3747.92625</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>3170.1645000000003</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>3744.0189999999998</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>3268.87725</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>3212.7509999999997</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>3300.4929999999999</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-0309-496C-AB93-4084AD7F89A8}"/>
+              <c16:uniqueId val="{00000001-16B6-46E5-8EAB-0737F73BD5E1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -8896,51 +8899,51 @@
                 <c:v>4811.3959999999997</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>4517.1499999999996</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>3720.8620000000001</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>4037.8939999999998</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>3494.134</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>3609.5459999999998</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>3685.03</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-0309-496C-AB93-4084AD7F89A8}"/>
+              <c16:uniqueId val="{00000002-16B6-46E5-8EAB-0737F73BD5E1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1291192288"/>
         <c:axId val="1291200520"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1291192288"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -9202,51 +9205,51 @@
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{843BC325-2E30-4AC7-905E-9C5E1B11789B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58D9CE34-05AD-4408-AC96-A0A3DDD339F6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm flipV="1">
           <a:off x="10642600" y="247650"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="57150">
           <a:solidFill>
             <a:srgbClr val="339966"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="triangle" w="med" len="med"/>
         </a:ln>
         <a:extLst>
@@ -9256,51 +9259,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>42333</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>588435</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>98778</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F381F64F-DC06-4FBB-9E73-C962E2D1FDCE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D11DC6B-7FA0-4DB3-BA93-B7997D72CA15}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="42333" y="0"/>
           <a:ext cx="1619252" cy="873478"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
@@ -9581,594 +9584,594 @@
     </cdr:pic>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>26</xdr:col>
       <xdr:colOff>22678</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>22678</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>31</xdr:col>
       <xdr:colOff>5671</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>34018</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B1AAB5D-6D5B-4952-8F50-3FB981B249B9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FE7A1F2-EB0D-41A7-9DCE-F3E0AA7BC158}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14995978" y="22678"/>
           <a:ext cx="2307093" cy="1243240"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Chart 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80441D72-0FA8-48DC-9485-19BE3225C2A2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC84E486-BE18-49FF-BA8B-0A5864D59714}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Chart 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E52BB98D-F682-4942-89C3-BE0029E189D5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{319C0983-61A3-4D4E-AFDC-06E915C1696A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="4" name="Chart 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93580F3D-DF5A-41A5-9BED-0165345FC62D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90EC1E80-AF06-499B-946D-A5CA50B59F98}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="5" name="Chart 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DD7F471-E41A-4542-98DB-414B2DF89AC9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F76A877B-0916-4195-9E6F-D0FDAFD2B6B2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="6" name="Chart 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5387E4F9-CB32-4507-8CC9-118446B3561E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4772E44-C7DB-4446-AD4A-7F85645FCF1B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="7" name="Chart 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E30DB27E-E3E0-4DE0-95CB-63362AF6C7A6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5820B496-3029-4ACC-80EF-A438E9F3A464}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="8" name="Chart 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE30FACB-C6D5-44C0-AC3D-3B2CD697E39F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96C95976-2507-4A8B-995F-DB6CDF18B023}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="9" name="Chart 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{406D571B-6314-402E-9DF2-1A5638B29382}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{421AA721-58A2-45B9-9F80-316794AFD918}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="10" name="Chart 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71D1BCAE-EA9B-4EF8-8CDF-E40E2C57E08F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FEA2DD1-F1B0-46F1-BF91-9012BCD42CC7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="11" name="Chart 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AA97129-380F-4E71-9B89-E4D8CD7C5334}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0D05BEA-7841-40D0-A869-E62E3892F933}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="12" name="Chart 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD97541E-6F5B-4AA6-97C2-B89CD46DEC7C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{446F4DAD-C7FA-49BC-91C6-B4FA31826AB1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="13" name="Chart 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{824D3238-1596-4DBC-8311-B749C8799D37}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01D3ECFD-5D40-4205-A92A-7AC3839630A8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>571500</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="14" name="Chart 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F50098DE-903A-46DC-8958-462BBA3CE428}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFF40DB3-7D2A-47C8-A5E0-C34445786A2A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>749300</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>647700</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4972C16-FE4A-4EB2-88A7-C47909D90293}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6F17DC2-3E88-4909-A66E-27FA6CECFF61}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7550150" y="1181100"/>
           <a:ext cx="1409700" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
@@ -10727,58 +10730,58 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80CCA9CC-47B8-4B93-8A5A-E2E623852237}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE801B43-9F2C-49D5-91D2-6065ABF2833A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K53"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="90" workbookViewId="0">
+      <selection activeCell="A3" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13" style="69" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.765625" style="70" customWidth="1"/>
     <col min="3" max="3" width="0.84375" style="69" customWidth="1"/>
     <col min="4" max="10" width="14.61328125" style="90" customWidth="1"/>
     <col min="11" max="11" width="12.765625" style="69" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="9" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.3">
       <c r="D1" s="71"/>
       <c r="E1" s="71"/>
       <c r="F1" s="71"/>
       <c r="G1" s="71"/>
       <c r="H1" s="71"/>
       <c r="I1" s="71"/>
       <c r="J1" s="71"/>
     </row>
     <row r="2" spans="1:11" ht="17.5" x14ac:dyDescent="0.35">
       <c r="D2" s="71"/>
       <c r="E2" s="72"/>
       <c r="F2" s="71"/>
@@ -10828,255 +10831,255 @@
       </c>
       <c r="F6" s="78" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="78" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="78" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="79" t="s">
         <v>37</v>
       </c>
       <c r="J6" s="80" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="70" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A7" s="81" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="82" t="s">
         <v>50</v>
       </c>
       <c r="D7" s="83">
-        <v>77669.112031963872</v>
+        <v>80271.18891541312</v>
       </c>
       <c r="E7" s="84">
-        <v>356917.08401566593</v>
+        <v>347637.67174399213</v>
       </c>
       <c r="F7" s="84">
-        <v>20528.717749712479</v>
+        <v>20799.198950214239</v>
       </c>
       <c r="G7" s="84">
-        <v>37329.840174912431</v>
+        <v>40307.405170224607</v>
       </c>
       <c r="H7" s="84">
-        <v>25813.851979999999</v>
+        <v>27833.83266</v>
       </c>
       <c r="I7" s="84">
-        <v>83181.495026038974</v>
+        <v>79268.782800413595</v>
       </c>
       <c r="J7" s="85">
-        <v>601440.10097829369</v>
+        <v>596118.08024025767</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="86"/>
       <c r="B8" s="87" t="s">
         <v>51</v>
       </c>
       <c r="D8" s="88">
-        <v>78491.27803196387</v>
+        <v>82980.174915413125</v>
       </c>
       <c r="E8" s="84">
-        <v>335890.00982478668</v>
+        <v>346003.14459907613</v>
       </c>
       <c r="F8" s="84">
-        <v>19406.00674971248</v>
+        <v>20357.108950214239</v>
       </c>
       <c r="G8" s="84">
-        <v>35065.12580917788</v>
+        <v>39165.637868356185</v>
       </c>
       <c r="H8" s="84">
-        <v>24046.254944022363</v>
+        <v>26978.255392260475</v>
       </c>
       <c r="I8" s="84">
-        <v>79454.337926038977</v>
+        <v>80410.066910413589</v>
       </c>
       <c r="J8" s="89">
-        <v>572353.01328570233</v>
+        <v>595894.38863573375</v>
       </c>
       <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A9" s="91"/>
       <c r="B9" s="87" t="s">
         <v>52</v>
       </c>
       <c r="D9" s="88">
-        <v>82206.086031963874</v>
+        <v>87330.123415413123</v>
       </c>
       <c r="E9" s="84">
-        <v>335696.6592820682</v>
+        <v>355211.77596664196</v>
       </c>
       <c r="F9" s="84">
-        <v>20357.962749712478</v>
+        <v>21529.329450214238</v>
       </c>
       <c r="G9" s="84">
-        <v>33684.437809177885</v>
+        <v>37416.332868356185</v>
       </c>
       <c r="H9" s="84">
-        <v>23901.296944022361</v>
+        <v>26711.720392260475</v>
       </c>
       <c r="I9" s="84">
-        <v>79794.435726038966</v>
+        <v>84104.728920413603</v>
       </c>
       <c r="J9" s="89">
-        <v>575640.87854298379</v>
+        <v>612304.01101329969</v>
       </c>
       <c r="K9" s="90"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A10" s="91"/>
       <c r="B10" s="92"/>
       <c r="C10" s="93"/>
       <c r="D10" s="94"/>
       <c r="E10" s="95"/>
       <c r="F10" s="96"/>
       <c r="G10" s="95"/>
       <c r="H10" s="95"/>
       <c r="I10" s="95"/>
       <c r="J10" s="97"/>
     </row>
     <row r="11" spans="1:11" s="93" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A11" s="98"/>
       <c r="B11" s="92" t="s">
         <v>53</v>
       </c>
       <c r="D11" s="99">
         <f t="shared" ref="D11:J11" si="0">(D9-D8)/D8</f>
-        <v>4.7327653379363115E-2</v>
+        <v>5.2421539294586601E-2</v>
       </c>
       <c r="E11" s="95">
         <f t="shared" si="0"/>
-        <v>-5.7563647939200561E-4</v>
+        <v>2.661429964238082E-2</v>
       </c>
       <c r="F11" s="95">
         <f t="shared" si="0"/>
-        <v>4.9054708280677192E-2</v>
+        <v>5.7582857313718067E-2</v>
       </c>
       <c r="G11" s="95">
         <f t="shared" si="0"/>
-        <v>-3.9374962106612947E-2</v>
+        <v>-4.4664279588137346E-2</v>
       </c>
       <c r="H11" s="95">
         <f t="shared" si="0"/>
-        <v>-6.0282983914731114E-3</v>
+        <v>-9.8796232789931798E-3</v>
       </c>
       <c r="I11" s="95">
         <f t="shared" si="0"/>
-        <v>4.2804182739093833E-3</v>
+        <v>4.594775445363463E-2</v>
       </c>
       <c r="J11" s="97">
         <f t="shared" si="0"/>
-        <v>5.7444709488062955E-3</v>
+        <v>2.7537803158601378E-2</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="93" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A12" s="98"/>
       <c r="B12" s="100"/>
       <c r="D12" s="101"/>
       <c r="J12" s="100"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="91"/>
       <c r="B13" s="102"/>
       <c r="D13" s="88"/>
       <c r="E13" s="84"/>
       <c r="F13" s="84"/>
       <c r="G13" s="84"/>
       <c r="H13" s="84"/>
       <c r="I13" s="84"/>
       <c r="J13" s="89"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="103" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="104" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="105"/>
       <c r="D14" s="106">
         <f t="shared" ref="D14:J14" si="1">D8/$J$8</f>
-        <v>0.13713787856443635</v>
+        <v>0.1392531570995181</v>
       </c>
       <c r="E14" s="107">
         <f t="shared" si="1"/>
-        <v>0.58685811383528086</v>
+        <v>0.58064507939272703</v>
       </c>
       <c r="F14" s="107">
         <f t="shared" si="1"/>
-        <v>3.3905660141996238E-2</v>
+        <v>3.4162276635664721E-2</v>
       </c>
       <c r="G14" s="107">
         <f t="shared" si="1"/>
-        <v>6.1264857518404235E-2</v>
+        <v>6.5725804127848356E-2</v>
       </c>
       <c r="H14" s="107">
         <f t="shared" si="1"/>
-        <v>4.2012978678980337E-2</v>
+        <v>4.5273551667478616E-2</v>
       </c>
       <c r="I14" s="107">
         <f t="shared" si="1"/>
-        <v>0.13882051126090189</v>
+        <v>0.1349401310767632</v>
       </c>
       <c r="J14" s="108">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="91"/>
       <c r="B15" s="87" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="109">
         <f t="shared" ref="D15:J15" si="2">D9/$J$9</f>
-        <v>0.14280793650381007</v>
+        <v>0.14262543090464297</v>
       </c>
       <c r="E15" s="110">
         <f t="shared" si="2"/>
-        <v>0.58317029209558013</v>
+        <v>0.58012322241496228</v>
       </c>
       <c r="F15" s="110">
         <f t="shared" si="2"/>
-        <v>3.5365734972194689E-2</v>
+        <v>3.5161176577278054E-2</v>
       </c>
       <c r="G15" s="110">
         <f t="shared" si="2"/>
-        <v>5.8516410256403688E-2</v>
+        <v>6.1107443680527312E-2</v>
       </c>
       <c r="H15" s="110">
         <f t="shared" si="2"/>
-        <v>4.1521194610986308E-2</v>
+        <v>4.3624931262585306E-2</v>
       </c>
       <c r="I15" s="110">
         <f t="shared" si="2"/>
-        <v>0.1386184315610251</v>
+        <v>0.13735779516000393</v>
       </c>
       <c r="J15" s="111">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A16" s="112"/>
       <c r="B16" s="113"/>
       <c r="C16" s="114"/>
       <c r="D16" s="115"/>
       <c r="E16" s="116"/>
       <c r="F16" s="116"/>
       <c r="G16" s="116"/>
       <c r="H16" s="116"/>
       <c r="I16" s="116"/>
       <c r="J16" s="117"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="86"/>
       <c r="D17" s="84"/>
       <c r="E17" s="84"/>
       <c r="F17" s="84"/>
       <c r="G17" s="84"/>
       <c r="H17" s="84"/>
@@ -11092,253 +11095,253 @@
       </c>
       <c r="F18" s="78" t="s">
         <v>34</v>
       </c>
       <c r="G18" s="78" t="s">
         <v>35</v>
       </c>
       <c r="H18" s="78" t="s">
         <v>36</v>
       </c>
       <c r="I18" s="79" t="s">
         <v>37</v>
       </c>
       <c r="J18" s="119" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="70" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A19" s="81" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="120" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="83">
-        <v>716598.98730879405</v>
+        <v>796870.17622420716</v>
       </c>
       <c r="E19" s="84">
-        <v>3798288.5831892109</v>
+        <v>4145926.2549332031</v>
       </c>
       <c r="F19" s="84">
-        <v>199519.32319539328</v>
+        <v>220318.52214560754</v>
       </c>
       <c r="G19" s="84">
-        <v>326880.86232074123</v>
+        <v>367188.26749096584</v>
       </c>
       <c r="H19" s="84">
-        <v>233093.06541608772</v>
+        <v>260926.8980760877</v>
       </c>
       <c r="I19" s="84">
-        <v>672236.03964687267</v>
+        <v>751504.82244728622</v>
       </c>
       <c r="J19" s="121">
-        <v>5946616.8610770991</v>
+        <v>6542734.9413173571</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="86"/>
       <c r="B20" s="102" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="88">
-        <v>740290.22026909934</v>
+        <v>823270.39518451237</v>
       </c>
       <c r="E20" s="84">
-        <v>3808394.6694819601</v>
+        <v>4154397.814081037</v>
       </c>
       <c r="F20" s="84">
-        <v>190535.15852739327</v>
+        <v>210892.26747760753</v>
       </c>
       <c r="G20" s="84">
-        <v>328417.2323223172</v>
+        <v>367582.87019067333</v>
       </c>
       <c r="H20" s="84">
-        <v>224346.57620651781</v>
+        <v>251324.83159877828</v>
       </c>
       <c r="I20" s="84">
-        <v>647660.71245687269</v>
+        <v>728070.77936728648</v>
       </c>
       <c r="J20" s="89">
-        <v>5939644.5692641595</v>
+        <v>6535538.9578998946</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="91"/>
       <c r="B21" s="102" t="s">
         <v>56</v>
       </c>
       <c r="D21" s="88">
-        <v>757712.41655409918</v>
+        <v>845042.53996951249</v>
       </c>
       <c r="E21" s="84">
-        <v>3743141.9447815632</v>
+        <v>4098353.7207482052</v>
       </c>
       <c r="F21" s="84">
-        <v>196288.29524239327</v>
+        <v>217817.62469260753</v>
       </c>
       <c r="G21" s="84">
-        <v>307060.14589775511</v>
+        <v>344476.47876611125</v>
       </c>
       <c r="H21" s="84">
-        <v>218162.67078023244</v>
+        <v>244874.39117249291</v>
       </c>
       <c r="I21" s="84">
-        <v>657933.44145687262</v>
+        <v>742038.17037728615</v>
       </c>
       <c r="J21" s="89">
-        <v>5880298.9147129152</v>
+        <v>6492602.9257262154</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="91"/>
       <c r="B22" s="92"/>
       <c r="C22" s="93"/>
       <c r="D22" s="94"/>
       <c r="E22" s="95"/>
       <c r="F22" s="96"/>
       <c r="G22" s="95"/>
       <c r="H22" s="95"/>
       <c r="I22" s="95"/>
       <c r="J22" s="97"/>
     </row>
     <row r="23" spans="1:10" s="93" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A23" s="98"/>
       <c r="B23" s="92" t="str">
         <f>"% change " &amp; MID(B21,3,2) &amp; "/" &amp; RIGHT(B21,2) &amp; " &amp; " &amp; MID(B20,3,2) &amp; "/" &amp; RIGHT(B20,2)</f>
         <v>% change 25/26 &amp; 24/25</v>
       </c>
       <c r="D23" s="99">
         <f t="shared" ref="D23:J23" si="3">(D21-D20)/D20</f>
-        <v>2.3534278595044495E-2</v>
+        <v>2.6445922156742352E-2</v>
       </c>
       <c r="E23" s="95">
         <f t="shared" si="3"/>
-        <v>-1.7133918714699003E-2</v>
+        <v>-1.3490304934899172E-2</v>
       </c>
       <c r="F23" s="95">
         <f t="shared" si="3"/>
-        <v>3.0194620034773641E-2</v>
+        <v>3.2838364809820865E-2</v>
       </c>
       <c r="G23" s="95">
         <f t="shared" si="3"/>
-        <v>-6.5030346530664668E-2</v>
+        <v>-6.2860359658697615E-2</v>
       </c>
       <c r="H23" s="95">
         <f t="shared" si="3"/>
-        <v>-2.7564073099974135E-2</v>
+        <v>-2.5665750515981783E-2</v>
       </c>
       <c r="I23" s="95">
         <f t="shared" si="3"/>
-        <v>1.5861281690270797E-2</v>
+        <v>1.9184111498249824E-2</v>
       </c>
       <c r="J23" s="97">
         <f t="shared" si="3"/>
-        <v>-9.9914487911178917E-3</v>
+        <v>-6.5696237831739763E-3</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="93" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="98"/>
       <c r="B24" s="100"/>
       <c r="D24" s="101"/>
       <c r="J24" s="100"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="91"/>
       <c r="B25" s="102"/>
       <c r="D25" s="88"/>
       <c r="E25" s="84"/>
       <c r="F25" s="84"/>
       <c r="G25" s="84"/>
       <c r="H25" s="84"/>
       <c r="I25" s="84"/>
       <c r="J25" s="89"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="103" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="122" t="s">
         <v>55</v>
       </c>
       <c r="D26" s="109">
         <f t="shared" ref="D26:J26" si="4">D20/$J$20</f>
-        <v>0.12463544099926019</v>
+        <v>0.12596824844711185</v>
       </c>
       <c r="E26" s="110">
         <f t="shared" si="4"/>
-        <v>0.6411822500607588</v>
+        <v>0.63566261953949021</v>
       </c>
       <c r="F26" s="110">
         <f t="shared" si="4"/>
-        <v>3.2078545493000425E-2</v>
+        <v>3.2268534980223702E-2</v>
       </c>
       <c r="G26" s="110">
         <f t="shared" si="4"/>
-        <v>5.529240487246926E-2</v>
+        <v>5.6243696588535223E-2</v>
       </c>
       <c r="H26" s="110">
         <f t="shared" si="4"/>
-        <v>3.7771043972469769E-2</v>
+        <v>3.8455104195345209E-2</v>
       </c>
       <c r="I26" s="110">
         <f t="shared" si="4"/>
-        <v>0.10904031460204175</v>
+        <v>0.11140179624929387</v>
       </c>
       <c r="J26" s="111">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="91"/>
       <c r="B27" s="102" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="109">
         <f t="shared" ref="D27:J27" si="5">D21/$J$21</f>
-        <v>0.12885610536876793</v>
+        <v>0.1301546621034109</v>
       </c>
       <c r="E27" s="110">
         <f t="shared" si="5"/>
-        <v>0.63655640624254028</v>
+        <v>0.63123430889465537</v>
       </c>
       <c r="F27" s="110">
         <f t="shared" si="5"/>
-        <v>3.3380666202404499E-2</v>
+        <v>3.3548582469063289E-2</v>
       </c>
       <c r="G27" s="110">
         <f t="shared" si="5"/>
-        <v>5.221845867894051E-2</v>
+        <v>5.3056760548402179E-2</v>
       </c>
       <c r="H27" s="110">
         <f t="shared" si="5"/>
-        <v>3.7100608990195093E-2</v>
+        <v>3.7715904387469225E-2</v>
       </c>
       <c r="I27" s="110">
         <f t="shared" si="5"/>
-        <v>0.11188775451715177</v>
+        <v>0.11428978159699904</v>
       </c>
       <c r="J27" s="111">
         <f t="shared" si="5"/>
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A28" s="112"/>
       <c r="B28" s="113"/>
       <c r="C28" s="114"/>
       <c r="D28" s="115"/>
       <c r="E28" s="116"/>
       <c r="F28" s="116"/>
       <c r="G28" s="116"/>
       <c r="H28" s="116"/>
       <c r="I28" s="116"/>
       <c r="J28" s="117"/>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A29" s="86"/>
       <c r="D29" s="84"/>
       <c r="E29" s="84"/>
       <c r="F29" s="84"/>
       <c r="G29" s="84"/>
       <c r="H29" s="84"/>
@@ -11452,297 +11455,297 @@
       </c>
       <c r="F37" s="124" t="s">
         <v>34</v>
       </c>
       <c r="G37" s="124" t="s">
         <v>35</v>
       </c>
       <c r="H37" s="124" t="s">
         <v>36</v>
       </c>
       <c r="I37" s="125" t="s">
         <v>37</v>
       </c>
       <c r="J37" s="80" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A38" s="103" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="133" t="s">
         <v>50</v>
       </c>
       <c r="D38" s="134">
-        <v>4.0151586914692353E-2</v>
+        <v>4.1083540040358905E-2</v>
       </c>
       <c r="E38" s="135">
-        <v>4.3769563142904234E-2</v>
+        <v>4.5323989844900749E-2</v>
       </c>
       <c r="F38" s="135">
-        <v>4.0445923016730584E-2</v>
+        <v>4.1584947133299646E-2</v>
       </c>
       <c r="G38" s="135">
-        <v>3.9932803914678322E-2</v>
+        <v>4.0854264761169976E-2</v>
       </c>
       <c r="H38" s="135">
-        <v>4.116852021633078E-2</v>
+        <v>4.2221716967813384E-2</v>
       </c>
       <c r="I38" s="135">
-        <v>4.5035744127934568E-2</v>
+        <v>4.775513499494357E-2</v>
       </c>
       <c r="J38" s="136">
-        <v>4.3014241392854632E-2</v>
+        <v>4.4498730044675756E-2</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A39" s="91"/>
       <c r="B39" s="87" t="s">
         <v>51</v>
       </c>
       <c r="D39" s="137">
-        <v>4.0884945404144543E-2</v>
+        <v>4.1438581522619714E-2</v>
       </c>
       <c r="E39" s="138">
-        <v>4.4475468525569058E-2</v>
+        <v>4.5482816957179893E-2</v>
       </c>
       <c r="F39" s="138">
-        <v>4.1166838651589058E-2</v>
+        <v>4.2186576731496186E-2</v>
       </c>
       <c r="G39" s="138">
-        <v>4.147715166709405E-2</v>
+        <v>4.234174647301947E-2</v>
       </c>
       <c r="H39" s="138">
-        <v>4.1415356686491912E-2</v>
+        <v>4.2398197734456279E-2</v>
       </c>
       <c r="I39" s="138">
-        <v>4.580182669899413E-2</v>
+        <v>4.8389344680606225E-2</v>
       </c>
       <c r="J39" s="139">
-        <v>4.3742760372887504E-2</v>
+        <v>4.4853143515245456E-2</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A40" s="91"/>
       <c r="B40" s="87" t="s">
         <v>52</v>
       </c>
       <c r="D40" s="137">
-        <v>4.0517349467815364E-2</v>
+        <v>4.0891207670769522E-2</v>
       </c>
       <c r="E40" s="138">
-        <v>4.4775418171240533E-2</v>
+        <v>4.6099705503954619E-2</v>
       </c>
       <c r="F40" s="138">
-        <v>4.094294419262718E-2</v>
+        <v>4.1949395630185488E-2</v>
       </c>
       <c r="G40" s="138">
-        <v>4.1056484577462443E-2</v>
+        <v>4.2788397107457216E-2</v>
       </c>
       <c r="H40" s="138">
-        <v>4.1923732625380024E-2</v>
+        <v>4.2836398623851059E-2</v>
       </c>
       <c r="I40" s="138">
-        <v>4.6439404832616923E-2</v>
+        <v>4.8543954213110231E-2</v>
       </c>
       <c r="J40" s="139">
-        <v>4.3926429093927064E-2</v>
+        <v>4.5201940961639923E-2</v>
       </c>
     </row>
     <row r="41" spans="1:10" s="93" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A41" s="140"/>
       <c r="B41" s="141" t="s">
         <v>53</v>
       </c>
       <c r="D41" s="142">
         <f>(D40-D39)/D39</f>
-        <v>-8.990985133904953E-3</v>
+        <v>-1.3209280620558917E-2</v>
       </c>
       <c r="E41" s="143">
         <f t="shared" ref="E41:J41" si="7">(E40-E39)/E39</f>
-        <v>6.7441593223247004E-3</v>
+        <v>1.3563112138711628E-2</v>
       </c>
       <c r="F41" s="143">
         <f t="shared" si="7"/>
-        <v>-5.438709074961608E-3</v>
+        <v>-5.6221935906361721E-3</v>
       </c>
       <c r="G41" s="143">
         <f t="shared" si="7"/>
-        <v>-1.0142140256109823E-2</v>
+        <v>1.0548705985057912E-2</v>
       </c>
       <c r="H41" s="143">
         <f t="shared" si="7"/>
-        <v>1.2275058808172092E-2</v>
+        <v>1.0335365954450972E-2</v>
       </c>
       <c r="I41" s="143">
         <f t="shared" si="7"/>
-        <v>1.3920364744683758E-2</v>
+        <v>3.195115237135491E-3</v>
       </c>
       <c r="J41" s="144">
         <f t="shared" si="7"/>
-        <v>4.1988370069439033E-3</v>
+        <v>7.7764325765910403E-3</v>
       </c>
     </row>
     <row r="43" spans="1:10" s="70" customFormat="1" x14ac:dyDescent="0.3">
       <c r="D43" s="123" t="s">
         <v>32</v>
       </c>
       <c r="E43" s="124" t="s">
         <v>33</v>
       </c>
       <c r="F43" s="124" t="s">
         <v>34</v>
       </c>
       <c r="G43" s="124" t="s">
         <v>35</v>
       </c>
       <c r="H43" s="124" t="s">
         <v>36</v>
       </c>
       <c r="I43" s="125" t="s">
         <v>37</v>
       </c>
       <c r="J43" s="80" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A44" s="103" t="s">
         <v>45</v>
       </c>
       <c r="B44" s="133" t="s">
         <v>50</v>
       </c>
       <c r="D44" s="134">
-        <v>3.2934102191950317E-2</v>
+        <v>3.3537987226977956E-2</v>
       </c>
       <c r="E44" s="135">
-        <v>3.4239690666955938E-2</v>
+        <v>3.4915762632101749E-2</v>
       </c>
       <c r="F44" s="135">
-        <v>3.2888776906165644E-2</v>
+        <v>3.3686889621789083E-2</v>
       </c>
       <c r="G44" s="135">
-        <v>3.3830218940252864E-2</v>
+        <v>3.4114586517061056E-2</v>
       </c>
       <c r="H44" s="135">
-        <v>3.222490994154991E-2</v>
+        <v>3.2760417267666361E-2</v>
       </c>
       <c r="I44" s="135">
-        <v>3.5808923186328084E-2</v>
+        <v>3.6831076589954173E-2</v>
       </c>
       <c r="J44" s="136">
-        <v>3.4130120182294152E-2</v>
+        <v>3.4787238614874975E-2</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A45" s="91"/>
       <c r="B45" s="87" t="s">
         <v>51</v>
       </c>
       <c r="D45" s="137">
-        <v>3.3531592829294209E-2</v>
+        <v>3.3819298859036236E-2</v>
       </c>
       <c r="E45" s="138">
-        <v>3.4625746867656008E-2</v>
+        <v>3.5213365885837671E-2</v>
       </c>
       <c r="F45" s="138">
-        <v>3.3921616009418815E-2</v>
+        <v>3.4292492267186683E-2</v>
       </c>
       <c r="G45" s="138">
-        <v>3.4371346330825663E-2</v>
+        <v>3.4639977138955468E-2</v>
       </c>
       <c r="H45" s="138">
-        <v>3.277533798404237E-2</v>
+        <v>3.3060578075222377E-2</v>
       </c>
       <c r="I45" s="138">
-        <v>3.6429322821942257E-2</v>
+        <v>3.7753461689027962E-2</v>
       </c>
       <c r="J45" s="139">
-        <v>3.4608869216893177E-2</v>
+        <v>3.5195388585830725E-2</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A46" s="91"/>
       <c r="B46" s="87" t="s">
         <v>52</v>
       </c>
       <c r="D46" s="137">
-        <v>3.3594940229180963E-2</v>
+        <v>3.3887016188702129E-2</v>
       </c>
       <c r="E46" s="138">
-        <v>3.4971308346140227E-2</v>
+        <v>3.5627107666106557E-2</v>
       </c>
       <c r="F46" s="138">
-        <v>3.3826326028112162E-2</v>
+        <v>3.4276078405691135E-2</v>
       </c>
       <c r="G46" s="138">
-        <v>3.415750916904816E-2</v>
+        <v>3.4733247508912303E-2</v>
       </c>
       <c r="H46" s="138">
-        <v>3.2626945511248291E-2</v>
+        <v>3.3003658161402029E-2</v>
       </c>
       <c r="I46" s="138">
-        <v>3.7329571766610559E-2</v>
+        <v>3.8611768023025766E-2</v>
       </c>
       <c r="J46" s="139">
-        <v>3.491619633881439E-2</v>
+        <v>3.5572319643341989E-2</v>
       </c>
     </row>
     <row r="47" spans="1:10" s="93" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A47" s="140"/>
       <c r="B47" s="141" t="s">
         <v>53</v>
       </c>
       <c r="D47" s="142">
         <f>(D46-D45)/D45</f>
-        <v>1.8891855274889232E-3</v>
+        <v>2.0023280183350152E-3</v>
       </c>
       <c r="E47" s="143">
         <f t="shared" ref="E47:J47" si="8">(E46-E45)/E45</f>
-        <v>9.9798996337898058E-3</v>
+        <v>1.1749566389371703E-2</v>
       </c>
       <c r="F47" s="143">
         <f t="shared" si="8"/>
-        <v>-2.8091226927453514E-3</v>
+        <v>-4.7864300347905066E-4</v>
       </c>
       <c r="G47" s="143">
         <f t="shared" si="8"/>
-        <v>-6.2213786948963484E-3</v>
+        <v>2.6925644200828688E-3</v>
       </c>
       <c r="H47" s="143">
         <f t="shared" si="8"/>
-        <v>-4.5275649900644215E-3</v>
+        <v>-1.7216853767904182E-3</v>
       </c>
       <c r="I47" s="143">
         <f t="shared" si="8"/>
-        <v>2.4712206402202449E-2</v>
+        <v>2.2734506866353095E-2</v>
       </c>
       <c r="J47" s="144">
         <f t="shared" si="8"/>
-        <v>8.8800104965926115E-3</v>
+        <v>1.0709671711452901E-2</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A48" s="145" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A49" s="145" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="25"/>
       <c r="C49" s="146"/>
       <c r="D49" s="147"/>
       <c r="E49" s="147"/>
       <c r="F49" s="148"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A50" s="145" t="s">
         <v>27</v>
       </c>
       <c r="B50" s="25"/>
       <c r="C50" s="146"/>
       <c r="D50" s="147"/>
       <c r="E50" s="147"/>
@@ -11770,58 +11773,58 @@
       <c r="A53" s="146" t="s">
         <v>29</v>
       </c>
       <c r="B53" s="25"/>
       <c r="C53" s="146"/>
       <c r="D53" s="147"/>
       <c r="E53" s="147"/>
       <c r="F53" s="148"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D35:J35"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.74803149606299213" top="0.98425196850393704" bottom="0.82677165354330717" header="0.94488188976377963" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Produced by Trade and Strategy, Dairy Australia Limited
 Source: Dairy manufacturers&amp;R&amp;8Date Issued: &amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F293B75-439F-4126-8420-826E9198B642}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E97821A-6A7E-453F-9ED5-C889862A46FD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE55"/>
   <sheetViews>
-    <sheetView zoomScale="57" zoomScaleNormal="57" workbookViewId="0">
-      <selection activeCell="T75" sqref="T75"/>
+    <sheetView topLeftCell="A4" zoomScale="57" zoomScaleNormal="57" workbookViewId="0">
+      <selection activeCell="AD36" sqref="AD36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.15234375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.3828125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="0.84375" style="1" customWidth="1"/>
     <col min="4" max="5" width="9.15234375" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.15234375" style="4" customWidth="1"/>
     <col min="7" max="7" width="0.84375" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.15234375" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.15234375" style="4" customWidth="1"/>
     <col min="11" max="11" width="0.84375" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.15234375" style="3" customWidth="1"/>
     <col min="14" max="14" width="8.15234375" style="4" customWidth="1"/>
     <col min="15" max="15" width="0.84375" style="1" customWidth="1"/>
     <col min="16" max="17" width="9.15234375" style="3" customWidth="1"/>
     <col min="18" max="18" width="8.15234375" style="4" customWidth="1"/>
     <col min="19" max="19" width="0.84375" style="1" customWidth="1"/>
     <col min="20" max="21" width="9.15234375" style="3" customWidth="1"/>
     <col min="22" max="22" width="8.15234375" style="4" customWidth="1"/>
     <col min="23" max="23" width="0.84375" style="1" customWidth="1"/>
     <col min="24" max="25" width="9.15234375" style="3" customWidth="1"/>
     <col min="26" max="26" width="8.15234375" style="4" customWidth="1"/>
     <col min="27" max="27" width="0.84375" style="1" customWidth="1"/>
@@ -13575,209 +13578,209 @@
       <c r="G34" s="43"/>
       <c r="H34" s="40"/>
       <c r="I34" s="41"/>
       <c r="J34" s="42"/>
       <c r="L34" s="44"/>
       <c r="N34" s="42"/>
       <c r="P34" s="44"/>
       <c r="R34" s="42"/>
       <c r="T34" s="44"/>
       <c r="V34" s="42"/>
       <c r="X34" s="44"/>
       <c r="Z34" s="42"/>
       <c r="AB34" s="40"/>
       <c r="AC34" s="41"/>
       <c r="AD34" s="42"/>
     </row>
     <row r="35" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="38"/>
       <c r="C35" s="39"/>
       <c r="D35" s="40">
         <v>82.98017491541313</v>
       </c>
-      <c r="E35" s="41" t="s">
-[...2 lines deleted...]
-      <c r="F35" s="42" t="str">
+      <c r="E35" s="41">
+        <v>87.330123415413127</v>
+      </c>
+      <c r="F35" s="42">
         <f>IF(D35="","",IF(E35="","",IF(D35=0,0,IF(E35=0,0,(E35-D35)/D35))))</f>
-        <v/>
+        <v>5.2421539294586574E-2</v>
       </c>
       <c r="G35" s="43"/>
       <c r="H35" s="40">
         <v>346.00314459907617</v>
       </c>
-      <c r="I35" s="41" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="42" t="str">
+      <c r="I35" s="41">
+        <v>355.21177596664194</v>
+      </c>
+      <c r="J35" s="42">
         <f>IF(H35="","",IF(I35="","",IF(H35=0,0,IF(I35=0,0,(I35-H35)/H35))))</f>
-        <v/>
+        <v>2.6614299642380646E-2</v>
       </c>
       <c r="L35" s="44">
         <v>20.357108950214236</v>
       </c>
-      <c r="M35" s="3" t="s">
-[...2 lines deleted...]
-      <c r="N35" s="42" t="str">
+      <c r="M35" s="3">
+        <v>21.529329450214238</v>
+      </c>
+      <c r="N35" s="42">
         <f>IF(L35="","",IF(M35="","",IF(L35=0,0,IF(M35=0,0,(M35-L35)/L35))))</f>
-        <v/>
+        <v>5.7582857313718178E-2</v>
       </c>
       <c r="P35" s="44">
         <v>39.165637868356185</v>
       </c>
-      <c r="Q35" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R35" s="42" t="str">
+      <c r="Q35" s="3">
+        <v>37.416332868356186</v>
+      </c>
+      <c r="R35" s="42">
         <f>IF(P35="","",IF(Q35="","",IF(P35=0,0,IF(Q35=0,0,(Q35-P35)/P35))))</f>
-        <v/>
+        <v>-4.4664279588137332E-2</v>
       </c>
       <c r="T35" s="44">
         <v>26.978255392260472</v>
       </c>
-      <c r="U35" s="3" t="s">
-[...2 lines deleted...]
-      <c r="V35" s="42" t="str">
+      <c r="U35" s="3">
+        <v>26.711720392260474</v>
+      </c>
+      <c r="V35" s="42">
         <f>IF(T35="","",IF(U35="","",IF(T35=0,0,IF(U35=0,0,(U35-T35)/T35))))</f>
-        <v/>
+        <v>-9.8796232789930948E-3</v>
       </c>
       <c r="X35" s="44">
         <v>80.41006691041359</v>
       </c>
-      <c r="Y35" s="3" t="s">
-[...2 lines deleted...]
-      <c r="Z35" s="42" t="str">
+      <c r="Y35" s="3">
+        <v>84.104728920413592</v>
+      </c>
+      <c r="Z35" s="42">
         <f>IF(X35="","",IF(Y35="","",IF(X35=0,0,IF(Y35=0,0,(Y35-X35)/X35))))</f>
-        <v/>
+        <v>4.5947754453634471E-2</v>
       </c>
       <c r="AB35" s="40">
         <v>595.89438863573378</v>
       </c>
-      <c r="AC35" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AD35" s="42" t="str">
+      <c r="AC35" s="41">
+        <v>612.3040110132996</v>
+      </c>
+      <c r="AD35" s="42">
         <f>IF(AB35="","",IF(AC35="","",IF(AB35=0,0,IF(AC35=0,0,(AC35-AB35)/AB35))))</f>
-        <v/>
+        <v>2.7537803158601173E-2</v>
       </c>
     </row>
     <row r="36" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="45"/>
       <c r="B36" s="46" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="47"/>
       <c r="D36" s="41">
         <f>IF(D35="","",D35+D33)</f>
         <v>823.27039518451249</v>
       </c>
-      <c r="E36" s="41" t="str">
+      <c r="E36" s="41">
         <f>IF(E35="","",E35+E33)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="F36" s="42" t="str">
+        <v>845.0425399695124</v>
+      </c>
+      <c r="F36" s="42">
         <f>IF(D36="","",IF(E36="","",IF(D36=0,0,IF(E36=0,0,(E36-D36)/D36))))</f>
-        <v/>
+        <v>2.6445922156742081E-2</v>
       </c>
       <c r="G36" s="43"/>
       <c r="H36" s="40">
         <f>IF(H35="","",H35+H33)</f>
         <v>4154.3978140810368</v>
       </c>
-      <c r="I36" s="41" t="str">
+      <c r="I36" s="41">
         <f>IF(I35="","",I35+I33)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="J36" s="42" t="str">
+        <v>4098.353720748205</v>
+      </c>
+      <c r="J36" s="42">
         <f>IF(H36="","",IF(I36="","",IF(H36=0,0,IF(I36=0,0,(I36-H36)/H36))))</f>
-        <v/>
+        <v>-1.3490304934899194E-2</v>
       </c>
       <c r="L36" s="44">
         <f>IF(L35="","",L35+L33)</f>
         <v>210.89226747760753</v>
       </c>
-      <c r="M36" s="3" t="str">
+      <c r="M36" s="3">
         <f>IF(M35="","",M35+M33)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="N36" s="42" t="str">
+        <v>217.81762469260752</v>
+      </c>
+      <c r="N36" s="42">
         <f>IF(L36="","",IF(M36="","",IF(L36=0,0,IF(M36=0,0,(M36-L36)/L36))))</f>
-        <v/>
+        <v>3.2838364809820837E-2</v>
       </c>
       <c r="P36" s="44">
         <f>IF(P35="","",P35+P33)</f>
         <v>367.58287019067336</v>
       </c>
-      <c r="Q36" s="3" t="str">
+      <c r="Q36" s="3">
         <f>IF(Q35="","",Q35+Q33)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="R36" s="42" t="str">
+        <v>344.47647876611126</v>
+      </c>
+      <c r="R36" s="42">
         <f>IF(P36="","",IF(Q36="","",IF(P36=0,0,IF(Q36=0,0,(Q36-P36)/P36))))</f>
-        <v/>
+        <v>-6.286035965869767E-2</v>
       </c>
       <c r="T36" s="44">
         <f>IF(T35="","",T35+T33)</f>
         <v>251.32483159877825</v>
       </c>
-      <c r="U36" s="3" t="str">
+      <c r="U36" s="3">
         <f>IF(U35="","",U35+U33)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="V36" s="42" t="str">
+        <v>244.87439117249289</v>
+      </c>
+      <c r="V36" s="42">
         <f>IF(T36="","",IF(U36="","",IF(T36=0,0,IF(U36=0,0,(U36-T36)/T36))))</f>
-        <v/>
+        <v>-2.5665750515981689E-2</v>
       </c>
       <c r="X36" s="44">
         <f>IF(X35="","",X35+X33)</f>
         <v>728.07077936728615</v>
       </c>
-      <c r="Y36" s="3" t="str">
+      <c r="Y36" s="3">
         <f>IF(Y35="","",Y35+Y33)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="Z36" s="42" t="str">
+        <v>742.03817037728606</v>
+      </c>
+      <c r="Z36" s="42">
         <f>IF(X36="","",IF(Y36="","",IF(X36=0,0,IF(Y36=0,0,(Y36-X36)/X36))))</f>
-        <v/>
+        <v>1.9184111498250167E-2</v>
       </c>
       <c r="AB36" s="40">
         <f>IF(AB35="","",AB35+AB33)</f>
         <v>6535.5389578998947</v>
       </c>
-      <c r="AC36" s="41" t="str">
+      <c r="AC36" s="41">
         <f>IF(AC35="","",AC35+AC33)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AD36" s="42" t="str">
+        <v>6492.6029257262153</v>
+      </c>
+      <c r="AD36" s="42">
         <f>IF(AB36="","",IF(AC36="","",IF(AB36=0,0,IF(AC36=0,0,(AC36-AB36)/AB36))))</f>
-        <v/>
+        <v>-6.5696237831740128E-3</v>
       </c>
     </row>
     <row r="37" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="45"/>
       <c r="D37" s="40"/>
       <c r="E37" s="41"/>
       <c r="F37" s="42"/>
       <c r="G37" s="43"/>
       <c r="H37" s="40"/>
       <c r="I37" s="41"/>
       <c r="J37" s="42"/>
       <c r="L37" s="44"/>
       <c r="N37" s="42"/>
       <c r="P37" s="44"/>
       <c r="R37" s="42"/>
       <c r="T37" s="44"/>
       <c r="V37" s="42"/>
       <c r="X37" s="44"/>
       <c r="Z37" s="42"/>
       <c r="AB37" s="40"/>
       <c r="AC37" s="41"/>
       <c r="AD37" s="42"/>
     </row>
     <row r="38" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="37" t="s">
@@ -14579,55 +14582,55 @@
     <row r="54" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A54" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A55" s="1" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="P4:R4"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.51181102362204722" bottom="0.74803149606299213" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="57" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8
 &amp;R&amp;8Date Issued &amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68CCA2C4-E741-4954-8316-959A921A78DB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EE9965F-E838-4C8B-B006-37B592291057}">
   <dimension ref="F35"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="T75" sqref="T75"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AD36" sqref="AD36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="13.5" x14ac:dyDescent="0.3"/>
   <sheetData>
     <row r="35" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F35" t="str">
         <f>IF(D35="","",IF(E35="","",IF(D35=0,0,IF(E35=0,0,(E35-D35)/D35))))</f>
         <v/>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Produced by Trade and Strategy, Dairy Australia Limited
 Source: Dairy manufacturers&amp;R&amp;8Date Issued: &amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">