--- v4 (2026-05-18)
+++ v5 (2026-07-09)
@@ -1,10479 +1,1315 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...26 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dairyaustralia-my.sharepoint.com/personal/vanessa_fischer_dairyaustralia_com_au/Documents/Documents/_H Drive/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2D993AF5-A1CA-4B9B-9F3C-FB9DC041B381}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BD0FEF4E-A4D6-42FA-91B8-E847DDBDF995}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{EE20B20C-6172-46DE-84E8-54695A7046E7}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="National" sheetId="2" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="National Graph" sheetId="3" r:id="rId3"/>
+    <sheet name="Milk Production National Report" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...23 lines deleted...]
-  </extLst>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...439 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="57">
-[...4 lines deleted...]
-    <t>(million litres)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="433" uniqueCount="200">
+  <si>
+    <t>Milk Production Report</t>
+  </si>
+  <si>
+    <t>25/26 by State</t>
+  </si>
+  <si>
+    <t>(Million Litres)</t>
+  </si>
+  <si>
+    <t/>
   </si>
   <si>
     <t>New South Wales</t>
   </si>
   <si>
     <t>Victoria</t>
   </si>
   <si>
     <t>Queensland</t>
   </si>
   <si>
     <t>South Australia</t>
   </si>
   <si>
-    <t>Western Australia *</t>
+    <t>Western Australia</t>
   </si>
   <si>
     <t>Tasmania</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>Var%</t>
+    <t>24/25</t>
+  </si>
+  <si>
+    <t>25/26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Var %</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
+    <t>2.5%</t>
+  </si>
+  <si>
+    <t>-5.1%</t>
+  </si>
+  <si>
+    <t>3.2%</t>
+  </si>
+  <si>
+    <t>-9.6%</t>
+  </si>
+  <si>
+    <t>-7.2%</t>
+  </si>
+  <si>
+    <t>-6.1%</t>
+  </si>
+  <si>
+    <t>-4.0%</t>
+  </si>
+  <si>
     <t>YTD</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
+    <t>-0.1%</t>
+  </si>
+  <si>
+    <t>-3.6%</t>
+  </si>
+  <si>
+    <t>3.5%</t>
+  </si>
+  <si>
+    <t>-8.2%</t>
+  </si>
+  <si>
+    <t>-6.8%</t>
+  </si>
+  <si>
+    <t>1.1%</t>
+  </si>
+  <si>
+    <t>-3.0%</t>
+  </si>
+  <si>
+    <t>-4.3%</t>
+  </si>
+  <si>
+    <t>3.3%</t>
+  </si>
+  <si>
+    <t>-8.8%</t>
+  </si>
+  <si>
+    <t>-7.0%</t>
+  </si>
+  <si>
+    <t>-1.3%</t>
+  </si>
+  <si>
+    <t>-3.4%</t>
+  </si>
+  <si>
     <t>September</t>
   </si>
   <si>
+    <t>1.0%</t>
+  </si>
+  <si>
+    <t>-1.4%</t>
+  </si>
+  <si>
+    <t>-5.2%</t>
+  </si>
+  <si>
+    <t>7.6%</t>
+  </si>
+  <si>
+    <t>-0.4%</t>
+  </si>
+  <si>
+    <t>-3.2%</t>
+  </si>
+  <si>
+    <t>-7.4%</t>
+  </si>
+  <si>
+    <t>-5.9%</t>
+  </si>
+  <si>
+    <t>4.1%</t>
+  </si>
+  <si>
+    <t>-2.3%</t>
+  </si>
+  <si>
     <t>October</t>
   </si>
   <si>
+    <t>1.6%</t>
+  </si>
+  <si>
+    <t>-1.1%</t>
+  </si>
+  <si>
+    <t>-8.0%</t>
+  </si>
+  <si>
+    <t>-2.0%</t>
+  </si>
+  <si>
+    <t>-2.4%</t>
+  </si>
+  <si>
+    <t>1.2%</t>
+  </si>
+  <si>
+    <t>-3.1%</t>
+  </si>
+  <si>
+    <t>-7.6%</t>
+  </si>
+  <si>
+    <t>-4.8%</t>
+  </si>
+  <si>
+    <t>2.0%</t>
+  </si>
+  <si>
     <t>November</t>
   </si>
   <si>
+    <t>2.2%</t>
+  </si>
+  <si>
+    <t>2.9%</t>
+  </si>
+  <si>
+    <t>-8.4%</t>
+  </si>
+  <si>
+    <t>-1.0%</t>
+  </si>
+  <si>
+    <t>-2.2%</t>
+  </si>
+  <si>
+    <t>1.4%</t>
+  </si>
+  <si>
+    <t>1.8%</t>
+  </si>
+  <si>
+    <t>-7.8%</t>
+  </si>
+  <si>
+    <t>-4.1%</t>
+  </si>
+  <si>
     <t>December</t>
   </si>
   <si>
+    <t>4.2%</t>
+  </si>
+  <si>
+    <t>6.6%</t>
+  </si>
+  <si>
+    <t>-4.4%</t>
+  </si>
+  <si>
+    <t>-0.7%</t>
+  </si>
+  <si>
+    <t>1.9%</t>
+  </si>
+  <si>
+    <t>2.6%</t>
+  </si>
+  <si>
+    <t>-3.5%</t>
+  </si>
+  <si>
+    <t>-1.6%</t>
+  </si>
+  <si>
     <t>January</t>
   </si>
   <si>
+    <t>0.4%</t>
+  </si>
+  <si>
+    <t>1.5%</t>
+  </si>
+  <si>
+    <t>2.1%</t>
+  </si>
+  <si>
+    <t>-1.9%</t>
+  </si>
+  <si>
+    <t>2.8%</t>
+  </si>
+  <si>
+    <t>1.7%</t>
+  </si>
+  <si>
+    <t>-1.2%</t>
+  </si>
+  <si>
     <t>February</t>
   </si>
   <si>
+    <t>4.7%</t>
+  </si>
+  <si>
+    <t>4.9%</t>
+  </si>
+  <si>
+    <t>-3.9%</t>
+  </si>
+  <si>
+    <t>-0.6%</t>
+  </si>
+  <si>
+    <t>0.6%</t>
+  </si>
+  <si>
+    <t>2.4%</t>
+  </si>
+  <si>
+    <t>-1.7%</t>
+  </si>
+  <si>
+    <t>3.0%</t>
+  </si>
+  <si>
+    <t>-6.5%</t>
+  </si>
+  <si>
+    <t>-2.8%</t>
+  </si>
+  <si>
     <t>March</t>
   </si>
   <si>
+    <t>5.2%</t>
+  </si>
+  <si>
+    <t>2.7%</t>
+  </si>
+  <si>
+    <t>5.8%</t>
+  </si>
+  <si>
+    <t>-4.5%</t>
+  </si>
+  <si>
+    <t>4.6%</t>
+  </si>
+  <si>
+    <t>-6.3%</t>
+  </si>
+  <si>
+    <t>-2.6%</t>
+  </si>
+  <si>
     <t>April</t>
   </si>
   <si>
+    <t>5.1%</t>
+  </si>
+  <si>
+    <t>4.5%</t>
+  </si>
+  <si>
+    <t>-0.8%</t>
+  </si>
+  <si>
+    <t>-0.3%</t>
+  </si>
+  <si>
     <t>May</t>
   </si>
   <si>
+    <t>6.7%</t>
+  </si>
+  <si>
+    <t>5.5%</t>
+  </si>
+  <si>
+    <t>5.4%</t>
+  </si>
+  <si>
+    <t>-0.2%</t>
+  </si>
+  <si>
+    <t>3.1%</t>
+  </si>
+  <si>
+    <t>0.2%</t>
+  </si>
+  <si>
     <t>June</t>
   </si>
   <si>
-    <t>Year Total</t>
-[...23 lines deleted...]
-    <t>National</t>
+    <t>Total</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF001641"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Produced by the Economics, Data and Insights team at Dairy Australia
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF001641"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Source</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF001641"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Dairy Manufacturers</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <color rgb="FF001641"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Disclaimer</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color rgb="FF001641"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+These reports contain data voluntarily contributed from processors, with retrospective adjustments possible if new or revised data is received. The content of this publication is provided for general information only and has not been prepared to address your specific circumstances. We do not guarantee the completeness, accuracy or timeliness of the information.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">National </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Litres '000s)</t>
+    </r>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
     <t>VIC</t>
   </si>
   <si>
     <t>QLD</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
     <t>TAS</t>
   </si>
   <si>
-    <t>AUSTRALIA</t>
-[...1 lines deleted...]
-  <si>
     <t>Month</t>
   </si>
   <si>
+    <t>May-24</t>
+  </si>
+  <si>
+    <t>May-25</t>
+  </si>
+  <si>
+    <t>May-26</t>
+  </si>
+  <si>
+    <t>% change</t>
+  </si>
+  <si>
     <t>Region Share</t>
   </si>
   <si>
+    <t>13.6%</t>
+  </si>
+  <si>
+    <t>62.4%</t>
+  </si>
+  <si>
+    <t>4.4%</t>
+  </si>
+  <si>
+    <t>10.3%</t>
+  </si>
+  <si>
+    <t>100.0%</t>
+  </si>
+  <si>
+    <t>13.5%</t>
+  </si>
+  <si>
+    <t>63.2%</t>
+  </si>
+  <si>
+    <t>5.3%</t>
+  </si>
+  <si>
     <t>Year To Date</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>2023/2024</t>
+  </si>
+  <si>
+    <t>2024/2025</t>
+  </si>
+  <si>
+    <t>2025/2026</t>
+  </si>
+  <si>
+    <t>12.8%</t>
+  </si>
+  <si>
+    <t>5.7%</t>
+  </si>
+  <si>
+    <t>3.9%</t>
+  </si>
+  <si>
+    <t>11.2%</t>
+  </si>
+  <si>
+    <t>13.1%</t>
+  </si>
+  <si>
+    <t>62.9%</t>
+  </si>
+  <si>
+    <t>3.4%</t>
+  </si>
+  <si>
+    <t>11.4%</t>
+  </si>
+  <si>
+    <t>12.9%</t>
+  </si>
+  <si>
+    <t>63.3%</t>
+  </si>
+  <si>
+    <t>4.0%</t>
+  </si>
+  <si>
+    <t>10.8%</t>
   </si>
   <si>
     <t>Average Milkfat &amp; Protein (%)</t>
   </si>
   <si>
     <t>Milkfat</t>
   </si>
   <si>
+    <t>4.22%</t>
+  </si>
+  <si>
+    <t>4.49%</t>
+  </si>
+  <si>
+    <t>4.29%</t>
+  </si>
+  <si>
+    <t>4.23%</t>
+  </si>
+  <si>
+    <t>4.18%</t>
+  </si>
+  <si>
+    <t>4.72%</t>
+  </si>
+  <si>
+    <t>4.45%</t>
+  </si>
+  <si>
+    <t>4.25%</t>
+  </si>
+  <si>
+    <t>4.55%</t>
+  </si>
+  <si>
+    <t>4.26%</t>
+  </si>
+  <si>
+    <t>4.37%</t>
+  </si>
+  <si>
+    <t>5.05%</t>
+  </si>
+  <si>
+    <t>4.53%</t>
+  </si>
+  <si>
+    <t>4.24%</t>
+  </si>
+  <si>
+    <t>4.56%</t>
+  </si>
+  <si>
+    <t>4.31%</t>
+  </si>
+  <si>
+    <t>4.47%</t>
+  </si>
+  <si>
+    <t>4.28%</t>
+  </si>
+  <si>
+    <t>5.09%</t>
+  </si>
+  <si>
+    <t>% change 25/26</t>
+  </si>
+  <si>
+    <t>0.5%</t>
+  </si>
+  <si>
+    <t>0.9%</t>
+  </si>
+  <si>
     <t>Protein</t>
   </si>
   <si>
-    <t>25/26 by State</t>
-[...29 lines deleted...]
-    <t>2025/2026</t>
+    <t>3.50%</t>
+  </si>
+  <si>
+    <t>3.57%</t>
+  </si>
+  <si>
+    <t>3.48%</t>
+  </si>
+  <si>
+    <t>3.51%</t>
+  </si>
+  <si>
+    <t>3.31%</t>
+  </si>
+  <si>
+    <t>3.94%</t>
+  </si>
+  <si>
+    <t>3.58%</t>
+  </si>
+  <si>
+    <t>3.47%</t>
+  </si>
+  <si>
+    <t>3.54%</t>
+  </si>
+  <si>
+    <t>3.44%</t>
+  </si>
+  <si>
+    <t>3.34%</t>
+  </si>
+  <si>
+    <t>3.98%</t>
+  </si>
+  <si>
+    <t>3.56%</t>
+  </si>
+  <si>
+    <t>3.39%</t>
+  </si>
+  <si>
+    <t>3.59%</t>
+  </si>
+  <si>
+    <t>0.3%</t>
+  </si>
+  <si>
+    <t>0.1%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="mmmm\-yy"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="[$-10409]#,##0.0;\-#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="[$-10409]#,##0;\-#,##0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-      <name val="Verdana"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <name val="Verdana"/>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
-      <color indexed="18"/>
-[...7 lines deleted...]
-      <name val="Verdana"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color indexed="18"/>
-      <name val="Verdana"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Verdana"/>
+      <sz val="8"/>
+      <color rgb="FF001641"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF001641"/>
+      <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
-      <color indexed="18"/>
-      <name val="Verdana"/>
+      <color rgb="FF001641"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Verdana"/>
+      <sz val="8"/>
+      <color rgb="FF001641"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF001641"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF001641"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF001641"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF001641"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="44"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FF001641"/>
+        <bgColor rgb="FF001641"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC9E9EB"/>
+        <bgColor rgb="FFC9E9EB"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE8F5F5"/>
+        <bgColor rgb="FFE8F5F5"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="33">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
-        <color indexed="18"/>
+        <color rgb="FFC9E9EB"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color indexed="18"/>
+        <color rgb="FFC9E9EB"/>
       </right>
-      <top style="thin">
-[...11 lines deleted...]
-      <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color indexed="18"/>
-[...28 lines deleted...]
-        <color indexed="18"/>
+        <color rgb="FFC9E9EB"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color indexed="18"/>
-[...267 lines deleted...]
-        <color indexed="62"/>
+        <color rgb="FFC9E9EB"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="149">
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+  <cellXfs count="50">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="7" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="7" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...142 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="4">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MilkSales_National" xfId="3" xr:uid="{D60A137F-6552-4D98-AA71-2B8EECE3D29E}"/>
-    <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00001641"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00C9E9EB"/>
+      <rgbColor rgb="00E8F5F5"/>
+      <rgbColor rgb="001A3B69"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...7639 lines deleted...]
-</c:chartSpace>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
-[...59 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>59</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>1</xdr:row>
-[...52 lines deleted...]
-      <xdr:colOff>42333</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>98778</xdr:rowOff>
+      <xdr:col>62</xdr:col>
+      <xdr:colOff>59436</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>37566</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>42</xdr:col>
+      <xdr:colOff>278079</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>100990</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D11DC6B-7FA0-4DB3-BA93-B7997D72CA15}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr>
-[...1 lines deleted...]
-        </xdr:cNvPicPr>
+        <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
-        <a:xfrm>
-[...2 lines deleted...]
-        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>64</xdr:col>
+      <xdr:colOff>12700</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>25400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>52</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>61</xdr:col>
+      <xdr:colOff>292100</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>177800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...1142 lines deleted...]
-</c:userShapes>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10718,3962 +1554,7072 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE801B43-9F2C-49D5-91D2-6065ABF2833A}">
-[...3 lines deleted...]
-  <dimension ref="A1:K53"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:BO105"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="90" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A57" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="13" style="69" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16384" width="9" style="69"/>
+    <col min="1" max="1" width="0.54296875" customWidth="1"/>
+    <col min="2" max="2" width="0.1796875" customWidth="1"/>
+    <col min="3" max="3" width="0" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="1.1796875" customWidth="1"/>
+    <col min="5" max="5" width="0.26953125" customWidth="1"/>
+    <col min="6" max="6" width="7.81640625" customWidth="1"/>
+    <col min="7" max="7" width="0.1796875" customWidth="1"/>
+    <col min="8" max="8" width="1.6328125" customWidth="1"/>
+    <col min="9" max="9" width="0.26953125" customWidth="1"/>
+    <col min="10" max="10" width="0.7265625" customWidth="1"/>
+    <col min="11" max="11" width="0.453125" customWidth="1"/>
+    <col min="12" max="12" width="0.1796875" customWidth="1"/>
+    <col min="13" max="13" width="0.81640625" customWidth="1"/>
+    <col min="14" max="14" width="0" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="4.6328125" customWidth="1"/>
+    <col min="16" max="16" width="2.08984375" customWidth="1"/>
+    <col min="17" max="17" width="5.36328125" customWidth="1"/>
+    <col min="18" max="18" width="1.36328125" customWidth="1"/>
+    <col min="19" max="19" width="6.7265625" customWidth="1"/>
+    <col min="20" max="20" width="2.6328125" customWidth="1"/>
+    <col min="21" max="21" width="0" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="4.08984375" customWidth="1"/>
+    <col min="23" max="23" width="6.7265625" customWidth="1"/>
+    <col min="24" max="25" width="0" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="4.81640625" customWidth="1"/>
+    <col min="27" max="27" width="1.90625" customWidth="1"/>
+    <col min="28" max="28" width="4" customWidth="1"/>
+    <col min="29" max="29" width="0" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="2.7265625" customWidth="1"/>
+    <col min="31" max="31" width="6.7265625" customWidth="1"/>
+    <col min="32" max="32" width="1.36328125" customWidth="1"/>
+    <col min="33" max="33" width="0" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="5.453125" customWidth="1"/>
+    <col min="35" max="35" width="5.36328125" customWidth="1"/>
+    <col min="36" max="36" width="1.36328125" customWidth="1"/>
+    <col min="37" max="37" width="2" customWidth="1"/>
+    <col min="38" max="39" width="2.36328125" customWidth="1"/>
+    <col min="40" max="40" width="2.6328125" customWidth="1"/>
+    <col min="41" max="41" width="0.453125" customWidth="1"/>
+    <col min="42" max="42" width="3.6328125" customWidth="1"/>
+    <col min="43" max="43" width="4.54296875" customWidth="1"/>
+    <col min="44" max="44" width="8.984375E-2" customWidth="1"/>
+    <col min="45" max="45" width="0.90625" customWidth="1"/>
+    <col min="46" max="46" width="1.1796875" customWidth="1"/>
+    <col min="47" max="48" width="0" hidden="1" customWidth="1"/>
+    <col min="49" max="49" width="0.90625" customWidth="1"/>
+    <col min="50" max="50" width="0.36328125" customWidth="1"/>
+    <col min="51" max="51" width="0.1796875" customWidth="1"/>
+    <col min="52" max="52" width="2.81640625" customWidth="1"/>
+    <col min="53" max="53" width="2.453125" customWidth="1"/>
+    <col min="54" max="56" width="6.7265625" customWidth="1"/>
+    <col min="57" max="57" width="3.90625" customWidth="1"/>
+    <col min="58" max="58" width="2.81640625" customWidth="1"/>
+    <col min="59" max="59" width="5.54296875" customWidth="1"/>
+    <col min="60" max="60" width="1.1796875" customWidth="1"/>
+    <col min="61" max="61" width="6.7265625" customWidth="1"/>
+    <col min="62" max="62" width="4.54296875" customWidth="1"/>
+    <col min="63" max="63" width="1.1796875" customWidth="1"/>
+    <col min="64" max="64" width="1" customWidth="1"/>
+    <col min="65" max="65" width="0.1796875" customWidth="1"/>
+    <col min="66" max="66" width="0.26953125" customWidth="1"/>
+    <col min="67" max="67" width="0.1796875" customWidth="1"/>
+    <col min="68" max="68" width="0.36328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="G2" s="72" t="s">
+    <row r="1" spans="1:67" ht="5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+      <c r="AB1" s="1"/>
+      <c r="AC1" s="1"/>
+      <c r="AD1" s="1"/>
+      <c r="AE1" s="1"/>
+      <c r="AF1" s="1"/>
+      <c r="AG1" s="1"/>
+      <c r="AH1" s="1"/>
+      <c r="AI1" s="1"/>
+      <c r="AJ1" s="1"/>
+      <c r="AK1" s="1"/>
+      <c r="AL1" s="1"/>
+      <c r="AM1" s="1"/>
+      <c r="AN1" s="1"/>
+      <c r="AO1" s="1"/>
+      <c r="AP1" s="1"/>
+      <c r="AQ1" s="1"/>
+      <c r="AR1" s="1"/>
+      <c r="AS1" s="1"/>
+      <c r="AT1" s="1"/>
+      <c r="AU1" s="1"/>
+      <c r="AV1" s="1"/>
+      <c r="AW1" s="1"/>
+      <c r="AX1" s="1"/>
+      <c r="AY1" s="1"/>
+      <c r="AZ1" s="1"/>
+      <c r="BA1" s="1"/>
+      <c r="BB1" s="1"/>
+      <c r="BC1" s="1"/>
+      <c r="BD1" s="1"/>
+      <c r="BE1" s="1"/>
+      <c r="BF1" s="1"/>
+      <c r="BG1" s="1"/>
+      <c r="BH1" s="12"/>
+      <c r="BI1" s="12"/>
+      <c r="BJ1" s="12"/>
+      <c r="BK1" s="12"/>
+      <c r="BL1" s="1"/>
+      <c r="BM1" s="1"/>
+      <c r="BN1" s="1"/>
+      <c r="BO1" s="1"/>
+    </row>
+    <row r="2" spans="1:67" ht="28.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB2" s="12"/>
+      <c r="AC2" s="12"/>
+      <c r="AD2" s="12"/>
+      <c r="AE2" s="12"/>
+      <c r="AF2" s="12"/>
+      <c r="AG2" s="12"/>
+      <c r="AH2" s="12"/>
+      <c r="AI2" s="12"/>
+      <c r="AJ2" s="12"/>
+      <c r="AK2" s="12"/>
+      <c r="AL2" s="12"/>
+      <c r="AM2" s="12"/>
+      <c r="AN2" s="12"/>
+      <c r="AO2" s="12"/>
+      <c r="AP2" s="12"/>
+      <c r="AQ2" s="12"/>
+      <c r="AR2" s="1"/>
+      <c r="AS2" s="1"/>
+      <c r="AT2" s="1"/>
+      <c r="AU2" s="1"/>
+      <c r="AV2" s="1"/>
+      <c r="AW2" s="1"/>
+      <c r="AX2" s="1"/>
+      <c r="AY2" s="1"/>
+      <c r="AZ2" s="1"/>
+      <c r="BA2" s="1"/>
+      <c r="BB2" s="1"/>
+      <c r="BC2" s="1"/>
+      <c r="BD2" s="1"/>
+      <c r="BE2" s="1"/>
+      <c r="BF2" s="1"/>
+      <c r="BG2" s="1"/>
+      <c r="BH2" s="12"/>
+      <c r="BI2" s="12"/>
+      <c r="BJ2" s="12"/>
+      <c r="BK2" s="12"/>
+      <c r="BL2" s="1"/>
+      <c r="BM2" s="1"/>
+      <c r="BN2" s="1"/>
+      <c r="BO2" s="1"/>
+    </row>
+    <row r="3" spans="1:67" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1"/>
+      <c r="AE3" s="1"/>
+      <c r="AF3" s="1"/>
+      <c r="AG3" s="1"/>
+      <c r="AH3" s="1"/>
+      <c r="AI3" s="1"/>
+      <c r="AJ3" s="1"/>
+      <c r="AK3" s="1"/>
+      <c r="AL3" s="1"/>
+      <c r="AM3" s="1"/>
+      <c r="AN3" s="1"/>
+      <c r="AO3" s="1"/>
+      <c r="AP3" s="1"/>
+      <c r="AQ3" s="1"/>
+      <c r="AR3" s="1"/>
+      <c r="AS3" s="1"/>
+      <c r="AT3" s="1"/>
+      <c r="AU3" s="1"/>
+      <c r="AV3" s="1"/>
+      <c r="AW3" s="1"/>
+      <c r="AX3" s="1"/>
+      <c r="AY3" s="1"/>
+      <c r="AZ3" s="1"/>
+      <c r="BA3" s="1"/>
+      <c r="BB3" s="1"/>
+      <c r="BC3" s="1"/>
+      <c r="BD3" s="1"/>
+      <c r="BE3" s="1"/>
+      <c r="BF3" s="1"/>
+      <c r="BG3" s="1"/>
+      <c r="BH3" s="12"/>
+      <c r="BI3" s="12"/>
+      <c r="BJ3" s="12"/>
+      <c r="BK3" s="12"/>
+      <c r="BL3" s="1"/>
+      <c r="BM3" s="1"/>
+      <c r="BN3" s="1"/>
+      <c r="BO3" s="1"/>
+    </row>
+    <row r="4" spans="1:67" ht="3.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB4" s="12"/>
+      <c r="AC4" s="12"/>
+      <c r="AD4" s="12"/>
+      <c r="AE4" s="12"/>
+      <c r="AF4" s="12"/>
+      <c r="AG4" s="12"/>
+      <c r="AH4" s="12"/>
+      <c r="AI4" s="12"/>
+      <c r="AJ4" s="12"/>
+      <c r="AK4" s="12"/>
+      <c r="AL4" s="12"/>
+      <c r="AM4" s="12"/>
+      <c r="AN4" s="12"/>
+      <c r="AO4" s="12"/>
+      <c r="AP4" s="12"/>
+      <c r="AQ4" s="12"/>
+      <c r="AR4" s="1"/>
+      <c r="AS4" s="1"/>
+      <c r="AT4" s="1"/>
+      <c r="AU4" s="1"/>
+      <c r="AV4" s="1"/>
+      <c r="AW4" s="1"/>
+      <c r="AX4" s="1"/>
+      <c r="AY4" s="1"/>
+      <c r="AZ4" s="1"/>
+      <c r="BA4" s="1"/>
+      <c r="BB4" s="1"/>
+      <c r="BC4" s="1"/>
+      <c r="BD4" s="1"/>
+      <c r="BE4" s="1"/>
+      <c r="BF4" s="1"/>
+      <c r="BG4" s="1"/>
+      <c r="BH4" s="12"/>
+      <c r="BI4" s="12"/>
+      <c r="BJ4" s="12"/>
+      <c r="BK4" s="12"/>
+      <c r="BL4" s="1"/>
+      <c r="BM4" s="1"/>
+      <c r="BN4" s="1"/>
+      <c r="BO4" s="1"/>
+    </row>
+    <row r="5" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1"/>
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1"/>
+      <c r="AA5" s="12"/>
+      <c r="AB5" s="12"/>
+      <c r="AC5" s="12"/>
+      <c r="AD5" s="12"/>
+      <c r="AE5" s="12"/>
+      <c r="AF5" s="12"/>
+      <c r="AG5" s="12"/>
+      <c r="AH5" s="12"/>
+      <c r="AI5" s="12"/>
+      <c r="AJ5" s="12"/>
+      <c r="AK5" s="12"/>
+      <c r="AL5" s="12"/>
+      <c r="AM5" s="12"/>
+      <c r="AN5" s="12"/>
+      <c r="AO5" s="12"/>
+      <c r="AP5" s="12"/>
+      <c r="AQ5" s="12"/>
+      <c r="AR5" s="1"/>
+      <c r="AS5" s="1"/>
+      <c r="AT5" s="1"/>
+      <c r="AU5" s="1"/>
+      <c r="AV5" s="1"/>
+      <c r="AW5" s="1"/>
+      <c r="AX5" s="1"/>
+      <c r="AY5" s="1"/>
+      <c r="AZ5" s="1"/>
+      <c r="BA5" s="1"/>
+      <c r="BB5" s="1"/>
+      <c r="BC5" s="1"/>
+      <c r="BD5" s="1"/>
+      <c r="BE5" s="1"/>
+      <c r="BF5" s="1"/>
+      <c r="BG5" s="1"/>
+      <c r="BH5" s="1"/>
+      <c r="BI5" s="1"/>
+      <c r="BJ5" s="1"/>
+      <c r="BK5" s="1"/>
+      <c r="BL5" s="1"/>
+      <c r="BM5" s="1"/>
+      <c r="BN5" s="1"/>
+      <c r="BO5" s="1"/>
+    </row>
+    <row r="6" spans="1:67" ht="21.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+      <c r="X6" s="1"/>
+      <c r="Y6" s="1"/>
+      <c r="Z6" s="1"/>
+      <c r="AA6" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB6" s="12"/>
+      <c r="AC6" s="12"/>
+      <c r="AD6" s="12"/>
+      <c r="AE6" s="12"/>
+      <c r="AF6" s="12"/>
+      <c r="AG6" s="12"/>
+      <c r="AH6" s="12"/>
+      <c r="AI6" s="12"/>
+      <c r="AJ6" s="12"/>
+      <c r="AK6" s="12"/>
+      <c r="AL6" s="12"/>
+      <c r="AM6" s="12"/>
+      <c r="AN6" s="12"/>
+      <c r="AO6" s="12"/>
+      <c r="AP6" s="12"/>
+      <c r="AQ6" s="12"/>
+      <c r="AR6" s="1"/>
+      <c r="AS6" s="1"/>
+      <c r="AT6" s="1"/>
+      <c r="AU6" s="1"/>
+      <c r="AV6" s="1"/>
+      <c r="AW6" s="1"/>
+      <c r="AX6" s="1"/>
+      <c r="AY6" s="1"/>
+      <c r="AZ6" s="1"/>
+      <c r="BA6" s="1"/>
+      <c r="BB6" s="1"/>
+      <c r="BC6" s="1"/>
+      <c r="BD6" s="1"/>
+      <c r="BE6" s="1"/>
+      <c r="BF6" s="1"/>
+      <c r="BG6" s="1"/>
+      <c r="BH6" s="1"/>
+      <c r="BI6" s="1"/>
+      <c r="BJ6" s="1"/>
+      <c r="BK6" s="1"/>
+      <c r="BL6" s="1"/>
+      <c r="BM6" s="1"/>
+      <c r="BN6" s="1"/>
+      <c r="BO6" s="1"/>
+    </row>
+    <row r="7" spans="1:67" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="8" spans="1:67" ht="14.15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="9" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="E9" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="17"/>
+      <c r="K9" s="17"/>
+      <c r="L9" s="17"/>
+      <c r="M9" s="17"/>
+      <c r="N9" s="17"/>
+      <c r="O9" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="P9" s="17"/>
+      <c r="Q9" s="17"/>
+      <c r="R9" s="17"/>
+      <c r="S9" s="17"/>
+      <c r="T9" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="U9" s="17"/>
+      <c r="V9" s="17"/>
+      <c r="W9" s="17"/>
+      <c r="X9" s="17"/>
+      <c r="Y9" s="17"/>
+      <c r="Z9" s="17"/>
+      <c r="AA9" s="17"/>
+      <c r="AB9" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC9" s="17"/>
+      <c r="AD9" s="17"/>
+      <c r="AE9" s="17"/>
+      <c r="AF9" s="17"/>
+      <c r="AG9" s="17"/>
+      <c r="AH9" s="17"/>
+      <c r="AI9" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ9" s="17"/>
+      <c r="AK9" s="17"/>
+      <c r="AL9" s="17"/>
+      <c r="AM9" s="17"/>
+      <c r="AN9" s="17"/>
+      <c r="AO9" s="17"/>
+      <c r="AP9" s="17"/>
+      <c r="AQ9" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="AR9" s="17"/>
+      <c r="AS9" s="17"/>
+      <c r="AT9" s="17"/>
+      <c r="AU9" s="17"/>
+      <c r="AV9" s="17"/>
+      <c r="AW9" s="17"/>
+      <c r="AX9" s="17"/>
+      <c r="AY9" s="17"/>
+      <c r="AZ9" s="17"/>
+      <c r="BA9" s="17"/>
+      <c r="BB9" s="17"/>
+      <c r="BC9" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="BD9" s="17"/>
+      <c r="BE9" s="17"/>
+      <c r="BF9" s="17"/>
+      <c r="BG9" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="BH9" s="17"/>
+      <c r="BI9" s="17"/>
+      <c r="BJ9" s="17"/>
+      <c r="BK9" s="17"/>
+      <c r="BL9" s="17"/>
+    </row>
+    <row r="10" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="E10" s="18"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="17"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="17"/>
+      <c r="M10" s="17"/>
+      <c r="N10" s="17"/>
+      <c r="O10" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="P10" s="17"/>
+      <c r="Q10" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="R10" s="17"/>
+      <c r="S10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="T10" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="U10" s="17"/>
+      <c r="V10" s="17"/>
+      <c r="W10" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="X10" s="17"/>
+      <c r="Z10" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA10" s="17"/>
+      <c r="AB10" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC10" s="17"/>
+      <c r="AD10" s="17"/>
+      <c r="AE10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="AF10" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG10" s="17"/>
+      <c r="AH10" s="17"/>
+      <c r="AI10" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="AJ10" s="17"/>
+      <c r="AK10" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AL10" s="17"/>
+      <c r="AM10" s="17"/>
+      <c r="AN10" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO10" s="17"/>
+      <c r="AP10" s="17"/>
+      <c r="AQ10" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR10" s="17"/>
+      <c r="AS10" s="17"/>
+      <c r="AT10" s="17"/>
+      <c r="AU10" s="17"/>
+      <c r="AW10" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX10" s="17"/>
+      <c r="AY10" s="17"/>
+      <c r="AZ10" s="17"/>
+      <c r="BA10" s="17"/>
+      <c r="BB10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC10" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="BD10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="BE10" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF10" s="17"/>
+      <c r="BG10" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="BH10" s="17"/>
+      <c r="BI10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ10" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="BK10" s="17"/>
+      <c r="BL10" s="17"/>
+    </row>
+    <row r="11" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="E11" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="17"/>
+      <c r="G11" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H11" s="17"/>
+      <c r="I11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="17"/>
+      <c r="M11" s="17"/>
+      <c r="N11" s="17"/>
+      <c r="O11" s="24">
+        <v>87.922074143149899</v>
+      </c>
+      <c r="P11" s="17"/>
+      <c r="Q11" s="24">
+        <v>90.132956143149897</v>
+      </c>
+      <c r="R11" s="17"/>
+      <c r="S11" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="T11" s="24">
+        <v>390.88727116531101</v>
+      </c>
+      <c r="U11" s="17"/>
+      <c r="V11" s="17"/>
+      <c r="W11" s="24">
+        <v>370.96759067714402</v>
+      </c>
+      <c r="X11" s="17"/>
+      <c r="Z11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA11" s="26"/>
+      <c r="AB11" s="24">
+        <v>23.2699684604775</v>
+      </c>
+      <c r="AC11" s="17"/>
+      <c r="AD11" s="17"/>
+      <c r="AE11" s="3">
+        <v>24.003393460477501</v>
+      </c>
+      <c r="AF11" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG11" s="17"/>
+      <c r="AH11" s="26"/>
+      <c r="AI11" s="24">
+        <v>31.4842702291193</v>
+      </c>
+      <c r="AJ11" s="17"/>
+      <c r="AK11" s="24">
+        <v>28.468661804557101</v>
+      </c>
+      <c r="AL11" s="17"/>
+      <c r="AM11" s="17"/>
+      <c r="AN11" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO11" s="17"/>
+      <c r="AP11" s="26"/>
+      <c r="AQ11" s="24">
+        <v>28.4307844339768</v>
+      </c>
+      <c r="AR11" s="17"/>
+      <c r="AS11" s="17"/>
+      <c r="AT11" s="17"/>
+      <c r="AU11" s="17"/>
+      <c r="AW11" s="24">
+        <v>26.386603007691502</v>
+      </c>
+      <c r="AX11" s="17"/>
+      <c r="AY11" s="17"/>
+      <c r="AZ11" s="17"/>
+      <c r="BA11" s="17"/>
+      <c r="BB11" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC11" s="3">
+        <v>17.4470144810454</v>
+      </c>
+      <c r="BD11" s="3">
+        <v>16.384494481045401</v>
+      </c>
+      <c r="BE11" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="BF11" s="26"/>
+      <c r="BG11" s="24">
+        <v>579.44138291308002</v>
+      </c>
+      <c r="BH11" s="17"/>
+      <c r="BI11" s="3">
+        <v>556.343699574065</v>
+      </c>
+      <c r="BJ11" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="BK11" s="17"/>
+      <c r="BL11" s="17"/>
+    </row>
+    <row r="12" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="E12" s="22"/>
+      <c r="F12" s="22"/>
+      <c r="G12" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" s="22"/>
+      <c r="I12" s="22"/>
+      <c r="J12" s="22"/>
+      <c r="K12" s="22"/>
+      <c r="L12" s="22"/>
+      <c r="M12" s="22"/>
+      <c r="N12" s="22"/>
+      <c r="O12" s="28">
+        <v>87.922074143149899</v>
+      </c>
+      <c r="P12" s="22"/>
+      <c r="Q12" s="28">
+        <v>90.132956143149897</v>
+      </c>
+      <c r="R12" s="22"/>
+      <c r="S12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="T12" s="28">
+        <v>390.88727116531101</v>
+      </c>
+      <c r="U12" s="22"/>
+      <c r="V12" s="22"/>
+      <c r="W12" s="28">
+        <v>370.96759067714402</v>
+      </c>
+      <c r="X12" s="22"/>
+      <c r="Z12" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA12" s="30"/>
+      <c r="AB12" s="28">
+        <v>23.2699684604775</v>
+      </c>
+      <c r="AC12" s="22"/>
+      <c r="AD12" s="22"/>
+      <c r="AE12" s="6">
+        <v>24.003393460477501</v>
+      </c>
+      <c r="AF12" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG12" s="22"/>
+      <c r="AH12" s="30"/>
+      <c r="AI12" s="28">
+        <v>31.4842702291193</v>
+      </c>
+      <c r="AJ12" s="22"/>
+      <c r="AK12" s="28">
+        <v>28.468661804557101</v>
+      </c>
+      <c r="AL12" s="22"/>
+      <c r="AM12" s="22"/>
+      <c r="AN12" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO12" s="22"/>
+      <c r="AP12" s="30"/>
+      <c r="AQ12" s="28">
+        <v>28.4307844339768</v>
+      </c>
+      <c r="AR12" s="22"/>
+      <c r="AS12" s="22"/>
+      <c r="AT12" s="22"/>
+      <c r="AU12" s="22"/>
+      <c r="AW12" s="28">
+        <v>26.386603007691502</v>
+      </c>
+      <c r="AX12" s="22"/>
+      <c r="AY12" s="22"/>
+      <c r="AZ12" s="22"/>
+      <c r="BA12" s="22"/>
+      <c r="BB12" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC12" s="6">
+        <v>17.4470144810454</v>
+      </c>
+      <c r="BD12" s="6">
+        <v>16.384494481045401</v>
+      </c>
+      <c r="BE12" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="BF12" s="30"/>
+      <c r="BG12" s="28">
+        <v>579.44138291308002</v>
+      </c>
+      <c r="BH12" s="22"/>
+      <c r="BI12" s="6">
+        <v>556.343699574065</v>
+      </c>
+      <c r="BJ12" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="BK12" s="22"/>
+      <c r="BL12" s="22"/>
+    </row>
+    <row r="13" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="E13" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="17"/>
+      <c r="G13" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H13" s="17"/>
+      <c r="I13" s="17"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
+      <c r="N13" s="17"/>
+      <c r="O13" s="24">
+        <v>95.347293263457701</v>
+      </c>
+      <c r="P13" s="17"/>
+      <c r="Q13" s="24">
+        <v>95.236084263457698</v>
+      </c>
+      <c r="R13" s="17"/>
+      <c r="S13" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="T13" s="24">
+        <v>462.16071738641301</v>
+      </c>
+      <c r="U13" s="17"/>
+      <c r="V13" s="17"/>
+      <c r="W13" s="24">
+        <v>445.48630595947202</v>
+      </c>
+      <c r="X13" s="17"/>
+      <c r="Z13" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA13" s="26"/>
+      <c r="AB13" s="24">
+        <v>24.677146396499499</v>
+      </c>
+      <c r="AC13" s="17"/>
+      <c r="AD13" s="17"/>
+      <c r="AE13" s="3">
+        <v>25.547776396499501</v>
+      </c>
+      <c r="AF13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG13" s="17"/>
+      <c r="AH13" s="26"/>
+      <c r="AI13" s="24">
+        <v>36.524986118746398</v>
+      </c>
+      <c r="AJ13" s="17"/>
+      <c r="AK13" s="24">
+        <v>33.529750118746399</v>
+      </c>
+      <c r="AL13" s="17"/>
+      <c r="AM13" s="17"/>
+      <c r="AN13" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="AO13" s="17"/>
+      <c r="AP13" s="26"/>
+      <c r="AQ13" s="24">
+        <v>27.8337404507492</v>
+      </c>
+      <c r="AR13" s="17"/>
+      <c r="AS13" s="17"/>
+      <c r="AT13" s="17"/>
+      <c r="AU13" s="17"/>
+      <c r="AW13" s="24">
+        <v>25.930301450749202</v>
+      </c>
+      <c r="AX13" s="17"/>
+      <c r="AY13" s="17"/>
+      <c r="AZ13" s="17"/>
+      <c r="BA13" s="17"/>
+      <c r="BB13" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="BC13" s="3">
+        <v>35.395547145258199</v>
+      </c>
+      <c r="BD13" s="3">
+        <v>35.791630845258197</v>
+      </c>
+      <c r="BE13" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="BF13" s="26"/>
+      <c r="BG13" s="24">
+        <v>681.93943076112396</v>
+      </c>
+      <c r="BH13" s="17"/>
+      <c r="BI13" s="3">
+        <v>661.52184903418299</v>
+      </c>
+      <c r="BJ13" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="H2" s="71"/>
-[...7 lines deleted...]
-      <c r="G3" s="73" t="s">
+      <c r="BK13" s="17"/>
+      <c r="BL13" s="17"/>
+    </row>
+    <row r="14" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="E14" s="22"/>
+      <c r="F14" s="22"/>
+      <c r="G14" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="22"/>
+      <c r="K14" s="22"/>
+      <c r="L14" s="22"/>
+      <c r="M14" s="22"/>
+      <c r="N14" s="22"/>
+      <c r="O14" s="28">
+        <v>183.26936740660801</v>
+      </c>
+      <c r="P14" s="22"/>
+      <c r="Q14" s="28">
+        <v>185.36904040660801</v>
+      </c>
+      <c r="R14" s="22"/>
+      <c r="S14" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="T14" s="28">
+        <v>853.04798855172396</v>
+      </c>
+      <c r="U14" s="22"/>
+      <c r="V14" s="22"/>
+      <c r="W14" s="28">
+        <v>816.45389663661604</v>
+      </c>
+      <c r="X14" s="22"/>
+      <c r="Z14" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="H3" s="71"/>
-[...23 lines deleted...]
-      <c r="D6" s="77" t="s">
+      <c r="AA14" s="30"/>
+      <c r="AB14" s="28">
+        <v>47.947114856977002</v>
+      </c>
+      <c r="AC14" s="22"/>
+      <c r="AD14" s="22"/>
+      <c r="AE14" s="6">
+        <v>49.551169856976998</v>
+      </c>
+      <c r="AF14" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="E6" s="78" t="s">
+      <c r="AG14" s="22"/>
+      <c r="AH14" s="30"/>
+      <c r="AI14" s="28">
+        <v>68.009256347865602</v>
+      </c>
+      <c r="AJ14" s="22"/>
+      <c r="AK14" s="28">
+        <v>61.9984119233035</v>
+      </c>
+      <c r="AL14" s="22"/>
+      <c r="AM14" s="22"/>
+      <c r="AN14" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="F6" s="78" t="s">
+      <c r="AO14" s="22"/>
+      <c r="AP14" s="30"/>
+      <c r="AQ14" s="28">
+        <v>56.2645248847261</v>
+      </c>
+      <c r="AR14" s="22"/>
+      <c r="AS14" s="22"/>
+      <c r="AT14" s="22"/>
+      <c r="AU14" s="22"/>
+      <c r="AW14" s="28">
+        <v>52.316904458440703</v>
+      </c>
+      <c r="AX14" s="22"/>
+      <c r="AY14" s="22"/>
+      <c r="AZ14" s="22"/>
+      <c r="BA14" s="22"/>
+      <c r="BB14" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="G6" s="78" t="s">
+      <c r="BC14" s="6">
+        <v>52.842561626303599</v>
+      </c>
+      <c r="BD14" s="6">
+        <v>52.176125326303598</v>
+      </c>
+      <c r="BE14" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="H6" s="78" t="s">
+      <c r="BF14" s="30"/>
+      <c r="BG14" s="28">
+        <v>1261.3808136742</v>
+      </c>
+      <c r="BH14" s="22"/>
+      <c r="BI14" s="6">
+        <v>1217.86554860825</v>
+      </c>
+      <c r="BJ14" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="79" t="s">
+      <c r="BK14" s="22"/>
+      <c r="BL14" s="22"/>
+    </row>
+    <row r="15" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="E15" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="J6" s="80" t="s">
+      <c r="F15" s="17"/>
+      <c r="G15" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H15" s="17"/>
+      <c r="I15" s="17"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="17"/>
+      <c r="O15" s="24">
+        <v>97.340092267417404</v>
+      </c>
+      <c r="P15" s="17"/>
+      <c r="Q15" s="24">
+        <v>98.318758267417493</v>
+      </c>
+      <c r="R15" s="17"/>
+      <c r="S15" s="4" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="81" t="s">
+      <c r="T15" s="24">
+        <v>535.43460254225101</v>
+      </c>
+      <c r="U15" s="17"/>
+      <c r="V15" s="17"/>
+      <c r="W15" s="24">
+        <v>527.70271058725996</v>
+      </c>
+      <c r="X15" s="17"/>
+      <c r="Z15" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="82" t="s">
+      <c r="AA15" s="26"/>
+      <c r="AB15" s="24">
+        <v>25.74039084</v>
+      </c>
+      <c r="AC15" s="17"/>
+      <c r="AD15" s="17"/>
+      <c r="AE15" s="3">
+        <v>26.010789840000001</v>
+      </c>
+      <c r="AF15" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG15" s="17"/>
+      <c r="AH15" s="26"/>
+      <c r="AI15" s="24">
+        <v>44.187901989604903</v>
+      </c>
+      <c r="AJ15" s="17"/>
+      <c r="AK15" s="24">
+        <v>41.889611989604902</v>
+      </c>
+      <c r="AL15" s="17"/>
+      <c r="AM15" s="17"/>
+      <c r="AN15" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="AO15" s="17"/>
+      <c r="AP15" s="26"/>
+      <c r="AQ15" s="24">
+        <v>28.834259860339198</v>
+      </c>
+      <c r="AR15" s="17"/>
+      <c r="AS15" s="17"/>
+      <c r="AT15" s="17"/>
+      <c r="AU15" s="17"/>
+      <c r="AW15" s="24">
+        <v>27.7826308603392</v>
+      </c>
+      <c r="AX15" s="17"/>
+      <c r="AY15" s="17"/>
+      <c r="AZ15" s="17"/>
+      <c r="BA15" s="17"/>
+      <c r="BB15" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="BC15" s="3">
+        <v>80.918802810000003</v>
+      </c>
+      <c r="BD15" s="3">
+        <v>87.100797110000002</v>
+      </c>
+      <c r="BE15" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="BF15" s="26"/>
+      <c r="BG15" s="24">
+        <v>812.45605030961201</v>
+      </c>
+      <c r="BH15" s="17"/>
+      <c r="BI15" s="3">
+        <v>808.80529865462097</v>
+      </c>
+      <c r="BJ15" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="BK15" s="17"/>
+      <c r="BL15" s="17"/>
+    </row>
+    <row r="16" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="E16" s="22"/>
+      <c r="F16" s="22"/>
+      <c r="G16" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16" s="22"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="22"/>
+      <c r="K16" s="22"/>
+      <c r="L16" s="22"/>
+      <c r="M16" s="22"/>
+      <c r="N16" s="22"/>
+      <c r="O16" s="28">
+        <v>280.609459674025</v>
+      </c>
+      <c r="P16" s="22"/>
+      <c r="Q16" s="28">
+        <v>283.68779867402498</v>
+      </c>
+      <c r="R16" s="22"/>
+      <c r="S16" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="T16" s="28">
+        <v>1388.4825910939701</v>
+      </c>
+      <c r="U16" s="22"/>
+      <c r="V16" s="22"/>
+      <c r="W16" s="28">
+        <v>1344.15660722388</v>
+      </c>
+      <c r="X16" s="22"/>
+      <c r="Z16" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA16" s="30"/>
+      <c r="AB16" s="28">
+        <v>73.687505696976999</v>
+      </c>
+      <c r="AC16" s="22"/>
+      <c r="AD16" s="22"/>
+      <c r="AE16" s="6">
+        <v>75.561959696976999</v>
+      </c>
+      <c r="AF16" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="AG16" s="22"/>
+      <c r="AH16" s="30"/>
+      <c r="AI16" s="28">
+        <v>112.197158337471</v>
+      </c>
+      <c r="AJ16" s="22"/>
+      <c r="AK16" s="28">
+        <v>103.888023912908</v>
+      </c>
+      <c r="AL16" s="22"/>
+      <c r="AM16" s="22"/>
+      <c r="AN16" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="AO16" s="22"/>
+      <c r="AP16" s="30"/>
+      <c r="AQ16" s="28">
+        <v>85.098784745065302</v>
+      </c>
+      <c r="AR16" s="22"/>
+      <c r="AS16" s="22"/>
+      <c r="AT16" s="22"/>
+      <c r="AU16" s="22"/>
+      <c r="AW16" s="28">
+        <v>80.0995353187799</v>
+      </c>
+      <c r="AX16" s="22"/>
+      <c r="AY16" s="22"/>
+      <c r="AZ16" s="22"/>
+      <c r="BA16" s="22"/>
+      <c r="BB16" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="BC16" s="6">
+        <v>133.76136443630401</v>
+      </c>
+      <c r="BD16" s="6">
+        <v>139.27692243630401</v>
+      </c>
+      <c r="BE16" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="BF16" s="30"/>
+      <c r="BG16" s="28">
+        <v>2073.83686398382</v>
+      </c>
+      <c r="BH16" s="22"/>
+      <c r="BI16" s="6">
+        <v>2026.67084726287</v>
+      </c>
+      <c r="BJ16" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="BK16" s="22"/>
+      <c r="BL16" s="22"/>
+    </row>
+    <row r="17" spans="5:64" x14ac:dyDescent="0.35">
+      <c r="E17" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" s="17"/>
+      <c r="G17" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H17" s="17"/>
+      <c r="I17" s="17"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
+      <c r="N17" s="17"/>
+      <c r="O17" s="24">
+        <v>101.770031134731</v>
+      </c>
+      <c r="P17" s="17"/>
+      <c r="Q17" s="24">
+        <v>103.36102541973101</v>
+      </c>
+      <c r="R17" s="17"/>
+      <c r="S17" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="T17" s="24">
+        <v>593.83131759615105</v>
+      </c>
+      <c r="U17" s="17"/>
+      <c r="V17" s="17"/>
+      <c r="W17" s="24">
+        <v>575.82237375453997</v>
+      </c>
+      <c r="X17" s="17"/>
+      <c r="Z17" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA17" s="26"/>
+      <c r="AB17" s="24">
+        <v>26.693499540977701</v>
+      </c>
+      <c r="AC17" s="17"/>
+      <c r="AD17" s="17"/>
+      <c r="AE17" s="3">
+        <v>26.4071912559777</v>
+      </c>
+      <c r="AF17" s="25" t="s">
         <v>50</v>
       </c>
-      <c r="D7" s="83">
-[...23 lines deleted...]
-      <c r="B8" s="87" t="s">
+      <c r="AG17" s="17"/>
+      <c r="AH17" s="26"/>
+      <c r="AI17" s="24">
+        <v>50.196506217795097</v>
+      </c>
+      <c r="AJ17" s="17"/>
+      <c r="AK17" s="24">
+        <v>46.156723217795097</v>
+      </c>
+      <c r="AL17" s="17"/>
+      <c r="AM17" s="17"/>
+      <c r="AN17" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="D8" s="88">
-[...24 lines deleted...]
-      <c r="B9" s="87" t="s">
+      <c r="AO17" s="17"/>
+      <c r="AP17" s="26"/>
+      <c r="AQ17" s="24">
+        <v>31.744441361049901</v>
+      </c>
+      <c r="AR17" s="17"/>
+      <c r="AS17" s="17"/>
+      <c r="AT17" s="17"/>
+      <c r="AU17" s="17"/>
+      <c r="AW17" s="24">
+        <v>31.104055361049902</v>
+      </c>
+      <c r="AX17" s="17"/>
+      <c r="AY17" s="17"/>
+      <c r="AZ17" s="17"/>
+      <c r="BA17" s="17"/>
+      <c r="BB17" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="D9" s="88">
-[...36 lines deleted...]
-      <c r="B11" s="92" t="s">
+      <c r="BC17" s="3">
+        <v>113.52822290874499</v>
+      </c>
+      <c r="BD17" s="3">
+        <v>113.05000189874499</v>
+      </c>
+      <c r="BE17" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="BF17" s="26"/>
+      <c r="BG17" s="24">
+        <v>917.76401875944998</v>
+      </c>
+      <c r="BH17" s="17"/>
+      <c r="BI17" s="3">
+        <v>895.90137090783799</v>
+      </c>
+      <c r="BJ17" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="D11" s="99">
-[...139 lines deleted...]
-      <c r="D18" s="77" t="s">
+      <c r="BK17" s="17"/>
+      <c r="BL17" s="17"/>
+    </row>
+    <row r="18" spans="5:64" x14ac:dyDescent="0.35">
+      <c r="E18" s="22"/>
+      <c r="F18" s="22"/>
+      <c r="G18" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18" s="22"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="22"/>
+      <c r="K18" s="22"/>
+      <c r="L18" s="22"/>
+      <c r="M18" s="22"/>
+      <c r="N18" s="22"/>
+      <c r="O18" s="28">
+        <v>382.37949080875597</v>
+      </c>
+      <c r="P18" s="22"/>
+      <c r="Q18" s="28">
+        <v>387.04882409375602</v>
+      </c>
+      <c r="R18" s="22"/>
+      <c r="S18" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="T18" s="28">
+        <v>1982.3139086901299</v>
+      </c>
+      <c r="U18" s="22"/>
+      <c r="V18" s="22"/>
+      <c r="W18" s="28">
+        <v>1919.9789809784199</v>
+      </c>
+      <c r="X18" s="22"/>
+      <c r="Z18" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA18" s="30"/>
+      <c r="AB18" s="28">
+        <v>100.38100523795499</v>
+      </c>
+      <c r="AC18" s="22"/>
+      <c r="AD18" s="22"/>
+      <c r="AE18" s="6">
+        <v>101.969150952955</v>
+      </c>
+      <c r="AF18" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG18" s="22"/>
+      <c r="AH18" s="30"/>
+      <c r="AI18" s="28">
+        <v>162.39366455526601</v>
+      </c>
+      <c r="AJ18" s="22"/>
+      <c r="AK18" s="28">
+        <v>150.044747130703</v>
+      </c>
+      <c r="AL18" s="22"/>
+      <c r="AM18" s="22"/>
+      <c r="AN18" s="29" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO18" s="22"/>
+      <c r="AP18" s="30"/>
+      <c r="AQ18" s="28">
+        <v>116.843226106115</v>
+      </c>
+      <c r="AR18" s="22"/>
+      <c r="AS18" s="22"/>
+      <c r="AT18" s="22"/>
+      <c r="AU18" s="22"/>
+      <c r="AW18" s="28">
+        <v>111.20359067983</v>
+      </c>
+      <c r="AX18" s="22"/>
+      <c r="AY18" s="22"/>
+      <c r="AZ18" s="22"/>
+      <c r="BA18" s="22"/>
+      <c r="BB18" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="BC18" s="6">
+        <v>247.289587345049</v>
+      </c>
+      <c r="BD18" s="6">
+        <v>252.326924335049</v>
+      </c>
+      <c r="BE18" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="BF18" s="30"/>
+      <c r="BG18" s="28">
+        <v>2991.6008827432702</v>
+      </c>
+      <c r="BH18" s="22"/>
+      <c r="BI18" s="6">
+        <v>2922.5722181707101</v>
+      </c>
+      <c r="BJ18" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="BK18" s="22"/>
+      <c r="BL18" s="22"/>
+    </row>
+    <row r="19" spans="5:64" x14ac:dyDescent="0.35">
+      <c r="E19" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" s="17"/>
+      <c r="G19" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H19" s="17"/>
+      <c r="I19" s="17"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="17"/>
+      <c r="O19" s="24">
+        <v>95.448315398226001</v>
+      </c>
+      <c r="P19" s="17"/>
+      <c r="Q19" s="24">
+        <v>97.593408398226003</v>
+      </c>
+      <c r="R19" s="17"/>
+      <c r="S19" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="T19" s="24">
+        <v>554.96696745525196</v>
+      </c>
+      <c r="U19" s="17"/>
+      <c r="V19" s="17"/>
+      <c r="W19" s="24">
+        <v>537.67595347348299</v>
+      </c>
+      <c r="X19" s="17"/>
+      <c r="Z19" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA19" s="26"/>
+      <c r="AB19" s="24">
+        <v>24.506591935459301</v>
+      </c>
+      <c r="AC19" s="17"/>
+      <c r="AD19" s="17"/>
+      <c r="AE19" s="3">
+        <v>25.2157499354593</v>
+      </c>
+      <c r="AF19" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="AG19" s="17"/>
+      <c r="AH19" s="26"/>
+      <c r="AI19" s="24">
+        <v>48.023732650231302</v>
+      </c>
+      <c r="AJ19" s="17"/>
+      <c r="AK19" s="24">
+        <v>43.986489650231299</v>
+      </c>
+      <c r="AL19" s="17"/>
+      <c r="AM19" s="17"/>
+      <c r="AN19" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="AO19" s="17"/>
+      <c r="AP19" s="26"/>
+      <c r="AQ19" s="24">
+        <v>29.525537204136899</v>
+      </c>
+      <c r="AR19" s="17"/>
+      <c r="AS19" s="17"/>
+      <c r="AT19" s="17"/>
+      <c r="AU19" s="17"/>
+      <c r="AW19" s="24">
+        <v>29.234067204136899</v>
+      </c>
+      <c r="AX19" s="17"/>
+      <c r="AY19" s="17"/>
+      <c r="AZ19" s="17"/>
+      <c r="BA19" s="17"/>
+      <c r="BB19" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="BC19" s="3">
+        <v>115.560094537051</v>
+      </c>
+      <c r="BD19" s="3">
+        <v>115.49449413705101</v>
+      </c>
+      <c r="BE19" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="BF19" s="26"/>
+      <c r="BG19" s="24">
+        <v>868.03123918035601</v>
+      </c>
+      <c r="BH19" s="17"/>
+      <c r="BI19" s="3">
+        <v>849.20016279858805</v>
+      </c>
+      <c r="BJ19" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="BK19" s="17"/>
+      <c r="BL19" s="17"/>
+    </row>
+    <row r="20" spans="5:64" x14ac:dyDescent="0.35">
+      <c r="E20" s="22"/>
+      <c r="F20" s="22"/>
+      <c r="G20" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20" s="22"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="22"/>
+      <c r="K20" s="22"/>
+      <c r="L20" s="22"/>
+      <c r="M20" s="22"/>
+      <c r="N20" s="22"/>
+      <c r="O20" s="28">
+        <v>477.82780620698202</v>
+      </c>
+      <c r="P20" s="22"/>
+      <c r="Q20" s="28">
+        <v>484.64223249198199</v>
+      </c>
+      <c r="R20" s="22"/>
+      <c r="S20" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="T20" s="28">
+        <v>2537.2808761453798</v>
+      </c>
+      <c r="U20" s="22"/>
+      <c r="V20" s="22"/>
+      <c r="W20" s="28">
+        <v>2457.6549344518999</v>
+      </c>
+      <c r="X20" s="22"/>
+      <c r="Z20" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA20" s="30"/>
+      <c r="AB20" s="28">
+        <v>124.88759717341399</v>
+      </c>
+      <c r="AC20" s="22"/>
+      <c r="AD20" s="22"/>
+      <c r="AE20" s="6">
+        <v>127.18490088841401</v>
+      </c>
+      <c r="AF20" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG20" s="22"/>
+      <c r="AH20" s="30"/>
+      <c r="AI20" s="28">
+        <v>210.417397205497</v>
+      </c>
+      <c r="AJ20" s="22"/>
+      <c r="AK20" s="28">
+        <v>194.03123678093499</v>
+      </c>
+      <c r="AL20" s="22"/>
+      <c r="AM20" s="22"/>
+      <c r="AN20" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AO20" s="22"/>
+      <c r="AP20" s="30"/>
+      <c r="AQ20" s="28">
+        <v>146.36876331025201</v>
+      </c>
+      <c r="AR20" s="22"/>
+      <c r="AS20" s="22"/>
+      <c r="AT20" s="22"/>
+      <c r="AU20" s="22"/>
+      <c r="AW20" s="28">
+        <v>140.43765788396701</v>
+      </c>
+      <c r="AX20" s="22"/>
+      <c r="AY20" s="22"/>
+      <c r="AZ20" s="22"/>
+      <c r="BA20" s="22"/>
+      <c r="BB20" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="BC20" s="6">
+        <v>362.84968188210001</v>
+      </c>
+      <c r="BD20" s="6">
+        <v>367.82141847209999</v>
+      </c>
+      <c r="BE20" s="29" t="s">
+        <v>65</v>
+      </c>
+      <c r="BF20" s="30"/>
+      <c r="BG20" s="28">
+        <v>3859.6321219236202</v>
+      </c>
+      <c r="BH20" s="22"/>
+      <c r="BI20" s="6">
+        <v>3771.7723809692998</v>
+      </c>
+      <c r="BJ20" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="BK20" s="22"/>
+      <c r="BL20" s="22"/>
+    </row>
+    <row r="21" spans="5:64" x14ac:dyDescent="0.35">
+      <c r="E21" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="F21" s="17"/>
+      <c r="G21" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H21" s="17"/>
+      <c r="I21" s="17"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
+      <c r="N21" s="17"/>
+      <c r="O21" s="24">
+        <v>93.083506209935294</v>
+      </c>
+      <c r="P21" s="17"/>
+      <c r="Q21" s="24">
+        <v>97.017318209935297</v>
+      </c>
+      <c r="R21" s="17"/>
+      <c r="S21" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="T21" s="24">
+        <v>503.75309632694399</v>
+      </c>
+      <c r="U21" s="17"/>
+      <c r="V21" s="17"/>
+      <c r="W21" s="24">
+        <v>511.59589782471897</v>
+      </c>
+      <c r="X21" s="17"/>
+      <c r="Z21" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA21" s="26"/>
+      <c r="AB21" s="24">
+        <v>23.734584320634401</v>
+      </c>
+      <c r="AC21" s="17"/>
+      <c r="AD21" s="17"/>
+      <c r="AE21" s="3">
+        <v>25.302533320634399</v>
+      </c>
+      <c r="AF21" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG21" s="17"/>
+      <c r="AH21" s="26"/>
+      <c r="AI21" s="24">
+        <v>43.7047506235211</v>
+      </c>
+      <c r="AJ21" s="17"/>
+      <c r="AK21" s="24">
+        <v>41.782216623521101</v>
+      </c>
+      <c r="AL21" s="17"/>
+      <c r="AM21" s="17"/>
+      <c r="AN21" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="AO21" s="17"/>
+      <c r="AP21" s="26"/>
+      <c r="AQ21" s="24">
+        <v>27.794507479978702</v>
+      </c>
+      <c r="AR21" s="17"/>
+      <c r="AS21" s="17"/>
+      <c r="AT21" s="17"/>
+      <c r="AU21" s="17"/>
+      <c r="AW21" s="24">
+        <v>27.590208479978699</v>
+      </c>
+      <c r="AX21" s="17"/>
+      <c r="AY21" s="17"/>
+      <c r="AZ21" s="17"/>
+      <c r="BA21" s="17"/>
+      <c r="BB21" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="BC21" s="3">
+        <v>107.33917801052699</v>
+      </c>
+      <c r="BD21" s="3">
+        <v>110.81644512052701</v>
+      </c>
+      <c r="BE21" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="BF21" s="26"/>
+      <c r="BG21" s="24">
+        <v>799.40962297154101</v>
+      </c>
+      <c r="BH21" s="17"/>
+      <c r="BI21" s="3">
+        <v>814.10461957931602</v>
+      </c>
+      <c r="BJ21" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="BK21" s="17"/>
+      <c r="BL21" s="17"/>
+    </row>
+    <row r="22" spans="5:64" x14ac:dyDescent="0.35">
+      <c r="E22" s="22"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22" s="22"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="22"/>
+      <c r="L22" s="22"/>
+      <c r="M22" s="22"/>
+      <c r="N22" s="22"/>
+      <c r="O22" s="28">
+        <v>570.91131241691699</v>
+      </c>
+      <c r="P22" s="22"/>
+      <c r="Q22" s="28">
+        <v>581.65955070191706</v>
+      </c>
+      <c r="R22" s="22"/>
+      <c r="S22" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="T22" s="28">
+        <v>3041.0339724723199</v>
+      </c>
+      <c r="U22" s="22"/>
+      <c r="V22" s="22"/>
+      <c r="W22" s="28">
+        <v>2969.2508322766198</v>
+      </c>
+      <c r="X22" s="22"/>
+      <c r="Z22" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA22" s="30"/>
+      <c r="AB22" s="28">
+        <v>148.62218149404799</v>
+      </c>
+      <c r="AC22" s="22"/>
+      <c r="AD22" s="22"/>
+      <c r="AE22" s="6">
+        <v>152.48743420904799</v>
+      </c>
+      <c r="AF22" s="29" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG22" s="22"/>
+      <c r="AH22" s="30"/>
+      <c r="AI22" s="28">
+        <v>254.12214782901799</v>
+      </c>
+      <c r="AJ22" s="22"/>
+      <c r="AK22" s="28">
+        <v>235.813453404456</v>
+      </c>
+      <c r="AL22" s="22"/>
+      <c r="AM22" s="22"/>
+      <c r="AN22" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO22" s="22"/>
+      <c r="AP22" s="30"/>
+      <c r="AQ22" s="28">
+        <v>174.163270790231</v>
+      </c>
+      <c r="AR22" s="22"/>
+      <c r="AS22" s="22"/>
+      <c r="AT22" s="22"/>
+      <c r="AU22" s="22"/>
+      <c r="AW22" s="28">
+        <v>168.02786636394501</v>
+      </c>
+      <c r="AX22" s="22"/>
+      <c r="AY22" s="22"/>
+      <c r="AZ22" s="22"/>
+      <c r="BA22" s="22"/>
+      <c r="BB22" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="BC22" s="6">
+        <v>470.18885989262702</v>
+      </c>
+      <c r="BD22" s="6">
+        <v>478.63786359262701</v>
+      </c>
+      <c r="BE22" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="BF22" s="30"/>
+      <c r="BG22" s="28">
+        <v>4659.0417448951603</v>
+      </c>
+      <c r="BH22" s="22"/>
+      <c r="BI22" s="6">
+        <v>4585.8770005486103</v>
+      </c>
+      <c r="BJ22" s="29" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK22" s="22"/>
+      <c r="BL22" s="22"/>
+    </row>
+    <row r="23" spans="5:64" x14ac:dyDescent="0.35">
+      <c r="E23" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="F23" s="17"/>
+      <c r="G23" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H23" s="17"/>
+      <c r="I23" s="17"/>
+      <c r="J23" s="17"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="17"/>
+      <c r="O23" s="24">
+        <v>90.887629820218095</v>
+      </c>
+      <c r="P23" s="17"/>
+      <c r="Q23" s="24">
+        <v>93.846779820218103</v>
+      </c>
+      <c r="R23" s="17"/>
+      <c r="S23" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="E18" s="78" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="78" t="s">
+      <c r="T23" s="24">
+        <v>431.47068718485298</v>
+      </c>
+      <c r="U23" s="17"/>
+      <c r="V23" s="17"/>
+      <c r="W23" s="24">
+        <v>438.19445322287697</v>
+      </c>
+      <c r="X23" s="17"/>
+      <c r="Z23" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA23" s="26"/>
+      <c r="AB23" s="24">
+        <v>22.506970283632299</v>
+      </c>
+      <c r="AC23" s="17"/>
+      <c r="AD23" s="17"/>
+      <c r="AE23" s="3">
+        <v>23.442898283632299</v>
+      </c>
+      <c r="AF23" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG23" s="17"/>
+      <c r="AH23" s="26"/>
+      <c r="AI23" s="24">
+        <v>39.229958684121399</v>
+      </c>
+      <c r="AJ23" s="17"/>
+      <c r="AK23" s="24">
+        <v>37.562254684121399</v>
+      </c>
+      <c r="AL23" s="17"/>
+      <c r="AM23" s="17"/>
+      <c r="AN23" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO23" s="17"/>
+      <c r="AP23" s="26"/>
+      <c r="AQ23" s="24">
+        <v>26.137050472264601</v>
+      </c>
+      <c r="AR23" s="17"/>
+      <c r="AS23" s="17"/>
+      <c r="AT23" s="17"/>
+      <c r="AU23" s="17"/>
+      <c r="AW23" s="24">
+        <v>26.233507472264598</v>
+      </c>
+      <c r="AX23" s="17"/>
+      <c r="AY23" s="17"/>
+      <c r="AZ23" s="17"/>
+      <c r="BA23" s="17"/>
+      <c r="BB23" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="BC23" s="3">
+        <v>98.017514638207004</v>
+      </c>
+      <c r="BD23" s="3">
+        <v>99.501142138207001</v>
+      </c>
+      <c r="BE23" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="BF23" s="26"/>
+      <c r="BG23" s="24">
+        <v>708.249811083297</v>
+      </c>
+      <c r="BH23" s="17"/>
+      <c r="BI23" s="3">
+        <v>718.78103562132105</v>
+      </c>
+      <c r="BJ23" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="BK23" s="17"/>
+      <c r="BL23" s="17"/>
+    </row>
+    <row r="24" spans="5:64" x14ac:dyDescent="0.35">
+      <c r="E24" s="22"/>
+      <c r="F24" s="22"/>
+      <c r="G24" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H24" s="22"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="22"/>
+      <c r="K24" s="22"/>
+      <c r="L24" s="22"/>
+      <c r="M24" s="22"/>
+      <c r="N24" s="22"/>
+      <c r="O24" s="28">
+        <v>661.79894223713495</v>
+      </c>
+      <c r="P24" s="22"/>
+      <c r="Q24" s="28">
+        <v>675.50633052213504</v>
+      </c>
+      <c r="R24" s="22"/>
+      <c r="S24" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="T24" s="28">
+        <v>3472.5046596571701</v>
+      </c>
+      <c r="U24" s="22"/>
+      <c r="V24" s="22"/>
+      <c r="W24" s="28">
+        <v>3407.4452854995002</v>
+      </c>
+      <c r="X24" s="22"/>
+      <c r="Z24" s="29" t="s">
+        <v>82</v>
+      </c>
+      <c r="AA24" s="30"/>
+      <c r="AB24" s="28">
+        <v>171.12915177768099</v>
+      </c>
+      <c r="AC24" s="22"/>
+      <c r="AD24" s="22"/>
+      <c r="AE24" s="6">
+        <v>175.930332492681</v>
+      </c>
+      <c r="AF24" s="29" t="s">
+        <v>83</v>
+      </c>
+      <c r="AG24" s="22"/>
+      <c r="AH24" s="30"/>
+      <c r="AI24" s="28">
+        <v>293.35210651313901</v>
+      </c>
+      <c r="AJ24" s="22"/>
+      <c r="AK24" s="28">
+        <v>273.37570808857703</v>
+      </c>
+      <c r="AL24" s="22"/>
+      <c r="AM24" s="22"/>
+      <c r="AN24" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO24" s="22"/>
+      <c r="AP24" s="30"/>
+      <c r="AQ24" s="28">
+        <v>200.300321262495</v>
+      </c>
+      <c r="AR24" s="22"/>
+      <c r="AS24" s="22"/>
+      <c r="AT24" s="22"/>
+      <c r="AU24" s="22"/>
+      <c r="AW24" s="28">
+        <v>194.26137383621</v>
+      </c>
+      <c r="AX24" s="22"/>
+      <c r="AY24" s="22"/>
+      <c r="AZ24" s="22"/>
+      <c r="BA24" s="22"/>
+      <c r="BB24" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="BC24" s="6">
+        <v>568.20637453083395</v>
+      </c>
+      <c r="BD24" s="6">
+        <v>578.13900573083401</v>
+      </c>
+      <c r="BE24" s="29" t="s">
+        <v>84</v>
+      </c>
+      <c r="BF24" s="30"/>
+      <c r="BG24" s="28">
+        <v>5367.2915559784597</v>
+      </c>
+      <c r="BH24" s="22"/>
+      <c r="BI24" s="6">
+        <v>5304.6580361699298</v>
+      </c>
+      <c r="BJ24" s="29" t="s">
+        <v>85</v>
+      </c>
+      <c r="BK24" s="22"/>
+      <c r="BL24" s="22"/>
+    </row>
+    <row r="25" spans="5:64" x14ac:dyDescent="0.35">
+      <c r="E25" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="F25" s="17"/>
+      <c r="G25" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H25" s="17"/>
+      <c r="I25" s="17"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="17"/>
+      <c r="L25" s="17"/>
+      <c r="M25" s="17"/>
+      <c r="N25" s="17"/>
+      <c r="O25" s="24">
+        <v>78.491278031963901</v>
+      </c>
+      <c r="P25" s="17"/>
+      <c r="Q25" s="24">
+        <v>82.206086031963807</v>
+      </c>
+      <c r="R25" s="17"/>
+      <c r="S25" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="T25" s="24">
+        <v>335.890009824787</v>
+      </c>
+      <c r="U25" s="17"/>
+      <c r="V25" s="17"/>
+      <c r="W25" s="24">
+        <v>335.69665928206803</v>
+      </c>
+      <c r="X25" s="17"/>
+      <c r="Z25" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA25" s="26"/>
+      <c r="AB25" s="24">
+        <v>19.4060067497125</v>
+      </c>
+      <c r="AC25" s="17"/>
+      <c r="AD25" s="17"/>
+      <c r="AE25" s="3">
+        <v>20.357962749712499</v>
+      </c>
+      <c r="AF25" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="AG25" s="17"/>
+      <c r="AH25" s="26"/>
+      <c r="AI25" s="24">
+        <v>35.0651258091779</v>
+      </c>
+      <c r="AJ25" s="17"/>
+      <c r="AK25" s="24">
+        <v>33.684437809177901</v>
+      </c>
+      <c r="AL25" s="17"/>
+      <c r="AM25" s="17"/>
+      <c r="AN25" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="AO25" s="17"/>
+      <c r="AP25" s="26"/>
+      <c r="AQ25" s="24">
+        <v>24.046254944022401</v>
+      </c>
+      <c r="AR25" s="17"/>
+      <c r="AS25" s="17"/>
+      <c r="AT25" s="17"/>
+      <c r="AU25" s="17"/>
+      <c r="AW25" s="24">
+        <v>23.901296944022398</v>
+      </c>
+      <c r="AX25" s="17"/>
+      <c r="AY25" s="17"/>
+      <c r="AZ25" s="17"/>
+      <c r="BA25" s="17"/>
+      <c r="BB25" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="BC25" s="3">
+        <v>79.454337926039003</v>
+      </c>
+      <c r="BD25" s="3">
+        <v>79.794435726038998</v>
+      </c>
+      <c r="BE25" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="BF25" s="26"/>
+      <c r="BG25" s="24">
+        <v>572.35301328570199</v>
+      </c>
+      <c r="BH25" s="17"/>
+      <c r="BI25" s="3">
+        <v>575.64087854298396</v>
+      </c>
+      <c r="BJ25" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="BK25" s="17"/>
+      <c r="BL25" s="17"/>
+    </row>
+    <row r="26" spans="5:64" x14ac:dyDescent="0.35">
+      <c r="E26" s="22"/>
+      <c r="F26" s="22"/>
+      <c r="G26" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H26" s="22"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="22"/>
+      <c r="L26" s="22"/>
+      <c r="M26" s="22"/>
+      <c r="N26" s="22"/>
+      <c r="O26" s="28">
+        <v>740.290220269099</v>
+      </c>
+      <c r="P26" s="22"/>
+      <c r="Q26" s="28">
+        <v>757.71241655409904</v>
+      </c>
+      <c r="R26" s="22"/>
+      <c r="S26" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="T26" s="28">
+        <v>3808.3946694819601</v>
+      </c>
+      <c r="U26" s="22"/>
+      <c r="V26" s="22"/>
+      <c r="W26" s="28">
+        <v>3743.1419447815601</v>
+      </c>
+      <c r="X26" s="22"/>
+      <c r="Z26" s="29" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA26" s="30"/>
+      <c r="AB26" s="28">
+        <v>190.53515852739301</v>
+      </c>
+      <c r="AC26" s="22"/>
+      <c r="AD26" s="22"/>
+      <c r="AE26" s="6">
+        <v>196.28829524239299</v>
+      </c>
+      <c r="AF26" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="AG26" s="22"/>
+      <c r="AH26" s="30"/>
+      <c r="AI26" s="28">
+        <v>328.41723232231698</v>
+      </c>
+      <c r="AJ26" s="22"/>
+      <c r="AK26" s="28">
+        <v>307.06014589775498</v>
+      </c>
+      <c r="AL26" s="22"/>
+      <c r="AM26" s="22"/>
+      <c r="AN26" s="29" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO26" s="22"/>
+      <c r="AP26" s="30"/>
+      <c r="AQ26" s="28">
+        <v>224.34657620651799</v>
+      </c>
+      <c r="AR26" s="22"/>
+      <c r="AS26" s="22"/>
+      <c r="AT26" s="22"/>
+      <c r="AU26" s="22"/>
+      <c r="AW26" s="28">
+        <v>218.16267078023199</v>
+      </c>
+      <c r="AX26" s="22"/>
+      <c r="AY26" s="22"/>
+      <c r="AZ26" s="22"/>
+      <c r="BA26" s="22"/>
+      <c r="BB26" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="BC26" s="6">
+        <v>647.66071245687203</v>
+      </c>
+      <c r="BD26" s="6">
+        <v>657.93344145687297</v>
+      </c>
+      <c r="BE26" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="BF26" s="30"/>
+      <c r="BG26" s="28">
+        <v>5939.6445692641601</v>
+      </c>
+      <c r="BH26" s="22"/>
+      <c r="BI26" s="6">
+        <v>5880.2989147129201</v>
+      </c>
+      <c r="BJ26" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="BK26" s="22"/>
+      <c r="BL26" s="22"/>
+    </row>
+    <row r="27" spans="5:64" x14ac:dyDescent="0.35">
+      <c r="E27" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="F27" s="17"/>
+      <c r="G27" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H27" s="17"/>
+      <c r="I27" s="17"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="17"/>
+      <c r="N27" s="17"/>
+      <c r="O27" s="24">
+        <v>82.980174915413102</v>
+      </c>
+      <c r="P27" s="17"/>
+      <c r="Q27" s="24">
+        <v>87.330123415413098</v>
+      </c>
+      <c r="R27" s="17"/>
+      <c r="S27" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="T27" s="24">
+        <v>346.00314459907599</v>
+      </c>
+      <c r="U27" s="17"/>
+      <c r="V27" s="17"/>
+      <c r="W27" s="24">
+        <v>355.21177596664199</v>
+      </c>
+      <c r="X27" s="17"/>
+      <c r="Z27" s="25" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA27" s="26"/>
+      <c r="AB27" s="24">
+        <v>20.357108950214201</v>
+      </c>
+      <c r="AC27" s="17"/>
+      <c r="AD27" s="17"/>
+      <c r="AE27" s="3">
+        <v>21.529329450214199</v>
+      </c>
+      <c r="AF27" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG27" s="17"/>
+      <c r="AH27" s="26"/>
+      <c r="AI27" s="24">
+        <v>39.1656378683562</v>
+      </c>
+      <c r="AJ27" s="17"/>
+      <c r="AK27" s="24">
+        <v>37.4163328683562</v>
+      </c>
+      <c r="AL27" s="17"/>
+      <c r="AM27" s="17"/>
+      <c r="AN27" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO27" s="17"/>
+      <c r="AP27" s="26"/>
+      <c r="AQ27" s="24">
+        <v>26.9782553922605</v>
+      </c>
+      <c r="AR27" s="17"/>
+      <c r="AS27" s="17"/>
+      <c r="AT27" s="17"/>
+      <c r="AU27" s="17"/>
+      <c r="AW27" s="24">
+        <v>26.711720392260499</v>
+      </c>
+      <c r="AX27" s="17"/>
+      <c r="AY27" s="17"/>
+      <c r="AZ27" s="17"/>
+      <c r="BA27" s="17"/>
+      <c r="BB27" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="BC27" s="3">
+        <v>80.410066910413605</v>
+      </c>
+      <c r="BD27" s="3">
+        <v>84.104728920413606</v>
+      </c>
+      <c r="BE27" s="25" t="s">
+        <v>102</v>
+      </c>
+      <c r="BF27" s="26"/>
+      <c r="BG27" s="24">
+        <v>595.894388635734</v>
+      </c>
+      <c r="BH27" s="17"/>
+      <c r="BI27" s="3">
+        <v>612.30401101330006</v>
+      </c>
+      <c r="BJ27" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="BK27" s="17"/>
+      <c r="BL27" s="17"/>
+    </row>
+    <row r="28" spans="5:64" x14ac:dyDescent="0.35">
+      <c r="E28" s="22"/>
+      <c r="F28" s="22"/>
+      <c r="G28" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28" s="22"/>
+      <c r="I28" s="22"/>
+      <c r="J28" s="22"/>
+      <c r="K28" s="22"/>
+      <c r="L28" s="22"/>
+      <c r="M28" s="22"/>
+      <c r="N28" s="22"/>
+      <c r="O28" s="28">
+        <v>823.27039518451204</v>
+      </c>
+      <c r="P28" s="22"/>
+      <c r="Q28" s="28">
+        <v>845.04253996951297</v>
+      </c>
+      <c r="R28" s="22"/>
+      <c r="S28" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="T28" s="28">
+        <v>4154.3978140810405</v>
+      </c>
+      <c r="U28" s="22"/>
+      <c r="V28" s="22"/>
+      <c r="W28" s="28">
+        <v>4098.3537207482004</v>
+      </c>
+      <c r="X28" s="22"/>
+      <c r="Z28" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="H18" s="78" t="s">
-[...13 lines deleted...]
-      <c r="B19" s="120" t="s">
+      <c r="AA28" s="30"/>
+      <c r="AB28" s="28">
+        <v>210.89226747760799</v>
+      </c>
+      <c r="AC28" s="22"/>
+      <c r="AD28" s="22"/>
+      <c r="AE28" s="6">
+        <v>217.81762469260801</v>
+      </c>
+      <c r="AF28" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG28" s="22"/>
+      <c r="AH28" s="30"/>
+      <c r="AI28" s="28">
+        <v>367.58287019067302</v>
+      </c>
+      <c r="AJ28" s="22"/>
+      <c r="AK28" s="28">
+        <v>344.47647876611097</v>
+      </c>
+      <c r="AL28" s="22"/>
+      <c r="AM28" s="22"/>
+      <c r="AN28" s="29" t="s">
+        <v>103</v>
+      </c>
+      <c r="AO28" s="22"/>
+      <c r="AP28" s="30"/>
+      <c r="AQ28" s="28">
+        <v>251.32483159877799</v>
+      </c>
+      <c r="AR28" s="22"/>
+      <c r="AS28" s="22"/>
+      <c r="AT28" s="22"/>
+      <c r="AU28" s="22"/>
+      <c r="AW28" s="28">
+        <v>244.87439117249301</v>
+      </c>
+      <c r="AX28" s="22"/>
+      <c r="AY28" s="22"/>
+      <c r="AZ28" s="22"/>
+      <c r="BA28" s="22"/>
+      <c r="BB28" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="BC28" s="6">
+        <v>728.07077936728604</v>
+      </c>
+      <c r="BD28" s="6">
+        <v>742.03817037728595</v>
+      </c>
+      <c r="BE28" s="29" t="s">
+        <v>74</v>
+      </c>
+      <c r="BF28" s="30"/>
+      <c r="BG28" s="28">
+        <v>6535.5389578998902</v>
+      </c>
+      <c r="BH28" s="22"/>
+      <c r="BI28" s="6">
+        <v>6492.6029257262198</v>
+      </c>
+      <c r="BJ28" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="BK28" s="22"/>
+      <c r="BL28" s="22"/>
+    </row>
+    <row r="29" spans="5:64" x14ac:dyDescent="0.35">
+      <c r="E29" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="F29" s="17"/>
+      <c r="G29" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H29" s="17"/>
+      <c r="I29" s="17"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="17"/>
+      <c r="N29" s="17"/>
+      <c r="O29" s="24">
+        <v>80.766042229888697</v>
+      </c>
+      <c r="P29" s="17"/>
+      <c r="Q29" s="24">
+        <v>84.712009229888693</v>
+      </c>
+      <c r="R29" s="17"/>
+      <c r="S29" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="T29" s="24">
+        <v>357.78627468384701</v>
+      </c>
+      <c r="U29" s="17"/>
+      <c r="V29" s="17"/>
+      <c r="W29" s="24">
+        <v>375.86309492906702</v>
+      </c>
+      <c r="X29" s="17"/>
+      <c r="Z29" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA29" s="26"/>
+      <c r="AB29" s="24">
+        <v>20.2733052103675</v>
+      </c>
+      <c r="AC29" s="17"/>
+      <c r="AD29" s="17"/>
+      <c r="AE29" s="3">
+        <v>20.6302022103675</v>
+      </c>
+      <c r="AF29" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="AG29" s="17"/>
+      <c r="AH29" s="26"/>
+      <c r="AI29" s="24">
+        <v>37.019369142203502</v>
+      </c>
+      <c r="AJ29" s="17"/>
+      <c r="AK29" s="24">
+        <v>35.5215171422035</v>
+      </c>
+      <c r="AL29" s="17"/>
+      <c r="AM29" s="17"/>
+      <c r="AN29" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="AO29" s="17"/>
+      <c r="AP29" s="26"/>
+      <c r="AQ29" s="24">
+        <v>26.240497500797801</v>
+      </c>
+      <c r="AR29" s="17"/>
+      <c r="AS29" s="17"/>
+      <c r="AT29" s="17"/>
+      <c r="AU29" s="17"/>
+      <c r="AW29" s="24">
+        <v>26.337347500797801</v>
+      </c>
+      <c r="AX29" s="17"/>
+      <c r="AY29" s="17"/>
+      <c r="AZ29" s="17"/>
+      <c r="BA29" s="17"/>
+      <c r="BB29" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="BC29" s="3">
+        <v>71.945082934678794</v>
+      </c>
+      <c r="BD29" s="3">
+        <v>75.216463244678806</v>
+      </c>
+      <c r="BE29" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="BF29" s="26"/>
+      <c r="BG29" s="24">
+        <v>594.03057170178295</v>
+      </c>
+      <c r="BH29" s="17"/>
+      <c r="BI29" s="3">
+        <v>618.28063425700304</v>
+      </c>
+      <c r="BJ29" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="BK29" s="17"/>
+      <c r="BL29" s="17"/>
+    </row>
+    <row r="30" spans="5:64" x14ac:dyDescent="0.35">
+      <c r="E30" s="22"/>
+      <c r="F30" s="22"/>
+      <c r="G30" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30" s="22"/>
+      <c r="I30" s="22"/>
+      <c r="J30" s="22"/>
+      <c r="K30" s="22"/>
+      <c r="L30" s="22"/>
+      <c r="M30" s="22"/>
+      <c r="N30" s="22"/>
+      <c r="O30" s="28">
+        <v>904.03643741440101</v>
+      </c>
+      <c r="P30" s="22"/>
+      <c r="Q30" s="28">
+        <v>929.75454919940103</v>
+      </c>
+      <c r="R30" s="22"/>
+      <c r="S30" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="T30" s="28">
+        <v>4512.1840887648796</v>
+      </c>
+      <c r="U30" s="22"/>
+      <c r="V30" s="22"/>
+      <c r="W30" s="28">
+        <v>4474.2168156772696</v>
+      </c>
+      <c r="X30" s="22"/>
+      <c r="Z30" s="29" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA30" s="30"/>
+      <c r="AB30" s="28">
+        <v>231.16557268797499</v>
+      </c>
+      <c r="AC30" s="22"/>
+      <c r="AD30" s="22"/>
+      <c r="AE30" s="6">
+        <v>238.44782690297501</v>
+      </c>
+      <c r="AF30" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG30" s="22"/>
+      <c r="AH30" s="30"/>
+      <c r="AI30" s="28">
+        <v>404.60223933287699</v>
+      </c>
+      <c r="AJ30" s="22"/>
+      <c r="AK30" s="28">
+        <v>379.99799590831498</v>
+      </c>
+      <c r="AL30" s="22"/>
+      <c r="AM30" s="22"/>
+      <c r="AN30" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="AO30" s="22"/>
+      <c r="AP30" s="30"/>
+      <c r="AQ30" s="28">
+        <v>277.56532909957599</v>
+      </c>
+      <c r="AR30" s="22"/>
+      <c r="AS30" s="22"/>
+      <c r="AT30" s="22"/>
+      <c r="AU30" s="22"/>
+      <c r="AW30" s="28">
+        <v>271.21173867329099</v>
+      </c>
+      <c r="AX30" s="22"/>
+      <c r="AY30" s="22"/>
+      <c r="AZ30" s="22"/>
+      <c r="BA30" s="22"/>
+      <c r="BB30" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="BC30" s="6">
+        <v>800.01586230196494</v>
+      </c>
+      <c r="BD30" s="6">
+        <v>817.25463362196501</v>
+      </c>
+      <c r="BE30" s="29" t="s">
+        <v>60</v>
+      </c>
+      <c r="BF30" s="30"/>
+      <c r="BG30" s="28">
+        <v>7129.5695296016802</v>
+      </c>
+      <c r="BH30" s="22"/>
+      <c r="BI30" s="6">
+        <v>7110.88355998322</v>
+      </c>
+      <c r="BJ30" s="29" t="s">
+        <v>109</v>
+      </c>
+      <c r="BK30" s="22"/>
+      <c r="BL30" s="22"/>
+    </row>
+    <row r="31" spans="5:64" x14ac:dyDescent="0.35">
+      <c r="E31" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="F31" s="17"/>
+      <c r="G31" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H31" s="17"/>
+      <c r="I31" s="17"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+      <c r="N31" s="17"/>
+      <c r="O31" s="24">
+        <v>84.124264259510198</v>
+      </c>
+      <c r="P31" s="17"/>
+      <c r="Q31" s="24">
+        <v>88.0021342595102</v>
+      </c>
+      <c r="R31" s="17"/>
+      <c r="S31" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="T31" s="24">
+        <v>387.37311737051999</v>
+      </c>
+      <c r="U31" s="17"/>
+      <c r="V31" s="17"/>
+      <c r="W31" s="24">
+        <v>413.442010782343</v>
+      </c>
+      <c r="X31" s="17"/>
+      <c r="Z31" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA31" s="26"/>
+      <c r="AB31" s="24">
+        <v>21.478207389418301</v>
+      </c>
+      <c r="AC31" s="17"/>
+      <c r="AD31" s="17"/>
+      <c r="AE31" s="3">
+        <v>21.902225389418302</v>
+      </c>
+      <c r="AF31" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG31" s="17"/>
+      <c r="AH31" s="26"/>
+      <c r="AI31" s="24">
+        <v>35.904391181824998</v>
+      </c>
+      <c r="AJ31" s="17"/>
+      <c r="AK31" s="24">
+        <v>34.486994181824997</v>
+      </c>
+      <c r="AL31" s="17"/>
+      <c r="AM31" s="17"/>
+      <c r="AN31" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="AO31" s="17"/>
+      <c r="AP31" s="26"/>
+      <c r="AQ31" s="24">
+        <v>27.3225263006976</v>
+      </c>
+      <c r="AR31" s="17"/>
+      <c r="AS31" s="17"/>
+      <c r="AT31" s="17"/>
+      <c r="AU31" s="17"/>
+      <c r="AW31" s="24">
+        <v>28.5689453006976</v>
+      </c>
+      <c r="AX31" s="17"/>
+      <c r="AY31" s="17"/>
+      <c r="AZ31" s="17"/>
+      <c r="BA31" s="17"/>
+      <c r="BB31" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="BC31" s="3">
+        <v>64.139264305000296</v>
+      </c>
+      <c r="BD31" s="3">
+        <v>67.6384225150003</v>
+      </c>
+      <c r="BE31" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="BF31" s="26"/>
+      <c r="BG31" s="24">
+        <v>620.341770806971</v>
+      </c>
+      <c r="BH31" s="17"/>
+      <c r="BI31" s="3">
+        <v>654.04073242879394</v>
+      </c>
+      <c r="BJ31" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BK31" s="17"/>
+      <c r="BL31" s="17"/>
+    </row>
+    <row r="32" spans="5:64" x14ac:dyDescent="0.35">
+      <c r="E32" s="22"/>
+      <c r="F32" s="22"/>
+      <c r="G32" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32" s="22"/>
+      <c r="I32" s="22"/>
+      <c r="J32" s="22"/>
+      <c r="K32" s="22"/>
+      <c r="L32" s="22"/>
+      <c r="M32" s="22"/>
+      <c r="N32" s="22"/>
+      <c r="O32" s="28">
+        <v>988.16070167391103</v>
+      </c>
+      <c r="P32" s="22"/>
+      <c r="Q32" s="28">
+        <v>1017.7566834589099</v>
+      </c>
+      <c r="R32" s="22"/>
+      <c r="S32" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="T32" s="28">
+        <v>4899.5572061353996</v>
+      </c>
+      <c r="U32" s="22"/>
+      <c r="V32" s="22"/>
+      <c r="W32" s="28">
+        <v>4887.6588264596103</v>
+      </c>
+      <c r="X32" s="22"/>
+      <c r="Z32" s="29" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA32" s="30"/>
+      <c r="AB32" s="28">
+        <v>252.64378007739299</v>
+      </c>
+      <c r="AC32" s="22"/>
+      <c r="AD32" s="22"/>
+      <c r="AE32" s="6">
+        <v>260.350052292393</v>
+      </c>
+      <c r="AF32" s="29" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG32" s="22"/>
+      <c r="AH32" s="30"/>
+      <c r="AI32" s="28">
+        <v>440.50663051470201</v>
+      </c>
+      <c r="AJ32" s="22"/>
+      <c r="AK32" s="28">
+        <v>414.48499009014</v>
+      </c>
+      <c r="AL32" s="22"/>
+      <c r="AM32" s="22"/>
+      <c r="AN32" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="AO32" s="22"/>
+      <c r="AP32" s="30"/>
+      <c r="AQ32" s="28">
+        <v>304.88785540027402</v>
+      </c>
+      <c r="AR32" s="22"/>
+      <c r="AS32" s="22"/>
+      <c r="AT32" s="22"/>
+      <c r="AU32" s="22"/>
+      <c r="AW32" s="28">
+        <v>299.780683973988</v>
+      </c>
+      <c r="AX32" s="22"/>
+      <c r="AY32" s="22"/>
+      <c r="AZ32" s="22"/>
+      <c r="BA32" s="22"/>
+      <c r="BB32" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="BC32" s="6">
+        <v>864.15512660696504</v>
+      </c>
+      <c r="BD32" s="6">
+        <v>884.89305613696501</v>
+      </c>
+      <c r="BE32" s="29" t="s">
+        <v>92</v>
+      </c>
+      <c r="BF32" s="30"/>
+      <c r="BG32" s="28">
+        <v>7749.9113004086503</v>
+      </c>
+      <c r="BH32" s="22"/>
+      <c r="BI32" s="6">
+        <v>7764.9242924120099</v>
+      </c>
+      <c r="BJ32" s="29" t="s">
+        <v>116</v>
+      </c>
+      <c r="BK32" s="22"/>
+      <c r="BL32" s="22"/>
+    </row>
+    <row r="33" spans="3:65" x14ac:dyDescent="0.35">
+      <c r="E33" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="F33" s="17"/>
+      <c r="G33" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H33" s="17"/>
+      <c r="I33" s="17"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
+      <c r="N33" s="17"/>
+      <c r="O33" s="24">
+        <v>83.1268076209832</v>
+      </c>
+      <c r="P33" s="17"/>
+      <c r="Q33" s="25"/>
+      <c r="R33" s="17"/>
+      <c r="S33" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="T33" s="24">
+        <v>366.134642738737</v>
+      </c>
+      <c r="U33" s="17"/>
+      <c r="V33" s="17"/>
+      <c r="W33" s="25"/>
+      <c r="X33" s="17"/>
+      <c r="Z33" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA33" s="26"/>
+      <c r="AB33" s="24">
+        <v>22.0837278988752</v>
+      </c>
+      <c r="AC33" s="17"/>
+      <c r="AD33" s="17"/>
+      <c r="AE33" s="5"/>
+      <c r="AF33" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG33" s="17"/>
+      <c r="AH33" s="26"/>
+      <c r="AI33" s="24">
+        <v>30.7300638376175</v>
+      </c>
+      <c r="AJ33" s="17"/>
+      <c r="AK33" s="25"/>
+      <c r="AL33" s="17"/>
+      <c r="AM33" s="17"/>
+      <c r="AN33" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO33" s="17"/>
+      <c r="AP33" s="26"/>
+      <c r="AQ33" s="24">
+        <v>26.343646231207099</v>
+      </c>
+      <c r="AR33" s="17"/>
+      <c r="AS33" s="17"/>
+      <c r="AT33" s="17"/>
+      <c r="AU33" s="17"/>
+      <c r="AW33" s="25"/>
+      <c r="AX33" s="17"/>
+      <c r="AY33" s="17"/>
+      <c r="AZ33" s="17"/>
+      <c r="BA33" s="17"/>
+      <c r="BB33" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="BC33" s="3">
+        <v>36.689786745807801</v>
+      </c>
+      <c r="BD33" s="5"/>
+      <c r="BE33" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="BF33" s="26"/>
+      <c r="BG33" s="24">
+        <v>565.10867507322803</v>
+      </c>
+      <c r="BH33" s="17"/>
+      <c r="BI33" s="5"/>
+      <c r="BJ33" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="BK33" s="17"/>
+      <c r="BL33" s="17"/>
+    </row>
+    <row r="34" spans="3:65" x14ac:dyDescent="0.35">
+      <c r="E34" s="22"/>
+      <c r="F34" s="22"/>
+      <c r="G34" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H34" s="22"/>
+      <c r="I34" s="22"/>
+      <c r="J34" s="22"/>
+      <c r="K34" s="22"/>
+      <c r="L34" s="22"/>
+      <c r="M34" s="22"/>
+      <c r="N34" s="22"/>
+      <c r="O34" s="28">
+        <v>1071.28750929489</v>
+      </c>
+      <c r="P34" s="22"/>
+      <c r="Q34" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="R34" s="22"/>
+      <c r="S34" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="T34" s="28">
+        <v>5265.6918488741403</v>
+      </c>
+      <c r="U34" s="22"/>
+      <c r="V34" s="22"/>
+      <c r="W34" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="X34" s="22"/>
+      <c r="Z34" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA34" s="30"/>
+      <c r="AB34" s="28">
+        <v>274.72750797626799</v>
+      </c>
+      <c r="AC34" s="22"/>
+      <c r="AD34" s="22"/>
+      <c r="AE34" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF34" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG34" s="22"/>
+      <c r="AH34" s="30"/>
+      <c r="AI34" s="28">
+        <v>471.23669435232</v>
+      </c>
+      <c r="AJ34" s="22"/>
+      <c r="AK34" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL34" s="22"/>
+      <c r="AM34" s="22"/>
+      <c r="AN34" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO34" s="22"/>
+      <c r="AP34" s="30"/>
+      <c r="AQ34" s="28">
+        <v>331.23150163148102</v>
+      </c>
+      <c r="AR34" s="22"/>
+      <c r="AS34" s="22"/>
+      <c r="AT34" s="22"/>
+      <c r="AU34" s="22"/>
+      <c r="AW34" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="AX34" s="22"/>
+      <c r="AY34" s="22"/>
+      <c r="AZ34" s="22"/>
+      <c r="BA34" s="22"/>
+      <c r="BB34" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="BC34" s="6">
+        <v>900.84491335277301</v>
+      </c>
+      <c r="BD34" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="BE34" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="BF34" s="30"/>
+      <c r="BG34" s="28">
+        <v>8315.0199754818805</v>
+      </c>
+      <c r="BH34" s="22"/>
+      <c r="BI34" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="BJ34" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="BK34" s="22"/>
+      <c r="BL34" s="22"/>
+    </row>
+    <row r="35" spans="3:65" x14ac:dyDescent="0.35">
+      <c r="E35" s="31" t="s">
+        <v>118</v>
+      </c>
+      <c r="F35" s="22"/>
+      <c r="G35" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="H35" s="22"/>
+      <c r="I35" s="22"/>
+      <c r="J35" s="22"/>
+      <c r="K35" s="22"/>
+      <c r="L35" s="22"/>
+      <c r="M35" s="22"/>
+      <c r="N35" s="22"/>
+      <c r="O35" s="33">
+        <v>1071.28750929489</v>
+      </c>
+      <c r="P35" s="22"/>
+      <c r="Q35" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="R35" s="22"/>
+      <c r="S35" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="T35" s="33">
+        <v>5265.6918488741403</v>
+      </c>
+      <c r="U35" s="22"/>
+      <c r="V35" s="22"/>
+      <c r="W35" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="X35" s="22"/>
+      <c r="Z35" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA35" s="30"/>
+      <c r="AB35" s="33">
+        <v>274.72750797626799</v>
+      </c>
+      <c r="AC35" s="22"/>
+      <c r="AD35" s="22"/>
+      <c r="AE35" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF35" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG35" s="22"/>
+      <c r="AH35" s="30"/>
+      <c r="AI35" s="33">
+        <v>471.23669435232</v>
+      </c>
+      <c r="AJ35" s="22"/>
+      <c r="AK35" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="AL35" s="22"/>
+      <c r="AM35" s="22"/>
+      <c r="AN35" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO35" s="22"/>
+      <c r="AP35" s="30"/>
+      <c r="AQ35" s="33">
+        <v>331.23150163148102</v>
+      </c>
+      <c r="AR35" s="22"/>
+      <c r="AS35" s="22"/>
+      <c r="AT35" s="22"/>
+      <c r="AU35" s="22"/>
+      <c r="AW35" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="AX35" s="22"/>
+      <c r="AY35" s="22"/>
+      <c r="AZ35" s="22"/>
+      <c r="BA35" s="22"/>
+      <c r="BB35" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="BC35" s="9">
+        <v>900.84491335277301</v>
+      </c>
+      <c r="BD35" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="BE35" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="BF35" s="30"/>
+      <c r="BG35" s="33">
+        <v>8315.0199754818805</v>
+      </c>
+      <c r="BH35" s="22"/>
+      <c r="BI35" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="BJ35" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="BK35" s="22"/>
+      <c r="BL35" s="22"/>
+    </row>
+    <row r="36" spans="3:65" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="37" spans="3:65" ht="16.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="38" spans="3:65" ht="24.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E38" s="35" t="s">
+        <v>119</v>
+      </c>
+      <c r="F38" s="17"/>
+      <c r="G38" s="17"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="17"/>
+      <c r="J38" s="17"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="17"/>
+      <c r="N38" s="17"/>
+      <c r="O38" s="17"/>
+      <c r="P38" s="17"/>
+      <c r="Q38" s="17"/>
+      <c r="R38" s="17"/>
+      <c r="S38" s="17"/>
+      <c r="T38" s="17"/>
+      <c r="U38" s="17"/>
+      <c r="V38" s="17"/>
+      <c r="W38" s="17"/>
+      <c r="X38" s="17"/>
+      <c r="Y38" s="17"/>
+      <c r="Z38" s="17"/>
+      <c r="AA38" s="17"/>
+      <c r="AB38" s="17"/>
+      <c r="AC38" s="17"/>
+      <c r="AD38" s="17"/>
+      <c r="AE38" s="17"/>
+      <c r="AF38" s="17"/>
+      <c r="AG38" s="17"/>
+      <c r="AH38" s="17"/>
+      <c r="AI38" s="17"/>
+      <c r="AJ38" s="17"/>
+      <c r="AK38" s="17"/>
+      <c r="AL38" s="17"/>
+      <c r="AM38" s="17"/>
+      <c r="AN38" s="17"/>
+      <c r="AO38" s="17"/>
+    </row>
+    <row r="39" spans="3:65" ht="11.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="40" spans="3:65" ht="45.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F40" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="G40" s="17"/>
+      <c r="H40" s="17"/>
+      <c r="I40" s="17"/>
+      <c r="J40" s="17"/>
+      <c r="K40" s="17"/>
+      <c r="L40" s="17"/>
+      <c r="M40" s="17"/>
+      <c r="N40" s="17"/>
+      <c r="O40" s="17"/>
+      <c r="P40" s="17"/>
+      <c r="Q40" s="17"/>
+      <c r="R40" s="17"/>
+      <c r="S40" s="17"/>
+      <c r="T40" s="17"/>
+      <c r="U40" s="17"/>
+      <c r="V40" s="17"/>
+      <c r="W40" s="17"/>
+      <c r="X40" s="17"/>
+      <c r="Y40" s="17"/>
+      <c r="Z40" s="17"/>
+      <c r="AA40" s="17"/>
+      <c r="AB40" s="17"/>
+      <c r="AC40" s="17"/>
+      <c r="AD40" s="17"/>
+      <c r="AE40" s="17"/>
+      <c r="AF40" s="17"/>
+      <c r="AG40" s="17"/>
+      <c r="AH40" s="17"/>
+      <c r="AI40" s="17"/>
+      <c r="AJ40" s="17"/>
+      <c r="AK40" s="17"/>
+      <c r="AL40" s="17"/>
+      <c r="AM40" s="17"/>
+      <c r="AN40" s="17"/>
+      <c r="AO40" s="17"/>
+      <c r="AP40" s="17"/>
+      <c r="AQ40" s="17"/>
+      <c r="AR40" s="17"/>
+      <c r="AS40" s="17"/>
+      <c r="AT40" s="17"/>
+      <c r="AU40" s="17"/>
+      <c r="AV40" s="17"/>
+      <c r="AW40" s="17"/>
+      <c r="AX40" s="17"/>
+      <c r="AY40" s="17"/>
+      <c r="AZ40" s="17"/>
+      <c r="BA40" s="17"/>
+      <c r="BB40" s="17"/>
+      <c r="BC40" s="17"/>
+      <c r="BD40" s="17"/>
+      <c r="BE40" s="17"/>
+    </row>
+    <row r="41" spans="3:65" ht="5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="42" spans="3:65" ht="1.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="43" spans="3:65" ht="28.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="1"/>
+      <c r="J43" s="1"/>
+      <c r="K43" s="1"/>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+      <c r="N43" s="1"/>
+      <c r="O43" s="1"/>
+      <c r="P43" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="12"/>
+      <c r="R43" s="12"/>
+      <c r="S43" s="12"/>
+      <c r="T43" s="12"/>
+      <c r="U43" s="12"/>
+      <c r="V43" s="12"/>
+      <c r="W43" s="12"/>
+      <c r="X43" s="12"/>
+      <c r="Y43" s="12"/>
+      <c r="Z43" s="12"/>
+      <c r="AA43" s="12"/>
+      <c r="AB43" s="12"/>
+      <c r="AC43" s="12"/>
+      <c r="AD43" s="12"/>
+      <c r="AE43" s="12"/>
+      <c r="AF43" s="12"/>
+      <c r="AG43" s="12"/>
+      <c r="AH43" s="12"/>
+      <c r="AI43" s="12"/>
+      <c r="AJ43" s="12"/>
+      <c r="AK43" s="12"/>
+      <c r="AL43" s="1"/>
+      <c r="AM43" s="12"/>
+      <c r="AN43" s="12"/>
+      <c r="AO43" s="12"/>
+      <c r="AP43" s="12"/>
+      <c r="AQ43" s="12"/>
+      <c r="AR43" s="12"/>
+      <c r="AS43" s="1"/>
+    </row>
+    <row r="44" spans="3:65" ht="8.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1"/>
+      <c r="I44" s="1"/>
+      <c r="J44" s="1"/>
+      <c r="K44" s="1"/>
+      <c r="L44" s="1"/>
+      <c r="M44" s="1"/>
+      <c r="N44" s="1"/>
+      <c r="O44" s="1"/>
+      <c r="P44" s="14" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q44" s="12"/>
+      <c r="R44" s="12"/>
+      <c r="S44" s="12"/>
+      <c r="T44" s="12"/>
+      <c r="U44" s="12"/>
+      <c r="V44" s="12"/>
+      <c r="W44" s="12"/>
+      <c r="X44" s="12"/>
+      <c r="Y44" s="12"/>
+      <c r="Z44" s="12"/>
+      <c r="AA44" s="12"/>
+      <c r="AB44" s="12"/>
+      <c r="AC44" s="12"/>
+      <c r="AD44" s="12"/>
+      <c r="AE44" s="12"/>
+      <c r="AF44" s="12"/>
+      <c r="AG44" s="12"/>
+      <c r="AH44" s="12"/>
+      <c r="AI44" s="12"/>
+      <c r="AJ44" s="12"/>
+      <c r="AK44" s="12"/>
+      <c r="AL44" s="1"/>
+      <c r="AM44" s="12"/>
+      <c r="AN44" s="12"/>
+      <c r="AO44" s="12"/>
+      <c r="AP44" s="12"/>
+      <c r="AQ44" s="12"/>
+      <c r="AR44" s="12"/>
+      <c r="AS44" s="1"/>
+    </row>
+    <row r="45" spans="3:65" x14ac:dyDescent="0.35">
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="1"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="1"/>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+      <c r="N45" s="1"/>
+      <c r="O45" s="1"/>
+      <c r="P45" s="12"/>
+      <c r="Q45" s="12"/>
+      <c r="R45" s="12"/>
+      <c r="S45" s="12"/>
+      <c r="T45" s="12"/>
+      <c r="U45" s="12"/>
+      <c r="V45" s="12"/>
+      <c r="W45" s="12"/>
+      <c r="X45" s="12"/>
+      <c r="Y45" s="12"/>
+      <c r="Z45" s="12"/>
+      <c r="AA45" s="12"/>
+      <c r="AB45" s="12"/>
+      <c r="AC45" s="12"/>
+      <c r="AD45" s="12"/>
+      <c r="AE45" s="12"/>
+      <c r="AF45" s="12"/>
+      <c r="AG45" s="12"/>
+      <c r="AH45" s="12"/>
+      <c r="AI45" s="12"/>
+      <c r="AJ45" s="12"/>
+      <c r="AK45" s="12"/>
+      <c r="AL45" s="1"/>
+      <c r="AM45" s="1"/>
+      <c r="AN45" s="1"/>
+      <c r="AO45" s="1"/>
+      <c r="AP45" s="1"/>
+      <c r="AQ45" s="1"/>
+      <c r="AR45" s="1"/>
+      <c r="AS45" s="1"/>
+    </row>
+    <row r="46" spans="3:65" x14ac:dyDescent="0.35">
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="1"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+      <c r="N46" s="1"/>
+      <c r="O46" s="1"/>
+      <c r="P46" s="12"/>
+      <c r="Q46" s="12"/>
+      <c r="R46" s="12"/>
+      <c r="S46" s="12"/>
+      <c r="T46" s="12"/>
+      <c r="U46" s="12"/>
+      <c r="V46" s="12"/>
+      <c r="W46" s="12"/>
+      <c r="X46" s="12"/>
+      <c r="Y46" s="12"/>
+      <c r="Z46" s="12"/>
+      <c r="AA46" s="12"/>
+      <c r="AB46" s="12"/>
+      <c r="AC46" s="12"/>
+      <c r="AD46" s="12"/>
+      <c r="AE46" s="12"/>
+      <c r="AF46" s="12"/>
+      <c r="AG46" s="12"/>
+      <c r="AH46" s="12"/>
+      <c r="AI46" s="12"/>
+      <c r="AJ46" s="12"/>
+      <c r="AK46" s="12"/>
+      <c r="AL46" s="1"/>
+      <c r="AM46" s="1"/>
+      <c r="AN46" s="1"/>
+      <c r="AO46" s="1"/>
+      <c r="AP46" s="1"/>
+      <c r="AQ46" s="1"/>
+      <c r="AR46" s="1"/>
+      <c r="AS46" s="1"/>
+    </row>
+    <row r="47" spans="3:65" ht="9.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
+      <c r="G47" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="1"/>
+      <c r="J47" s="1"/>
+      <c r="K47" s="1"/>
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+      <c r="N47" s="1"/>
+      <c r="O47" s="1"/>
+      <c r="P47" s="1"/>
+      <c r="Q47" s="1"/>
+      <c r="R47" s="1"/>
+      <c r="S47" s="1"/>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+      <c r="X47" s="1"/>
+      <c r="Y47" s="1"/>
+      <c r="Z47" s="1"/>
+      <c r="AA47" s="1"/>
+      <c r="AB47" s="1"/>
+      <c r="AC47" s="1"/>
+      <c r="AD47" s="1"/>
+      <c r="AE47" s="1"/>
+      <c r="AF47" s="1"/>
+      <c r="AG47" s="1"/>
+      <c r="AH47" s="1"/>
+      <c r="AI47" s="1"/>
+      <c r="AJ47" s="1"/>
+      <c r="AK47" s="1"/>
+      <c r="AL47" s="1"/>
+      <c r="AM47" s="1"/>
+      <c r="AN47" s="1"/>
+      <c r="AO47" s="1"/>
+      <c r="AP47" s="1"/>
+      <c r="AQ47" s="1"/>
+      <c r="AR47" s="1"/>
+      <c r="AS47" s="1"/>
+    </row>
+    <row r="48" spans="3:65" ht="0.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+      <c r="H48" s="1"/>
+      <c r="I48" s="1"/>
+      <c r="J48" s="1"/>
+      <c r="K48" s="1"/>
+      <c r="L48" s="1"/>
+      <c r="M48" s="1"/>
+      <c r="N48" s="1"/>
+      <c r="O48" s="1"/>
+      <c r="P48" s="1"/>
+      <c r="Q48" s="1"/>
+      <c r="R48" s="1"/>
+      <c r="S48" s="1"/>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+      <c r="X48" s="1"/>
+      <c r="Y48" s="1"/>
+      <c r="Z48" s="1"/>
+      <c r="AA48" s="1"/>
+      <c r="AB48" s="1"/>
+      <c r="AC48" s="1"/>
+      <c r="AD48" s="1"/>
+      <c r="AE48" s="1"/>
+      <c r="AF48" s="1"/>
+      <c r="AG48" s="1"/>
+      <c r="AH48" s="1"/>
+      <c r="AI48" s="1"/>
+      <c r="AJ48" s="1"/>
+      <c r="AK48" s="1"/>
+      <c r="AL48" s="1"/>
+      <c r="AM48" s="1"/>
+      <c r="AN48" s="1"/>
+      <c r="AO48" s="1"/>
+      <c r="AP48" s="1"/>
+      <c r="AQ48" s="1"/>
+      <c r="AR48" s="1"/>
+      <c r="AS48" s="1"/>
+      <c r="AY48" s="37"/>
+      <c r="AZ48" s="17"/>
+      <c r="BA48" s="17"/>
+      <c r="BB48" s="17"/>
+      <c r="BC48" s="17"/>
+      <c r="BD48" s="17"/>
+      <c r="BE48" s="17"/>
+      <c r="BF48" s="17"/>
+      <c r="BG48" s="17"/>
+      <c r="BH48" s="17"/>
+      <c r="BI48" s="17"/>
+      <c r="BJ48" s="17"/>
+      <c r="BK48" s="17"/>
+      <c r="BL48" s="17"/>
+      <c r="BM48" s="17"/>
+    </row>
+    <row r="49" spans="4:65" ht="8" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AY49" s="37"/>
+      <c r="AZ49" s="17"/>
+      <c r="BA49" s="17"/>
+      <c r="BB49" s="17"/>
+      <c r="BC49" s="17"/>
+      <c r="BD49" s="17"/>
+      <c r="BE49" s="17"/>
+      <c r="BF49" s="17"/>
+      <c r="BG49" s="17"/>
+      <c r="BH49" s="17"/>
+      <c r="BI49" s="17"/>
+      <c r="BJ49" s="17"/>
+      <c r="BK49" s="17"/>
+      <c r="BL49" s="17"/>
+      <c r="BM49" s="17"/>
+    </row>
+    <row r="50" spans="4:65" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N50" s="38" t="s">
+        <v>3</v>
+      </c>
+      <c r="O50" s="17"/>
+      <c r="P50" s="17"/>
+      <c r="Q50" s="17"/>
+      <c r="R50" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="S50" s="17"/>
+      <c r="T50" s="17"/>
+      <c r="U50" s="39" t="s">
+        <v>123</v>
+      </c>
+      <c r="V50" s="17"/>
+      <c r="W50" s="17"/>
+      <c r="X50" s="39" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y50" s="17"/>
+      <c r="Z50" s="17"/>
+      <c r="AA50" s="17"/>
+      <c r="AB50" s="17"/>
+      <c r="AC50" s="39" t="s">
+        <v>125</v>
+      </c>
+      <c r="AD50" s="17"/>
+      <c r="AE50" s="17"/>
+      <c r="AF50" s="17"/>
+      <c r="AG50" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH50" s="17"/>
+      <c r="AI50" s="17"/>
+      <c r="AJ50" s="39" t="s">
+        <v>127</v>
+      </c>
+      <c r="AK50" s="17"/>
+      <c r="AL50" s="17"/>
+      <c r="AM50" s="17"/>
+      <c r="AN50" s="17"/>
+      <c r="AO50" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP50" s="17"/>
+      <c r="AQ50" s="17"/>
+      <c r="AR50" s="17"/>
+      <c r="AS50" s="17"/>
+      <c r="AT50" s="17"/>
+      <c r="AY50" s="37"/>
+      <c r="AZ50" s="17"/>
+      <c r="BA50" s="17"/>
+      <c r="BB50" s="17"/>
+      <c r="BC50" s="17"/>
+      <c r="BD50" s="17"/>
+      <c r="BE50" s="17"/>
+      <c r="BF50" s="17"/>
+      <c r="BG50" s="17"/>
+      <c r="BH50" s="17"/>
+      <c r="BI50" s="17"/>
+      <c r="BJ50" s="17"/>
+      <c r="BK50" s="17"/>
+      <c r="BL50" s="17"/>
+      <c r="BM50" s="17"/>
+    </row>
+    <row r="51" spans="4:65" ht="0.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D51" s="40" t="s">
+        <v>128</v>
+      </c>
+      <c r="E51" s="17"/>
+      <c r="F51" s="17"/>
+      <c r="G51" s="17"/>
+      <c r="H51" s="17"/>
+      <c r="I51" s="17"/>
+      <c r="N51" s="17"/>
+      <c r="O51" s="17"/>
+      <c r="P51" s="17"/>
+      <c r="Q51" s="17"/>
+      <c r="R51" s="17"/>
+      <c r="S51" s="17"/>
+      <c r="T51" s="17"/>
+      <c r="U51" s="17"/>
+      <c r="V51" s="17"/>
+      <c r="W51" s="17"/>
+      <c r="X51" s="17"/>
+      <c r="Y51" s="17"/>
+      <c r="Z51" s="17"/>
+      <c r="AA51" s="17"/>
+      <c r="AB51" s="17"/>
+      <c r="AC51" s="17"/>
+      <c r="AD51" s="17"/>
+      <c r="AE51" s="17"/>
+      <c r="AF51" s="17"/>
+      <c r="AG51" s="17"/>
+      <c r="AH51" s="17"/>
+      <c r="AI51" s="17"/>
+      <c r="AJ51" s="17"/>
+      <c r="AK51" s="17"/>
+      <c r="AL51" s="17"/>
+      <c r="AM51" s="17"/>
+      <c r="AN51" s="17"/>
+      <c r="AO51" s="17"/>
+      <c r="AP51" s="17"/>
+      <c r="AQ51" s="17"/>
+      <c r="AR51" s="17"/>
+      <c r="AS51" s="17"/>
+      <c r="AT51" s="17"/>
+      <c r="AY51" s="37"/>
+      <c r="AZ51" s="17"/>
+      <c r="BA51" s="17"/>
+      <c r="BB51" s="17"/>
+      <c r="BC51" s="17"/>
+      <c r="BD51" s="17"/>
+      <c r="BE51" s="17"/>
+      <c r="BF51" s="17"/>
+      <c r="BG51" s="17"/>
+      <c r="BH51" s="17"/>
+      <c r="BI51" s="17"/>
+      <c r="BJ51" s="17"/>
+      <c r="BK51" s="17"/>
+      <c r="BL51" s="17"/>
+      <c r="BM51" s="17"/>
+    </row>
+    <row r="52" spans="4:65" ht="14.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D52" s="17"/>
+      <c r="E52" s="17"/>
+      <c r="F52" s="17"/>
+      <c r="G52" s="17"/>
+      <c r="H52" s="17"/>
+      <c r="I52" s="17"/>
+      <c r="N52" s="41" t="s">
+        <v>129</v>
+      </c>
+      <c r="O52" s="17"/>
+      <c r="P52" s="17"/>
+      <c r="Q52" s="17"/>
+      <c r="R52" s="42">
+        <v>82621.633534510198</v>
+      </c>
+      <c r="S52" s="17"/>
+      <c r="T52" s="17"/>
+      <c r="U52" s="42">
+        <v>405395.24921311601</v>
+      </c>
+      <c r="V52" s="17"/>
+      <c r="W52" s="17"/>
+      <c r="X52" s="42">
+        <v>20993.019114418301</v>
+      </c>
+      <c r="Y52" s="17"/>
+      <c r="Z52" s="17"/>
+      <c r="AA52" s="17"/>
+      <c r="AB52" s="17"/>
+      <c r="AC52" s="42">
+        <v>38817.439326769003</v>
+      </c>
+      <c r="AD52" s="17"/>
+      <c r="AE52" s="17"/>
+      <c r="AF52" s="17"/>
+      <c r="AG52" s="42">
+        <v>28382.8880984346</v>
+      </c>
+      <c r="AH52" s="17"/>
+      <c r="AI52" s="17"/>
+      <c r="AJ52" s="42">
+        <v>68849.716015000304</v>
+      </c>
+      <c r="AK52" s="17"/>
+      <c r="AL52" s="17"/>
+      <c r="AM52" s="17"/>
+      <c r="AN52" s="17"/>
+      <c r="AO52" s="42">
+        <v>645059.945302248</v>
+      </c>
+      <c r="AP52" s="17"/>
+      <c r="AQ52" s="17"/>
+      <c r="AR52" s="17"/>
+      <c r="AS52" s="17"/>
+      <c r="AT52" s="17"/>
+      <c r="AY52" s="37"/>
+      <c r="AZ52" s="17"/>
+      <c r="BA52" s="17"/>
+      <c r="BB52" s="17"/>
+      <c r="BC52" s="17"/>
+      <c r="BD52" s="17"/>
+      <c r="BE52" s="17"/>
+      <c r="BF52" s="17"/>
+      <c r="BG52" s="17"/>
+      <c r="BH52" s="17"/>
+      <c r="BI52" s="17"/>
+      <c r="BJ52" s="17"/>
+      <c r="BK52" s="17"/>
+      <c r="BL52" s="17"/>
+      <c r="BM52" s="17"/>
+    </row>
+    <row r="53" spans="4:65" ht="0.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N53" s="17"/>
+      <c r="O53" s="17"/>
+      <c r="P53" s="17"/>
+      <c r="Q53" s="17"/>
+      <c r="R53" s="17"/>
+      <c r="S53" s="17"/>
+      <c r="T53" s="17"/>
+      <c r="U53" s="17"/>
+      <c r="V53" s="17"/>
+      <c r="W53" s="17"/>
+      <c r="X53" s="17"/>
+      <c r="Y53" s="17"/>
+      <c r="Z53" s="17"/>
+      <c r="AA53" s="17"/>
+      <c r="AB53" s="17"/>
+      <c r="AC53" s="17"/>
+      <c r="AD53" s="17"/>
+      <c r="AE53" s="17"/>
+      <c r="AF53" s="17"/>
+      <c r="AG53" s="17"/>
+      <c r="AH53" s="17"/>
+      <c r="AI53" s="17"/>
+      <c r="AJ53" s="17"/>
+      <c r="AK53" s="17"/>
+      <c r="AL53" s="17"/>
+      <c r="AM53" s="17"/>
+      <c r="AN53" s="17"/>
+      <c r="AO53" s="17"/>
+      <c r="AP53" s="17"/>
+      <c r="AQ53" s="17"/>
+      <c r="AR53" s="17"/>
+      <c r="AS53" s="17"/>
+      <c r="AT53" s="17"/>
+      <c r="AY53" s="37"/>
+      <c r="AZ53" s="17"/>
+      <c r="BA53" s="17"/>
+      <c r="BB53" s="17"/>
+      <c r="BC53" s="17"/>
+      <c r="BD53" s="17"/>
+      <c r="BE53" s="17"/>
+      <c r="BF53" s="17"/>
+      <c r="BG53" s="17"/>
+      <c r="BH53" s="17"/>
+      <c r="BI53" s="17"/>
+      <c r="BJ53" s="17"/>
+      <c r="BK53" s="17"/>
+      <c r="BL53" s="17"/>
+      <c r="BM53" s="17"/>
+    </row>
+    <row r="54" spans="4:65" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AY54" s="37"/>
+      <c r="AZ54" s="17"/>
+      <c r="BA54" s="17"/>
+      <c r="BB54" s="17"/>
+      <c r="BC54" s="17"/>
+      <c r="BD54" s="17"/>
+      <c r="BE54" s="17"/>
+      <c r="BF54" s="17"/>
+      <c r="BG54" s="17"/>
+      <c r="BH54" s="17"/>
+      <c r="BI54" s="17"/>
+      <c r="BJ54" s="17"/>
+      <c r="BK54" s="17"/>
+      <c r="BL54" s="17"/>
+      <c r="BM54" s="17"/>
+    </row>
+    <row r="55" spans="4:65" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N55" s="41" t="s">
+        <v>130</v>
+      </c>
+      <c r="O55" s="17"/>
+      <c r="P55" s="17"/>
+      <c r="Q55" s="17"/>
+      <c r="R55" s="42">
+        <v>84124.264259510193</v>
+      </c>
+      <c r="S55" s="17"/>
+      <c r="T55" s="17"/>
+      <c r="U55" s="42">
+        <v>387373.11737052002</v>
+      </c>
+      <c r="V55" s="17"/>
+      <c r="W55" s="17"/>
+      <c r="X55" s="42">
+        <v>21478.207389418301</v>
+      </c>
+      <c r="Y55" s="17"/>
+      <c r="Z55" s="17"/>
+      <c r="AA55" s="17"/>
+      <c r="AB55" s="17"/>
+      <c r="AC55" s="42">
+        <v>35904.391181824998</v>
+      </c>
+      <c r="AD55" s="17"/>
+      <c r="AE55" s="17"/>
+      <c r="AF55" s="17"/>
+      <c r="AG55" s="42">
+        <v>27322.526300697598</v>
+      </c>
+      <c r="AH55" s="17"/>
+      <c r="AI55" s="17"/>
+      <c r="AJ55" s="42">
+        <v>64139.264305000303</v>
+      </c>
+      <c r="AK55" s="17"/>
+      <c r="AL55" s="17"/>
+      <c r="AM55" s="17"/>
+      <c r="AN55" s="17"/>
+      <c r="AO55" s="42">
+        <v>620341.77080697101</v>
+      </c>
+      <c r="AP55" s="17"/>
+      <c r="AQ55" s="17"/>
+      <c r="AR55" s="17"/>
+      <c r="AS55" s="17"/>
+      <c r="AT55" s="17"/>
+      <c r="AY55" s="37"/>
+      <c r="AZ55" s="17"/>
+      <c r="BA55" s="17"/>
+      <c r="BB55" s="17"/>
+      <c r="BC55" s="17"/>
+      <c r="BD55" s="17"/>
+      <c r="BE55" s="17"/>
+      <c r="BF55" s="17"/>
+      <c r="BG55" s="17"/>
+      <c r="BH55" s="17"/>
+      <c r="BI55" s="17"/>
+      <c r="BJ55" s="17"/>
+      <c r="BK55" s="17"/>
+      <c r="BL55" s="17"/>
+      <c r="BM55" s="17"/>
+    </row>
+    <row r="56" spans="4:65" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N56" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="O56" s="17"/>
+      <c r="P56" s="17"/>
+      <c r="Q56" s="17"/>
+      <c r="R56" s="42">
+        <v>88002.134259510203</v>
+      </c>
+      <c r="S56" s="17"/>
+      <c r="T56" s="17"/>
+      <c r="U56" s="42">
+        <v>413442.01078234299</v>
+      </c>
+      <c r="V56" s="17"/>
+      <c r="W56" s="17"/>
+      <c r="X56" s="42">
+        <v>21902.225389418301</v>
+      </c>
+      <c r="Y56" s="17"/>
+      <c r="Z56" s="17"/>
+      <c r="AA56" s="17"/>
+      <c r="AB56" s="17"/>
+      <c r="AC56" s="42">
+        <v>34486.994181825001</v>
+      </c>
+      <c r="AD56" s="17"/>
+      <c r="AE56" s="17"/>
+      <c r="AF56" s="17"/>
+      <c r="AG56" s="42">
+        <v>28568.9453006976</v>
+      </c>
+      <c r="AH56" s="17"/>
+      <c r="AI56" s="17"/>
+      <c r="AJ56" s="42">
+        <v>67638.422515000304</v>
+      </c>
+      <c r="AK56" s="17"/>
+      <c r="AL56" s="17"/>
+      <c r="AM56" s="17"/>
+      <c r="AN56" s="17"/>
+      <c r="AO56" s="42">
+        <v>654040.73242879403</v>
+      </c>
+      <c r="AP56" s="17"/>
+      <c r="AQ56" s="17"/>
+      <c r="AR56" s="17"/>
+      <c r="AS56" s="17"/>
+      <c r="AT56" s="17"/>
+      <c r="AY56" s="37"/>
+      <c r="AZ56" s="17"/>
+      <c r="BA56" s="17"/>
+      <c r="BB56" s="17"/>
+      <c r="BC56" s="17"/>
+      <c r="BD56" s="17"/>
+      <c r="BE56" s="17"/>
+      <c r="BF56" s="17"/>
+      <c r="BG56" s="17"/>
+      <c r="BH56" s="17"/>
+      <c r="BI56" s="17"/>
+      <c r="BJ56" s="17"/>
+      <c r="BK56" s="17"/>
+      <c r="BL56" s="17"/>
+      <c r="BM56" s="17"/>
+    </row>
+    <row r="57" spans="4:65" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N57" s="43" t="s">
+        <v>132</v>
+      </c>
+      <c r="O57" s="17"/>
+      <c r="P57" s="17"/>
+      <c r="Q57" s="17"/>
+      <c r="R57" s="39" t="s">
+        <v>102</v>
+      </c>
+      <c r="S57" s="17"/>
+      <c r="T57" s="17"/>
+      <c r="U57" s="39" t="s">
+        <v>111</v>
+      </c>
+      <c r="V57" s="17"/>
+      <c r="W57" s="17"/>
+      <c r="X57" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y57" s="17"/>
+      <c r="Z57" s="17"/>
+      <c r="AA57" s="17"/>
+      <c r="AB57" s="17"/>
+      <c r="AC57" s="39" t="s">
+        <v>89</v>
+      </c>
+      <c r="AD57" s="17"/>
+      <c r="AE57" s="17"/>
+      <c r="AF57" s="17"/>
+      <c r="AG57" s="39" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH57" s="17"/>
+      <c r="AI57" s="17"/>
+      <c r="AJ57" s="39" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK57" s="17"/>
+      <c r="AL57" s="17"/>
+      <c r="AM57" s="17"/>
+      <c r="AN57" s="17"/>
+      <c r="AO57" s="39" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP57" s="17"/>
+      <c r="AQ57" s="17"/>
+      <c r="AR57" s="17"/>
+      <c r="AS57" s="17"/>
+      <c r="AT57" s="17"/>
+      <c r="AY57" s="37"/>
+      <c r="AZ57" s="17"/>
+      <c r="BA57" s="17"/>
+      <c r="BB57" s="17"/>
+      <c r="BC57" s="17"/>
+      <c r="BD57" s="17"/>
+      <c r="BE57" s="17"/>
+      <c r="BF57" s="17"/>
+      <c r="BG57" s="17"/>
+      <c r="BH57" s="17"/>
+      <c r="BI57" s="17"/>
+      <c r="BJ57" s="17"/>
+      <c r="BK57" s="17"/>
+      <c r="BL57" s="17"/>
+      <c r="BM57" s="17"/>
+    </row>
+    <row r="58" spans="4:65" ht="8.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AY58" s="37"/>
+      <c r="AZ58" s="17"/>
+      <c r="BA58" s="17"/>
+      <c r="BB58" s="17"/>
+      <c r="BC58" s="17"/>
+      <c r="BD58" s="17"/>
+      <c r="BE58" s="17"/>
+      <c r="BF58" s="17"/>
+      <c r="BG58" s="17"/>
+      <c r="BH58" s="17"/>
+      <c r="BI58" s="17"/>
+      <c r="BJ58" s="17"/>
+      <c r="BK58" s="17"/>
+      <c r="BL58" s="17"/>
+      <c r="BM58" s="17"/>
+    </row>
+    <row r="59" spans="4:65" ht="0.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D59" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="E59" s="17"/>
+      <c r="F59" s="17"/>
+      <c r="G59" s="17"/>
+      <c r="H59" s="17"/>
+      <c r="I59" s="17"/>
+      <c r="J59" s="17"/>
+      <c r="K59" s="17"/>
+      <c r="L59" s="17"/>
+      <c r="AY59" s="37"/>
+      <c r="AZ59" s="17"/>
+      <c r="BA59" s="17"/>
+      <c r="BB59" s="17"/>
+      <c r="BC59" s="17"/>
+      <c r="BD59" s="17"/>
+      <c r="BE59" s="17"/>
+      <c r="BF59" s="17"/>
+      <c r="BG59" s="17"/>
+      <c r="BH59" s="17"/>
+      <c r="BI59" s="17"/>
+      <c r="BJ59" s="17"/>
+      <c r="BK59" s="17"/>
+      <c r="BL59" s="17"/>
+      <c r="BM59" s="17"/>
+    </row>
+    <row r="60" spans="4:65" ht="14.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D60" s="17"/>
+      <c r="E60" s="17"/>
+      <c r="F60" s="17"/>
+      <c r="G60" s="17"/>
+      <c r="H60" s="17"/>
+      <c r="I60" s="17"/>
+      <c r="J60" s="17"/>
+      <c r="K60" s="17"/>
+      <c r="L60" s="17"/>
+      <c r="N60" s="41" t="s">
+        <v>130</v>
+      </c>
+      <c r="O60" s="17"/>
+      <c r="P60" s="17"/>
+      <c r="Q60" s="17"/>
+      <c r="R60" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="S60" s="17"/>
+      <c r="T60" s="17"/>
+      <c r="U60" s="44" t="s">
+        <v>135</v>
+      </c>
+      <c r="V60" s="17"/>
+      <c r="W60" s="17"/>
+      <c r="X60" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y60" s="17"/>
+      <c r="Z60" s="17"/>
+      <c r="AA60" s="17"/>
+      <c r="AB60" s="17"/>
+      <c r="AC60" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="AD60" s="17"/>
+      <c r="AE60" s="17"/>
+      <c r="AF60" s="17"/>
+      <c r="AG60" s="44" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH60" s="17"/>
+      <c r="AI60" s="17"/>
+      <c r="AJ60" s="44" t="s">
+        <v>137</v>
+      </c>
+      <c r="AK60" s="17"/>
+      <c r="AL60" s="17"/>
+      <c r="AM60" s="17"/>
+      <c r="AN60" s="17"/>
+      <c r="AO60" s="44" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP60" s="17"/>
+      <c r="AQ60" s="17"/>
+      <c r="AR60" s="17"/>
+      <c r="AS60" s="17"/>
+      <c r="AT60" s="17"/>
+      <c r="AY60" s="37"/>
+      <c r="AZ60" s="17"/>
+      <c r="BA60" s="17"/>
+      <c r="BB60" s="17"/>
+      <c r="BC60" s="17"/>
+      <c r="BD60" s="17"/>
+      <c r="BE60" s="17"/>
+      <c r="BF60" s="17"/>
+      <c r="BG60" s="17"/>
+      <c r="BH60" s="17"/>
+      <c r="BI60" s="17"/>
+      <c r="BJ60" s="17"/>
+      <c r="BK60" s="17"/>
+      <c r="BL60" s="17"/>
+      <c r="BM60" s="17"/>
+    </row>
+    <row r="61" spans="4:65" ht="0.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N61" s="17"/>
+      <c r="O61" s="17"/>
+      <c r="P61" s="17"/>
+      <c r="Q61" s="17"/>
+      <c r="R61" s="17"/>
+      <c r="S61" s="17"/>
+      <c r="T61" s="17"/>
+      <c r="U61" s="17"/>
+      <c r="V61" s="17"/>
+      <c r="W61" s="17"/>
+      <c r="X61" s="17"/>
+      <c r="Y61" s="17"/>
+      <c r="Z61" s="17"/>
+      <c r="AA61" s="17"/>
+      <c r="AB61" s="17"/>
+      <c r="AC61" s="17"/>
+      <c r="AD61" s="17"/>
+      <c r="AE61" s="17"/>
+      <c r="AF61" s="17"/>
+      <c r="AG61" s="17"/>
+      <c r="AH61" s="17"/>
+      <c r="AI61" s="17"/>
+      <c r="AJ61" s="17"/>
+      <c r="AK61" s="17"/>
+      <c r="AL61" s="17"/>
+      <c r="AM61" s="17"/>
+      <c r="AN61" s="17"/>
+      <c r="AO61" s="17"/>
+      <c r="AP61" s="17"/>
+      <c r="AQ61" s="17"/>
+      <c r="AR61" s="17"/>
+      <c r="AS61" s="17"/>
+      <c r="AT61" s="17"/>
+      <c r="AY61" s="37"/>
+      <c r="AZ61" s="17"/>
+      <c r="BA61" s="17"/>
+      <c r="BB61" s="17"/>
+      <c r="BC61" s="17"/>
+      <c r="BD61" s="17"/>
+      <c r="BE61" s="17"/>
+      <c r="BF61" s="17"/>
+      <c r="BG61" s="17"/>
+      <c r="BH61" s="17"/>
+      <c r="BI61" s="17"/>
+      <c r="BJ61" s="17"/>
+      <c r="BK61" s="17"/>
+      <c r="BL61" s="17"/>
+      <c r="BM61" s="17"/>
+    </row>
+    <row r="62" spans="4:65" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N62" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="O62" s="17"/>
+      <c r="P62" s="17"/>
+      <c r="Q62" s="17"/>
+      <c r="R62" s="44" t="s">
+        <v>139</v>
+      </c>
+      <c r="S62" s="17"/>
+      <c r="T62" s="17"/>
+      <c r="U62" s="44" t="s">
+        <v>140</v>
+      </c>
+      <c r="V62" s="17"/>
+      <c r="W62" s="17"/>
+      <c r="X62" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y62" s="17"/>
+      <c r="Z62" s="17"/>
+      <c r="AA62" s="17"/>
+      <c r="AB62" s="17"/>
+      <c r="AC62" s="44" t="s">
+        <v>141</v>
+      </c>
+      <c r="AD62" s="17"/>
+      <c r="AE62" s="17"/>
+      <c r="AF62" s="17"/>
+      <c r="AG62" s="44" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH62" s="17"/>
+      <c r="AI62" s="17"/>
+      <c r="AJ62" s="44" t="s">
+        <v>137</v>
+      </c>
+      <c r="AK62" s="17"/>
+      <c r="AL62" s="17"/>
+      <c r="AM62" s="17"/>
+      <c r="AN62" s="17"/>
+      <c r="AO62" s="44" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP62" s="17"/>
+      <c r="AQ62" s="17"/>
+      <c r="AR62" s="17"/>
+      <c r="AS62" s="17"/>
+      <c r="AT62" s="17"/>
+      <c r="AY62" s="37"/>
+      <c r="AZ62" s="17"/>
+      <c r="BA62" s="17"/>
+      <c r="BB62" s="17"/>
+      <c r="BC62" s="17"/>
+      <c r="BD62" s="17"/>
+      <c r="BE62" s="17"/>
+      <c r="BF62" s="17"/>
+      <c r="BG62" s="17"/>
+      <c r="BH62" s="17"/>
+      <c r="BI62" s="17"/>
+      <c r="BJ62" s="17"/>
+      <c r="BK62" s="17"/>
+      <c r="BL62" s="17"/>
+      <c r="BM62" s="17"/>
+    </row>
+    <row r="63" spans="4:65" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AY63" s="37"/>
+      <c r="AZ63" s="17"/>
+      <c r="BA63" s="17"/>
+      <c r="BB63" s="17"/>
+      <c r="BC63" s="17"/>
+      <c r="BD63" s="17"/>
+      <c r="BE63" s="17"/>
+      <c r="BF63" s="17"/>
+      <c r="BG63" s="17"/>
+      <c r="BH63" s="17"/>
+      <c r="BI63" s="17"/>
+      <c r="BJ63" s="17"/>
+      <c r="BK63" s="17"/>
+      <c r="BL63" s="17"/>
+      <c r="BM63" s="17"/>
+    </row>
+    <row r="64" spans="4:65" ht="9.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AY64" s="37"/>
+      <c r="AZ64" s="17"/>
+      <c r="BA64" s="17"/>
+      <c r="BB64" s="17"/>
+      <c r="BC64" s="17"/>
+      <c r="BD64" s="17"/>
+      <c r="BE64" s="17"/>
+      <c r="BF64" s="17"/>
+      <c r="BG64" s="17"/>
+      <c r="BH64" s="17"/>
+      <c r="BI64" s="17"/>
+      <c r="BJ64" s="17"/>
+      <c r="BK64" s="17"/>
+      <c r="BL64" s="17"/>
+      <c r="BM64" s="17"/>
+    </row>
+    <row r="65" spans="4:65" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="R65" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="S65" s="17"/>
+      <c r="T65" s="17"/>
+      <c r="U65" s="39" t="s">
+        <v>123</v>
+      </c>
+      <c r="V65" s="17"/>
+      <c r="W65" s="17"/>
+      <c r="X65" s="39" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y65" s="17"/>
+      <c r="Z65" s="17"/>
+      <c r="AA65" s="17"/>
+      <c r="AB65" s="17"/>
+      <c r="AC65" s="39" t="s">
+        <v>125</v>
+      </c>
+      <c r="AD65" s="17"/>
+      <c r="AE65" s="17"/>
+      <c r="AF65" s="17"/>
+      <c r="AG65" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH65" s="17"/>
+      <c r="AI65" s="17"/>
+      <c r="AJ65" s="39" t="s">
+        <v>127</v>
+      </c>
+      <c r="AK65" s="17"/>
+      <c r="AL65" s="17"/>
+      <c r="AM65" s="17"/>
+      <c r="AN65" s="17"/>
+      <c r="AO65" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP65" s="17"/>
+      <c r="AQ65" s="17"/>
+      <c r="AR65" s="17"/>
+      <c r="AS65" s="17"/>
+      <c r="AT65" s="17"/>
+      <c r="AY65" s="37"/>
+      <c r="AZ65" s="17"/>
+      <c r="BA65" s="17"/>
+      <c r="BB65" s="17"/>
+      <c r="BC65" s="17"/>
+      <c r="BD65" s="17"/>
+      <c r="BE65" s="17"/>
+      <c r="BF65" s="17"/>
+      <c r="BG65" s="17"/>
+      <c r="BH65" s="17"/>
+      <c r="BI65" s="17"/>
+      <c r="BJ65" s="17"/>
+      <c r="BK65" s="17"/>
+      <c r="BL65" s="17"/>
+      <c r="BM65" s="17"/>
+    </row>
+    <row r="66" spans="4:65" ht="0.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D66" s="40" t="s">
+        <v>142</v>
+      </c>
+      <c r="E66" s="17"/>
+      <c r="F66" s="17"/>
+      <c r="G66" s="17"/>
+      <c r="H66" s="17"/>
+      <c r="I66" s="17"/>
+      <c r="J66" s="17"/>
+      <c r="R66" s="17"/>
+      <c r="S66" s="17"/>
+      <c r="T66" s="17"/>
+      <c r="U66" s="17"/>
+      <c r="V66" s="17"/>
+      <c r="W66" s="17"/>
+      <c r="X66" s="17"/>
+      <c r="Y66" s="17"/>
+      <c r="Z66" s="17"/>
+      <c r="AA66" s="17"/>
+      <c r="AB66" s="17"/>
+      <c r="AC66" s="17"/>
+      <c r="AD66" s="17"/>
+      <c r="AE66" s="17"/>
+      <c r="AF66" s="17"/>
+      <c r="AG66" s="17"/>
+      <c r="AH66" s="17"/>
+      <c r="AI66" s="17"/>
+      <c r="AJ66" s="17"/>
+      <c r="AK66" s="17"/>
+      <c r="AL66" s="17"/>
+      <c r="AM66" s="17"/>
+      <c r="AN66" s="17"/>
+      <c r="AO66" s="17"/>
+      <c r="AP66" s="17"/>
+      <c r="AQ66" s="17"/>
+      <c r="AR66" s="17"/>
+      <c r="AS66" s="17"/>
+      <c r="AT66" s="17"/>
+      <c r="AY66" s="37"/>
+      <c r="AZ66" s="17"/>
+      <c r="BA66" s="17"/>
+      <c r="BB66" s="17"/>
+      <c r="BC66" s="17"/>
+      <c r="BD66" s="17"/>
+      <c r="BE66" s="17"/>
+      <c r="BF66" s="17"/>
+      <c r="BG66" s="17"/>
+      <c r="BH66" s="17"/>
+      <c r="BI66" s="17"/>
+      <c r="BJ66" s="17"/>
+      <c r="BK66" s="17"/>
+      <c r="BL66" s="17"/>
+      <c r="BM66" s="17"/>
+    </row>
+    <row r="67" spans="4:65" ht="14.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D67" s="17"/>
+      <c r="E67" s="17"/>
+      <c r="F67" s="17"/>
+      <c r="G67" s="17"/>
+      <c r="H67" s="17"/>
+      <c r="I67" s="17"/>
+      <c r="J67" s="17"/>
+      <c r="N67" s="45" t="s">
+        <v>143</v>
+      </c>
+      <c r="O67" s="17"/>
+      <c r="P67" s="17"/>
+      <c r="Q67" s="17"/>
+      <c r="R67" s="46">
+        <v>957786.17798860604</v>
+      </c>
+      <c r="S67" s="17"/>
+      <c r="T67" s="17"/>
+      <c r="U67" s="46">
+        <v>4905110.8805956803</v>
+      </c>
+      <c r="V67" s="17"/>
+      <c r="W67" s="17"/>
+      <c r="X67" s="46">
+        <v>260924.31947039301</v>
+      </c>
+      <c r="Y67" s="17"/>
+      <c r="Z67" s="17"/>
+      <c r="AA67" s="17"/>
+      <c r="AB67" s="17"/>
+      <c r="AC67" s="46">
+        <v>445545.07116944401</v>
+      </c>
+      <c r="AD67" s="17"/>
+      <c r="AE67" s="17"/>
+      <c r="AF67" s="17"/>
+      <c r="AG67" s="46">
+        <v>316010.78833824798</v>
+      </c>
+      <c r="AH67" s="17"/>
+      <c r="AI67" s="17"/>
+      <c r="AJ67" s="46">
+        <v>894253.57790696505</v>
+      </c>
+      <c r="AK67" s="17"/>
+      <c r="AL67" s="17"/>
+      <c r="AM67" s="17"/>
+      <c r="AN67" s="17"/>
+      <c r="AO67" s="46">
+        <v>7779630.8154693404</v>
+      </c>
+      <c r="AP67" s="17"/>
+      <c r="AQ67" s="17"/>
+      <c r="AR67" s="17"/>
+      <c r="AS67" s="17"/>
+      <c r="AT67" s="17"/>
+      <c r="AY67" s="37"/>
+      <c r="AZ67" s="17"/>
+      <c r="BA67" s="17"/>
+      <c r="BB67" s="17"/>
+      <c r="BC67" s="17"/>
+      <c r="BD67" s="17"/>
+      <c r="BE67" s="17"/>
+      <c r="BF67" s="17"/>
+      <c r="BG67" s="17"/>
+      <c r="BH67" s="17"/>
+      <c r="BI67" s="17"/>
+      <c r="BJ67" s="17"/>
+      <c r="BK67" s="17"/>
+      <c r="BL67" s="17"/>
+      <c r="BM67" s="17"/>
+    </row>
+    <row r="68" spans="4:65" ht="0.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N68" s="17"/>
+      <c r="O68" s="17"/>
+      <c r="P68" s="17"/>
+      <c r="Q68" s="17"/>
+      <c r="R68" s="17"/>
+      <c r="S68" s="17"/>
+      <c r="T68" s="17"/>
+      <c r="U68" s="17"/>
+      <c r="V68" s="17"/>
+      <c r="W68" s="17"/>
+      <c r="X68" s="17"/>
+      <c r="Y68" s="17"/>
+      <c r="Z68" s="17"/>
+      <c r="AA68" s="17"/>
+      <c r="AB68" s="17"/>
+      <c r="AC68" s="17"/>
+      <c r="AD68" s="17"/>
+      <c r="AE68" s="17"/>
+      <c r="AF68" s="17"/>
+      <c r="AG68" s="17"/>
+      <c r="AH68" s="17"/>
+      <c r="AI68" s="17"/>
+      <c r="AJ68" s="17"/>
+      <c r="AK68" s="17"/>
+      <c r="AL68" s="17"/>
+      <c r="AM68" s="17"/>
+      <c r="AN68" s="17"/>
+      <c r="AO68" s="17"/>
+      <c r="AP68" s="17"/>
+      <c r="AQ68" s="17"/>
+      <c r="AR68" s="17"/>
+      <c r="AS68" s="17"/>
+      <c r="AT68" s="17"/>
+      <c r="AY68" s="37"/>
+      <c r="AZ68" s="17"/>
+      <c r="BA68" s="17"/>
+      <c r="BB68" s="17"/>
+      <c r="BC68" s="17"/>
+      <c r="BD68" s="17"/>
+      <c r="BE68" s="17"/>
+      <c r="BF68" s="17"/>
+      <c r="BG68" s="17"/>
+      <c r="BH68" s="17"/>
+      <c r="BI68" s="17"/>
+      <c r="BJ68" s="17"/>
+      <c r="BK68" s="17"/>
+      <c r="BL68" s="17"/>
+      <c r="BM68" s="17"/>
+    </row>
+    <row r="69" spans="4:65" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AY69" s="37"/>
+      <c r="AZ69" s="17"/>
+      <c r="BA69" s="17"/>
+      <c r="BB69" s="17"/>
+      <c r="BC69" s="17"/>
+      <c r="BD69" s="17"/>
+      <c r="BE69" s="17"/>
+      <c r="BF69" s="17"/>
+      <c r="BG69" s="17"/>
+      <c r="BH69" s="17"/>
+      <c r="BI69" s="17"/>
+      <c r="BJ69" s="17"/>
+      <c r="BK69" s="17"/>
+      <c r="BL69" s="17"/>
+      <c r="BM69" s="17"/>
+    </row>
+    <row r="70" spans="4:65" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N70" s="41" t="s">
+        <v>144</v>
+      </c>
+      <c r="O70" s="17"/>
+      <c r="P70" s="17"/>
+      <c r="Q70" s="17"/>
+      <c r="R70" s="46">
+        <v>988160.70167391095</v>
+      </c>
+      <c r="S70" s="17"/>
+      <c r="T70" s="17"/>
+      <c r="U70" s="46">
+        <v>4899557.2061353996</v>
+      </c>
+      <c r="V70" s="17"/>
+      <c r="W70" s="17"/>
+      <c r="X70" s="46">
+        <v>252643.78007739299</v>
+      </c>
+      <c r="Y70" s="17"/>
+      <c r="Z70" s="17"/>
+      <c r="AA70" s="17"/>
+      <c r="AB70" s="17"/>
+      <c r="AC70" s="46">
+        <v>440506.630514702</v>
+      </c>
+      <c r="AD70" s="17"/>
+      <c r="AE70" s="17"/>
+      <c r="AF70" s="17"/>
+      <c r="AG70" s="46">
+        <v>304887.85540027398</v>
+      </c>
+      <c r="AH70" s="17"/>
+      <c r="AI70" s="17"/>
+      <c r="AJ70" s="46">
+        <v>864155.12660696497</v>
+      </c>
+      <c r="AK70" s="17"/>
+      <c r="AL70" s="17"/>
+      <c r="AM70" s="17"/>
+      <c r="AN70" s="17"/>
+      <c r="AO70" s="46">
+        <v>7749911.3004086502</v>
+      </c>
+      <c r="AP70" s="17"/>
+      <c r="AQ70" s="17"/>
+      <c r="AR70" s="17"/>
+      <c r="AS70" s="17"/>
+      <c r="AT70" s="17"/>
+      <c r="AY70" s="37"/>
+      <c r="AZ70" s="17"/>
+      <c r="BA70" s="17"/>
+      <c r="BB70" s="17"/>
+      <c r="BC70" s="17"/>
+      <c r="BD70" s="17"/>
+      <c r="BE70" s="17"/>
+      <c r="BF70" s="17"/>
+      <c r="BG70" s="17"/>
+      <c r="BH70" s="17"/>
+      <c r="BI70" s="17"/>
+      <c r="BJ70" s="17"/>
+      <c r="BK70" s="17"/>
+      <c r="BL70" s="17"/>
+      <c r="BM70" s="17"/>
+    </row>
+    <row r="71" spans="4:65" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N71" s="41" t="s">
+        <v>145</v>
+      </c>
+      <c r="O71" s="17"/>
+      <c r="P71" s="17"/>
+      <c r="Q71" s="17"/>
+      <c r="R71" s="46">
+        <v>1017756.68345891</v>
+      </c>
+      <c r="S71" s="17"/>
+      <c r="T71" s="17"/>
+      <c r="U71" s="46">
+        <v>4887658.8264596099</v>
+      </c>
+      <c r="V71" s="17"/>
+      <c r="W71" s="17"/>
+      <c r="X71" s="46">
+        <v>260350.052292393</v>
+      </c>
+      <c r="Y71" s="17"/>
+      <c r="Z71" s="17"/>
+      <c r="AA71" s="17"/>
+      <c r="AB71" s="17"/>
+      <c r="AC71" s="46">
+        <v>414484.99009014003</v>
+      </c>
+      <c r="AD71" s="17"/>
+      <c r="AE71" s="17"/>
+      <c r="AF71" s="17"/>
+      <c r="AG71" s="46">
+        <v>299780.68397398799</v>
+      </c>
+      <c r="AH71" s="17"/>
+      <c r="AI71" s="17"/>
+      <c r="AJ71" s="46">
+        <v>884893.05613696505</v>
+      </c>
+      <c r="AK71" s="17"/>
+      <c r="AL71" s="17"/>
+      <c r="AM71" s="17"/>
+      <c r="AN71" s="17"/>
+      <c r="AO71" s="46">
+        <v>7764924.29241201</v>
+      </c>
+      <c r="AP71" s="17"/>
+      <c r="AQ71" s="17"/>
+      <c r="AR71" s="17"/>
+      <c r="AS71" s="17"/>
+      <c r="AT71" s="17"/>
+      <c r="AY71" s="37"/>
+      <c r="AZ71" s="17"/>
+      <c r="BA71" s="17"/>
+      <c r="BB71" s="17"/>
+      <c r="BC71" s="17"/>
+      <c r="BD71" s="17"/>
+      <c r="BE71" s="17"/>
+      <c r="BF71" s="17"/>
+      <c r="BG71" s="17"/>
+      <c r="BH71" s="17"/>
+      <c r="BI71" s="17"/>
+      <c r="BJ71" s="17"/>
+      <c r="BK71" s="17"/>
+      <c r="BL71" s="17"/>
+      <c r="BM71" s="17"/>
+    </row>
+    <row r="72" spans="4:65" ht="2.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N72" s="43" t="s">
+        <v>132</v>
+      </c>
+      <c r="O72" s="17"/>
+      <c r="P72" s="17"/>
+      <c r="Q72" s="17"/>
+      <c r="R72" s="47" t="s">
+        <v>94</v>
+      </c>
+      <c r="S72" s="17"/>
+      <c r="T72" s="17"/>
+      <c r="U72" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="V72" s="17"/>
+      <c r="W72" s="17"/>
+      <c r="X72" s="47" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y72" s="17"/>
+      <c r="Z72" s="17"/>
+      <c r="AA72" s="17"/>
+      <c r="AB72" s="17"/>
+      <c r="AC72" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="AD72" s="17"/>
+      <c r="AE72" s="17"/>
+      <c r="AF72" s="17"/>
+      <c r="AG72" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="AH72" s="17"/>
+      <c r="AI72" s="17"/>
+      <c r="AJ72" s="47" t="s">
+        <v>92</v>
+      </c>
+      <c r="AK72" s="17"/>
+      <c r="AL72" s="17"/>
+      <c r="AM72" s="17"/>
+      <c r="AN72" s="17"/>
+      <c r="AO72" s="47" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP72" s="17"/>
+      <c r="AQ72" s="17"/>
+      <c r="AR72" s="17"/>
+      <c r="AS72" s="17"/>
+      <c r="AT72" s="17"/>
+      <c r="AY72" s="37"/>
+      <c r="AZ72" s="17"/>
+      <c r="BA72" s="17"/>
+      <c r="BB72" s="17"/>
+      <c r="BC72" s="17"/>
+      <c r="BD72" s="17"/>
+      <c r="BE72" s="17"/>
+      <c r="BF72" s="17"/>
+      <c r="BG72" s="17"/>
+      <c r="BH72" s="17"/>
+      <c r="BI72" s="17"/>
+      <c r="BJ72" s="17"/>
+      <c r="BK72" s="17"/>
+      <c r="BL72" s="17"/>
+      <c r="BM72" s="17"/>
+    </row>
+    <row r="73" spans="4:65" x14ac:dyDescent="0.35">
+      <c r="N73" s="17"/>
+      <c r="O73" s="17"/>
+      <c r="P73" s="17"/>
+      <c r="Q73" s="17"/>
+      <c r="R73" s="17"/>
+      <c r="S73" s="17"/>
+      <c r="T73" s="17"/>
+      <c r="U73" s="17"/>
+      <c r="V73" s="17"/>
+      <c r="W73" s="17"/>
+      <c r="X73" s="17"/>
+      <c r="Y73" s="17"/>
+      <c r="Z73" s="17"/>
+      <c r="AA73" s="17"/>
+      <c r="AB73" s="17"/>
+      <c r="AC73" s="17"/>
+      <c r="AD73" s="17"/>
+      <c r="AE73" s="17"/>
+      <c r="AF73" s="17"/>
+      <c r="AG73" s="17"/>
+      <c r="AH73" s="17"/>
+      <c r="AI73" s="17"/>
+      <c r="AJ73" s="17"/>
+      <c r="AK73" s="17"/>
+      <c r="AL73" s="17"/>
+      <c r="AM73" s="17"/>
+      <c r="AN73" s="17"/>
+      <c r="AO73" s="17"/>
+      <c r="AP73" s="17"/>
+      <c r="AQ73" s="17"/>
+      <c r="AR73" s="17"/>
+      <c r="AS73" s="17"/>
+      <c r="AT73" s="17"/>
+    </row>
+    <row r="74" spans="4:65" ht="7.9" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="75" spans="4:65" x14ac:dyDescent="0.35">
+      <c r="D75" s="40" t="s">
+        <v>133</v>
+      </c>
+      <c r="E75" s="17"/>
+      <c r="F75" s="17"/>
+      <c r="G75" s="17"/>
+      <c r="H75" s="17"/>
+      <c r="I75" s="17"/>
+      <c r="J75" s="17"/>
+      <c r="K75" s="17"/>
+    </row>
+    <row r="76" spans="4:65" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D76" s="17"/>
+      <c r="E76" s="17"/>
+      <c r="F76" s="17"/>
+      <c r="G76" s="17"/>
+      <c r="H76" s="17"/>
+      <c r="I76" s="17"/>
+      <c r="J76" s="17"/>
+      <c r="K76" s="17"/>
+      <c r="BA76" s="37"/>
+      <c r="BB76" s="17"/>
+      <c r="BC76" s="17"/>
+      <c r="BD76" s="17"/>
+      <c r="BE76" s="17"/>
+      <c r="BF76" s="17"/>
+      <c r="BG76" s="17"/>
+      <c r="BH76" s="17"/>
+      <c r="BI76" s="17"/>
+      <c r="BJ76" s="17"/>
+    </row>
+    <row r="77" spans="4:65" ht="14.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D77" s="17"/>
+      <c r="E77" s="17"/>
+      <c r="F77" s="17"/>
+      <c r="G77" s="17"/>
+      <c r="H77" s="17"/>
+      <c r="I77" s="17"/>
+      <c r="J77" s="17"/>
+      <c r="K77" s="17"/>
+      <c r="N77" s="41" t="s">
+        <v>144</v>
+      </c>
+      <c r="O77" s="17"/>
+      <c r="P77" s="17"/>
+      <c r="Q77" s="17"/>
+      <c r="R77" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="S77" s="17"/>
+      <c r="T77" s="17"/>
+      <c r="U77" s="44" t="s">
+        <v>140</v>
+      </c>
+      <c r="V77" s="17"/>
+      <c r="W77" s="17"/>
+      <c r="X77" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y77" s="17"/>
+      <c r="Z77" s="17"/>
+      <c r="AA77" s="17"/>
+      <c r="AB77" s="17"/>
+      <c r="AC77" s="44" t="s">
+        <v>147</v>
+      </c>
+      <c r="AD77" s="17"/>
+      <c r="AE77" s="17"/>
+      <c r="AF77" s="17"/>
+      <c r="AG77" s="44" t="s">
+        <v>148</v>
+      </c>
+      <c r="AH77" s="17"/>
+      <c r="AI77" s="17"/>
+      <c r="AJ77" s="44" t="s">
+        <v>149</v>
+      </c>
+      <c r="AK77" s="17"/>
+      <c r="AL77" s="17"/>
+      <c r="AM77" s="17"/>
+      <c r="AN77" s="17"/>
+      <c r="AO77" s="44" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP77" s="17"/>
+      <c r="AQ77" s="17"/>
+      <c r="AR77" s="17"/>
+      <c r="AS77" s="17"/>
+      <c r="AT77" s="17"/>
+      <c r="BA77" s="37"/>
+      <c r="BB77" s="17"/>
+      <c r="BC77" s="17"/>
+      <c r="BD77" s="17"/>
+      <c r="BE77" s="17"/>
+      <c r="BF77" s="17"/>
+      <c r="BG77" s="17"/>
+      <c r="BH77" s="17"/>
+      <c r="BI77" s="17"/>
+      <c r="BJ77" s="17"/>
+    </row>
+    <row r="78" spans="4:65" ht="0.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N78" s="17"/>
+      <c r="O78" s="17"/>
+      <c r="P78" s="17"/>
+      <c r="Q78" s="17"/>
+      <c r="R78" s="17"/>
+      <c r="S78" s="17"/>
+      <c r="T78" s="17"/>
+      <c r="U78" s="17"/>
+      <c r="V78" s="17"/>
+      <c r="W78" s="17"/>
+      <c r="X78" s="17"/>
+      <c r="Y78" s="17"/>
+      <c r="Z78" s="17"/>
+      <c r="AA78" s="17"/>
+      <c r="AB78" s="17"/>
+      <c r="AC78" s="17"/>
+      <c r="AD78" s="17"/>
+      <c r="AE78" s="17"/>
+      <c r="AF78" s="17"/>
+      <c r="AG78" s="17"/>
+      <c r="AH78" s="17"/>
+      <c r="AI78" s="17"/>
+      <c r="AJ78" s="17"/>
+      <c r="AK78" s="17"/>
+      <c r="AL78" s="17"/>
+      <c r="AM78" s="17"/>
+      <c r="AN78" s="17"/>
+      <c r="AO78" s="17"/>
+      <c r="AP78" s="17"/>
+      <c r="AQ78" s="17"/>
+      <c r="AR78" s="17"/>
+      <c r="AS78" s="17"/>
+      <c r="AT78" s="17"/>
+      <c r="BA78" s="37"/>
+      <c r="BB78" s="17"/>
+      <c r="BC78" s="17"/>
+      <c r="BD78" s="17"/>
+      <c r="BE78" s="17"/>
+      <c r="BF78" s="17"/>
+      <c r="BG78" s="17"/>
+      <c r="BH78" s="17"/>
+      <c r="BI78" s="17"/>
+      <c r="BJ78" s="17"/>
+    </row>
+    <row r="79" spans="4:65" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N79" s="41" t="s">
+        <v>145</v>
+      </c>
+      <c r="O79" s="17"/>
+      <c r="P79" s="17"/>
+      <c r="Q79" s="17"/>
+      <c r="R79" s="44" t="s">
+        <v>150</v>
+      </c>
+      <c r="S79" s="17"/>
+      <c r="T79" s="17"/>
+      <c r="U79" s="44" t="s">
+        <v>151</v>
+      </c>
+      <c r="V79" s="17"/>
+      <c r="W79" s="17"/>
+      <c r="X79" s="44" t="s">
+        <v>152</v>
+      </c>
+      <c r="Y79" s="17"/>
+      <c r="Z79" s="17"/>
+      <c r="AA79" s="17"/>
+      <c r="AB79" s="17"/>
+      <c r="AC79" s="44" t="s">
+        <v>141</v>
+      </c>
+      <c r="AD79" s="17"/>
+      <c r="AE79" s="17"/>
+      <c r="AF79" s="17"/>
+      <c r="AG79" s="44" t="s">
+        <v>148</v>
+      </c>
+      <c r="AH79" s="17"/>
+      <c r="AI79" s="17"/>
+      <c r="AJ79" s="44" t="s">
+        <v>153</v>
+      </c>
+      <c r="AK79" s="17"/>
+      <c r="AL79" s="17"/>
+      <c r="AM79" s="17"/>
+      <c r="AN79" s="17"/>
+      <c r="AO79" s="44" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP79" s="17"/>
+      <c r="AQ79" s="17"/>
+      <c r="AR79" s="17"/>
+      <c r="AS79" s="17"/>
+      <c r="AT79" s="17"/>
+      <c r="BA79" s="37"/>
+      <c r="BB79" s="17"/>
+      <c r="BC79" s="17"/>
+      <c r="BD79" s="17"/>
+      <c r="BE79" s="17"/>
+      <c r="BF79" s="17"/>
+      <c r="BG79" s="17"/>
+      <c r="BH79" s="17"/>
+      <c r="BI79" s="17"/>
+      <c r="BJ79" s="17"/>
+    </row>
+    <row r="80" spans="4:65" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="BA80" s="37"/>
+      <c r="BB80" s="17"/>
+      <c r="BC80" s="17"/>
+      <c r="BD80" s="17"/>
+      <c r="BE80" s="17"/>
+      <c r="BF80" s="17"/>
+      <c r="BG80" s="17"/>
+      <c r="BH80" s="17"/>
+      <c r="BI80" s="17"/>
+      <c r="BJ80" s="17"/>
+    </row>
+    <row r="81" spans="2:62" ht="9.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="BA81" s="37"/>
+      <c r="BB81" s="17"/>
+      <c r="BC81" s="17"/>
+      <c r="BD81" s="17"/>
+      <c r="BE81" s="17"/>
+      <c r="BF81" s="17"/>
+      <c r="BG81" s="17"/>
+      <c r="BH81" s="17"/>
+      <c r="BI81" s="17"/>
+      <c r="BJ81" s="17"/>
+    </row>
+    <row r="82" spans="2:62" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N82" s="38" t="s">
+        <v>3</v>
+      </c>
+      <c r="O82" s="17"/>
+      <c r="P82" s="17"/>
+      <c r="Q82" s="17"/>
+      <c r="R82" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="S82" s="17"/>
+      <c r="T82" s="17"/>
+      <c r="U82" s="39" t="s">
+        <v>123</v>
+      </c>
+      <c r="V82" s="17"/>
+      <c r="W82" s="17"/>
+      <c r="X82" s="39" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y82" s="17"/>
+      <c r="Z82" s="17"/>
+      <c r="AA82" s="17"/>
+      <c r="AB82" s="17"/>
+      <c r="AC82" s="39" t="s">
+        <v>125</v>
+      </c>
+      <c r="AD82" s="17"/>
+      <c r="AE82" s="17"/>
+      <c r="AF82" s="17"/>
+      <c r="AG82" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH82" s="17"/>
+      <c r="AI82" s="17"/>
+      <c r="AJ82" s="39" t="s">
+        <v>127</v>
+      </c>
+      <c r="AK82" s="17"/>
+      <c r="AL82" s="17"/>
+      <c r="AM82" s="17"/>
+      <c r="AN82" s="17"/>
+      <c r="AO82" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP82" s="17"/>
+      <c r="AQ82" s="17"/>
+      <c r="AR82" s="17"/>
+      <c r="AS82" s="17"/>
+      <c r="AT82" s="17"/>
+      <c r="BA82" s="37"/>
+      <c r="BB82" s="17"/>
+      <c r="BC82" s="17"/>
+      <c r="BD82" s="17"/>
+      <c r="BE82" s="17"/>
+      <c r="BF82" s="17"/>
+      <c r="BG82" s="17"/>
+      <c r="BH82" s="17"/>
+      <c r="BI82" s="17"/>
+      <c r="BJ82" s="17"/>
+    </row>
+    <row r="83" spans="2:62" ht="0.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D83" s="40" t="s">
+        <v>118</v>
+      </c>
+      <c r="E83" s="17"/>
+      <c r="F83" s="17"/>
+      <c r="G83" s="17"/>
+      <c r="N83" s="17"/>
+      <c r="O83" s="17"/>
+      <c r="P83" s="17"/>
+      <c r="Q83" s="17"/>
+      <c r="R83" s="17"/>
+      <c r="S83" s="17"/>
+      <c r="T83" s="17"/>
+      <c r="U83" s="17"/>
+      <c r="V83" s="17"/>
+      <c r="W83" s="17"/>
+      <c r="X83" s="17"/>
+      <c r="Y83" s="17"/>
+      <c r="Z83" s="17"/>
+      <c r="AA83" s="17"/>
+      <c r="AB83" s="17"/>
+      <c r="AC83" s="17"/>
+      <c r="AD83" s="17"/>
+      <c r="AE83" s="17"/>
+      <c r="AF83" s="17"/>
+      <c r="AG83" s="17"/>
+      <c r="AH83" s="17"/>
+      <c r="AI83" s="17"/>
+      <c r="AJ83" s="17"/>
+      <c r="AK83" s="17"/>
+      <c r="AL83" s="17"/>
+      <c r="AM83" s="17"/>
+      <c r="AN83" s="17"/>
+      <c r="AO83" s="17"/>
+      <c r="AP83" s="17"/>
+      <c r="AQ83" s="17"/>
+      <c r="AR83" s="17"/>
+      <c r="AS83" s="17"/>
+      <c r="AT83" s="17"/>
+      <c r="BA83" s="37"/>
+      <c r="BB83" s="17"/>
+      <c r="BC83" s="17"/>
+      <c r="BD83" s="17"/>
+      <c r="BE83" s="17"/>
+      <c r="BF83" s="17"/>
+      <c r="BG83" s="17"/>
+      <c r="BH83" s="17"/>
+      <c r="BI83" s="17"/>
+      <c r="BJ83" s="17"/>
+    </row>
+    <row r="84" spans="2:62" ht="14.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D84" s="17"/>
+      <c r="E84" s="17"/>
+      <c r="F84" s="17"/>
+      <c r="G84" s="17"/>
+      <c r="N84" s="41" t="s">
+        <v>144</v>
+      </c>
+      <c r="O84" s="17"/>
+      <c r="P84" s="17"/>
+      <c r="Q84" s="17"/>
+      <c r="R84" s="46">
+        <v>1071287.5092948901</v>
+      </c>
+      <c r="S84" s="17"/>
+      <c r="T84" s="17"/>
+      <c r="U84" s="46">
+        <v>5265691.8488741396</v>
+      </c>
+      <c r="V84" s="17"/>
+      <c r="W84" s="17"/>
+      <c r="X84" s="46">
+        <v>274727.507976269</v>
+      </c>
+      <c r="Y84" s="17"/>
+      <c r="Z84" s="17"/>
+      <c r="AA84" s="17"/>
+      <c r="AB84" s="17"/>
+      <c r="AC84" s="46">
+        <v>471236.694352319</v>
+      </c>
+      <c r="AD84" s="17"/>
+      <c r="AE84" s="17"/>
+      <c r="AF84" s="17"/>
+      <c r="AG84" s="46">
+        <v>331231.50163148099</v>
+      </c>
+      <c r="AH84" s="17"/>
+      <c r="AI84" s="17"/>
+      <c r="AJ84" s="46">
+        <v>900844.91335277399</v>
+      </c>
+      <c r="AK84" s="17"/>
+      <c r="AL84" s="17"/>
+      <c r="AM84" s="17"/>
+      <c r="AN84" s="17"/>
+      <c r="AO84" s="46">
+        <v>8315019.9754818697</v>
+      </c>
+      <c r="AP84" s="17"/>
+      <c r="AQ84" s="17"/>
+      <c r="AR84" s="17"/>
+      <c r="AS84" s="17"/>
+      <c r="AT84" s="17"/>
+      <c r="BA84" s="37"/>
+      <c r="BB84" s="17"/>
+      <c r="BC84" s="17"/>
+      <c r="BD84" s="17"/>
+      <c r="BE84" s="17"/>
+      <c r="BF84" s="17"/>
+      <c r="BG84" s="17"/>
+      <c r="BH84" s="17"/>
+      <c r="BI84" s="17"/>
+      <c r="BJ84" s="17"/>
+    </row>
+    <row r="85" spans="2:62" ht="0.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N85" s="17"/>
+      <c r="O85" s="17"/>
+      <c r="P85" s="17"/>
+      <c r="Q85" s="17"/>
+      <c r="R85" s="17"/>
+      <c r="S85" s="17"/>
+      <c r="T85" s="17"/>
+      <c r="U85" s="17"/>
+      <c r="V85" s="17"/>
+      <c r="W85" s="17"/>
+      <c r="X85" s="17"/>
+      <c r="Y85" s="17"/>
+      <c r="Z85" s="17"/>
+      <c r="AA85" s="17"/>
+      <c r="AB85" s="17"/>
+      <c r="AC85" s="17"/>
+      <c r="AD85" s="17"/>
+      <c r="AE85" s="17"/>
+      <c r="AF85" s="17"/>
+      <c r="AG85" s="17"/>
+      <c r="AH85" s="17"/>
+      <c r="AI85" s="17"/>
+      <c r="AJ85" s="17"/>
+      <c r="AK85" s="17"/>
+      <c r="AL85" s="17"/>
+      <c r="AM85" s="17"/>
+      <c r="AN85" s="17"/>
+      <c r="AO85" s="17"/>
+      <c r="AP85" s="17"/>
+      <c r="AQ85" s="17"/>
+      <c r="AR85" s="17"/>
+      <c r="AS85" s="17"/>
+      <c r="AT85" s="17"/>
+      <c r="BA85" s="37"/>
+      <c r="BB85" s="17"/>
+      <c r="BC85" s="17"/>
+      <c r="BD85" s="17"/>
+      <c r="BE85" s="17"/>
+      <c r="BF85" s="17"/>
+      <c r="BG85" s="17"/>
+      <c r="BH85" s="17"/>
+      <c r="BI85" s="17"/>
+      <c r="BJ85" s="17"/>
+    </row>
+    <row r="86" spans="2:62" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N86" s="43" t="s">
+        <v>133</v>
+      </c>
+      <c r="O86" s="17"/>
+      <c r="P86" s="17"/>
+      <c r="Q86" s="17"/>
+      <c r="R86" s="47" t="s">
+        <v>154</v>
+      </c>
+      <c r="S86" s="17"/>
+      <c r="T86" s="17"/>
+      <c r="U86" s="47" t="s">
+        <v>155</v>
+      </c>
+      <c r="V86" s="17"/>
+      <c r="W86" s="17"/>
+      <c r="X86" s="47" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y86" s="17"/>
+      <c r="Z86" s="17"/>
+      <c r="AA86" s="17"/>
+      <c r="AB86" s="17"/>
+      <c r="AC86" s="47" t="s">
+        <v>147</v>
+      </c>
+      <c r="AD86" s="17"/>
+      <c r="AE86" s="17"/>
+      <c r="AF86" s="17"/>
+      <c r="AG86" s="47" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH86" s="17"/>
+      <c r="AI86" s="17"/>
+      <c r="AJ86" s="47" t="s">
+        <v>157</v>
+      </c>
+      <c r="AK86" s="17"/>
+      <c r="AL86" s="17"/>
+      <c r="AM86" s="17"/>
+      <c r="AN86" s="17"/>
+      <c r="AO86" s="47" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP86" s="17"/>
+      <c r="AQ86" s="17"/>
+      <c r="AR86" s="17"/>
+      <c r="AS86" s="17"/>
+      <c r="AT86" s="17"/>
+      <c r="BA86" s="37"/>
+      <c r="BB86" s="17"/>
+      <c r="BC86" s="17"/>
+      <c r="BD86" s="17"/>
+      <c r="BE86" s="17"/>
+      <c r="BF86" s="17"/>
+      <c r="BG86" s="17"/>
+      <c r="BH86" s="17"/>
+      <c r="BI86" s="17"/>
+      <c r="BJ86" s="17"/>
+    </row>
+    <row r="87" spans="2:62" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="BA87" s="37"/>
+      <c r="BB87" s="17"/>
+      <c r="BC87" s="17"/>
+      <c r="BD87" s="17"/>
+      <c r="BE87" s="17"/>
+      <c r="BF87" s="17"/>
+      <c r="BG87" s="17"/>
+      <c r="BH87" s="17"/>
+      <c r="BI87" s="17"/>
+      <c r="BJ87" s="17"/>
+    </row>
+    <row r="88" spans="2:62" ht="9.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="BA88" s="37"/>
+      <c r="BB88" s="17"/>
+      <c r="BC88" s="17"/>
+      <c r="BD88" s="17"/>
+      <c r="BE88" s="17"/>
+      <c r="BF88" s="17"/>
+      <c r="BG88" s="17"/>
+      <c r="BH88" s="17"/>
+      <c r="BI88" s="17"/>
+      <c r="BJ88" s="17"/>
+    </row>
+    <row r="89" spans="2:62" ht="21.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D89" s="48" t="s">
+        <v>158</v>
+      </c>
+      <c r="E89" s="17"/>
+      <c r="F89" s="17"/>
+      <c r="G89" s="17"/>
+      <c r="H89" s="17"/>
+      <c r="I89" s="17"/>
+      <c r="J89" s="17"/>
+      <c r="K89" s="17"/>
+      <c r="L89" s="17"/>
+      <c r="M89" s="17"/>
+      <c r="N89" s="17"/>
+      <c r="O89" s="17"/>
+      <c r="P89" s="17"/>
+      <c r="Q89" s="17"/>
+      <c r="R89" s="17"/>
+      <c r="S89" s="17"/>
+      <c r="T89" s="17"/>
+      <c r="U89" s="17"/>
+      <c r="V89" s="17"/>
+      <c r="W89" s="17"/>
+      <c r="X89" s="17"/>
+      <c r="Y89" s="17"/>
+      <c r="Z89" s="17"/>
+      <c r="AA89" s="17"/>
+      <c r="AB89" s="17"/>
+      <c r="AC89" s="17"/>
+      <c r="AD89" s="17"/>
+      <c r="AE89" s="17"/>
+      <c r="AF89" s="17"/>
+      <c r="AG89" s="17"/>
+      <c r="AH89" s="17"/>
+      <c r="AI89" s="17"/>
+      <c r="AJ89" s="17"/>
+      <c r="AK89" s="17"/>
+      <c r="AL89" s="17"/>
+      <c r="AM89" s="17"/>
+      <c r="AN89" s="17"/>
+      <c r="AO89" s="17"/>
+      <c r="AP89" s="17"/>
+      <c r="AQ89" s="17"/>
+      <c r="AR89" s="17"/>
+      <c r="AS89" s="17"/>
+      <c r="BA89" s="37"/>
+      <c r="BB89" s="17"/>
+      <c r="BC89" s="17"/>
+      <c r="BD89" s="17"/>
+      <c r="BE89" s="17"/>
+      <c r="BF89" s="17"/>
+      <c r="BG89" s="17"/>
+      <c r="BH89" s="17"/>
+      <c r="BI89" s="17"/>
+      <c r="BJ89" s="17"/>
+    </row>
+    <row r="90" spans="2:62" ht="6.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="BA90" s="37"/>
+      <c r="BB90" s="17"/>
+      <c r="BC90" s="17"/>
+      <c r="BD90" s="17"/>
+      <c r="BE90" s="17"/>
+      <c r="BF90" s="17"/>
+      <c r="BG90" s="17"/>
+      <c r="BH90" s="17"/>
+      <c r="BI90" s="17"/>
+      <c r="BJ90" s="17"/>
+    </row>
+    <row r="91" spans="2:62" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B91" s="38" t="s">
+        <v>3</v>
+      </c>
+      <c r="C91" s="17"/>
+      <c r="D91" s="17"/>
+      <c r="E91" s="17"/>
+      <c r="F91" s="17"/>
+      <c r="G91" s="17"/>
+      <c r="H91" s="17"/>
+      <c r="I91" s="38" t="s">
+        <v>3</v>
+      </c>
+      <c r="J91" s="17"/>
+      <c r="K91" s="17"/>
+      <c r="L91" s="17"/>
+      <c r="M91" s="17"/>
+      <c r="N91" s="17"/>
+      <c r="O91" s="17"/>
+      <c r="P91" s="17"/>
+      <c r="Q91" s="17"/>
+      <c r="R91" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="S91" s="17"/>
+      <c r="T91" s="17"/>
+      <c r="V91" s="39" t="s">
+        <v>123</v>
+      </c>
+      <c r="W91" s="17"/>
+      <c r="Y91" s="39" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z91" s="17"/>
+      <c r="AA91" s="17"/>
+      <c r="AB91" s="17"/>
+      <c r="AD91" s="39" t="s">
+        <v>125</v>
+      </c>
+      <c r="AE91" s="17"/>
+      <c r="AF91" s="17"/>
+      <c r="AH91" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI91" s="17"/>
+      <c r="AJ91" s="39" t="s">
+        <v>127</v>
+      </c>
+      <c r="AK91" s="17"/>
+      <c r="AL91" s="17"/>
+      <c r="AM91" s="17"/>
+      <c r="AN91" s="17"/>
+      <c r="AO91" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP91" s="17"/>
+      <c r="AQ91" s="17"/>
+      <c r="AR91" s="17"/>
+      <c r="AS91" s="17"/>
+      <c r="AT91" s="17"/>
+      <c r="BA91" s="37"/>
+      <c r="BB91" s="17"/>
+      <c r="BC91" s="17"/>
+      <c r="BD91" s="17"/>
+      <c r="BE91" s="17"/>
+      <c r="BF91" s="17"/>
+      <c r="BG91" s="17"/>
+      <c r="BH91" s="17"/>
+      <c r="BI91" s="17"/>
+      <c r="BJ91" s="17"/>
+    </row>
+    <row r="92" spans="2:62" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B92" s="40" t="s">
+        <v>159</v>
+      </c>
+      <c r="C92" s="17"/>
+      <c r="D92" s="17"/>
+      <c r="E92" s="17"/>
+      <c r="F92" s="17"/>
+      <c r="G92" s="17"/>
+      <c r="H92" s="17"/>
+      <c r="I92" s="41" t="s">
+        <v>129</v>
+      </c>
+      <c r="J92" s="17"/>
+      <c r="K92" s="17"/>
+      <c r="L92" s="17"/>
+      <c r="M92" s="17"/>
+      <c r="N92" s="17"/>
+      <c r="O92" s="17"/>
+      <c r="P92" s="17"/>
+      <c r="Q92" s="17"/>
+      <c r="R92" s="49" t="s">
+        <v>160</v>
+      </c>
+      <c r="S92" s="17"/>
+      <c r="T92" s="17"/>
+      <c r="V92" s="49" t="s">
+        <v>161</v>
+      </c>
+      <c r="W92" s="17"/>
+      <c r="Y92" s="49" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z92" s="17"/>
+      <c r="AA92" s="17"/>
+      <c r="AB92" s="17"/>
+      <c r="AD92" s="49" t="s">
+        <v>163</v>
+      </c>
+      <c r="AE92" s="17"/>
+      <c r="AF92" s="17"/>
+      <c r="AH92" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="AI92" s="17"/>
+      <c r="AJ92" s="49" t="s">
+        <v>165</v>
+      </c>
+      <c r="AK92" s="17"/>
+      <c r="AL92" s="17"/>
+      <c r="AM92" s="17"/>
+      <c r="AN92" s="17"/>
+      <c r="AO92" s="49" t="s">
+        <v>166</v>
+      </c>
+      <c r="AP92" s="17"/>
+      <c r="AQ92" s="17"/>
+      <c r="AR92" s="17"/>
+      <c r="AS92" s="17"/>
+      <c r="AT92" s="17"/>
+      <c r="BA92" s="37"/>
+      <c r="BB92" s="17"/>
+      <c r="BC92" s="17"/>
+      <c r="BD92" s="17"/>
+      <c r="BE92" s="17"/>
+      <c r="BF92" s="17"/>
+      <c r="BG92" s="17"/>
+      <c r="BH92" s="17"/>
+      <c r="BI92" s="17"/>
+      <c r="BJ92" s="17"/>
+    </row>
+    <row r="93" spans="2:62" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B93" s="17"/>
+      <c r="C93" s="17"/>
+      <c r="D93" s="17"/>
+      <c r="E93" s="17"/>
+      <c r="F93" s="17"/>
+      <c r="G93" s="17"/>
+      <c r="H93" s="17"/>
+      <c r="I93" s="41" t="s">
+        <v>130</v>
+      </c>
+      <c r="J93" s="17"/>
+      <c r="K93" s="17"/>
+      <c r="L93" s="17"/>
+      <c r="M93" s="17"/>
+      <c r="N93" s="17"/>
+      <c r="O93" s="17"/>
+      <c r="P93" s="17"/>
+      <c r="Q93" s="17"/>
+      <c r="R93" s="49" t="s">
+        <v>167</v>
+      </c>
+      <c r="S93" s="17"/>
+      <c r="T93" s="17"/>
+      <c r="V93" s="49" t="s">
+        <v>168</v>
+      </c>
+      <c r="W93" s="17"/>
+      <c r="Y93" s="49" t="s">
+        <v>169</v>
+      </c>
+      <c r="Z93" s="17"/>
+      <c r="AA93" s="17"/>
+      <c r="AB93" s="17"/>
+      <c r="AD93" s="49" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE93" s="17"/>
+      <c r="AF93" s="17"/>
+      <c r="AH93" s="49" t="s">
+        <v>169</v>
+      </c>
+      <c r="AI93" s="17"/>
+      <c r="AJ93" s="49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK93" s="17"/>
+      <c r="AL93" s="17"/>
+      <c r="AM93" s="17"/>
+      <c r="AN93" s="17"/>
+      <c r="AO93" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP93" s="17"/>
+      <c r="AQ93" s="17"/>
+      <c r="AR93" s="17"/>
+      <c r="AS93" s="17"/>
+      <c r="AT93" s="17"/>
+      <c r="BA93" s="37"/>
+      <c r="BB93" s="17"/>
+      <c r="BC93" s="17"/>
+      <c r="BD93" s="17"/>
+      <c r="BE93" s="17"/>
+      <c r="BF93" s="17"/>
+      <c r="BG93" s="17"/>
+      <c r="BH93" s="17"/>
+      <c r="BI93" s="17"/>
+      <c r="BJ93" s="17"/>
+    </row>
+    <row r="94" spans="2:62" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B94" s="17"/>
+      <c r="C94" s="17"/>
+      <c r="D94" s="17"/>
+      <c r="E94" s="17"/>
+      <c r="F94" s="17"/>
+      <c r="G94" s="17"/>
+      <c r="H94" s="17"/>
+      <c r="I94" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="J94" s="17"/>
+      <c r="K94" s="17"/>
+      <c r="L94" s="17"/>
+      <c r="M94" s="17"/>
+      <c r="N94" s="17"/>
+      <c r="O94" s="17"/>
+      <c r="P94" s="17"/>
+      <c r="Q94" s="17"/>
+      <c r="R94" s="49" t="s">
+        <v>173</v>
+      </c>
+      <c r="S94" s="17"/>
+      <c r="T94" s="17"/>
+      <c r="V94" s="49" t="s">
+        <v>174</v>
+      </c>
+      <c r="W94" s="17"/>
+      <c r="Y94" s="49" t="s">
+        <v>175</v>
+      </c>
+      <c r="Z94" s="17"/>
+      <c r="AA94" s="17"/>
+      <c r="AB94" s="17"/>
+      <c r="AD94" s="49" t="s">
+        <v>176</v>
+      </c>
+      <c r="AE94" s="17"/>
+      <c r="AF94" s="17"/>
+      <c r="AH94" s="49" t="s">
+        <v>177</v>
+      </c>
+      <c r="AI94" s="17"/>
+      <c r="AJ94" s="49" t="s">
+        <v>178</v>
+      </c>
+      <c r="AK94" s="17"/>
+      <c r="AL94" s="17"/>
+      <c r="AM94" s="17"/>
+      <c r="AN94" s="17"/>
+      <c r="AO94" s="49" t="s">
+        <v>168</v>
+      </c>
+      <c r="AP94" s="17"/>
+      <c r="AQ94" s="17"/>
+      <c r="AR94" s="17"/>
+      <c r="AS94" s="17"/>
+      <c r="AT94" s="17"/>
+      <c r="BA94" s="37"/>
+      <c r="BB94" s="17"/>
+      <c r="BC94" s="17"/>
+      <c r="BD94" s="17"/>
+      <c r="BE94" s="17"/>
+      <c r="BF94" s="17"/>
+      <c r="BG94" s="17"/>
+      <c r="BH94" s="17"/>
+      <c r="BI94" s="17"/>
+      <c r="BJ94" s="17"/>
+    </row>
+    <row r="95" spans="2:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B95" s="43" t="s">
+        <v>3</v>
+      </c>
+      <c r="C95" s="17"/>
+      <c r="D95" s="17"/>
+      <c r="E95" s="17"/>
+      <c r="F95" s="17"/>
+      <c r="G95" s="17"/>
+      <c r="H95" s="17"/>
+      <c r="I95" s="43" t="s">
+        <v>179</v>
+      </c>
+      <c r="J95" s="17"/>
+      <c r="K95" s="17"/>
+      <c r="L95" s="17"/>
+      <c r="M95" s="17"/>
+      <c r="N95" s="17"/>
+      <c r="O95" s="17"/>
+      <c r="P95" s="17"/>
+      <c r="Q95" s="17"/>
+      <c r="R95" s="47" t="s">
+        <v>109</v>
+      </c>
+      <c r="S95" s="17"/>
+      <c r="T95" s="17"/>
+      <c r="V95" s="47" t="s">
+        <v>79</v>
+      </c>
+      <c r="W95" s="17"/>
+      <c r="Y95" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="D19" s="83">
-[...661 lines deleted...]
-    </row>
+      <c r="Z95" s="17"/>
+      <c r="AA95" s="17"/>
+      <c r="AB95" s="17"/>
+      <c r="AD95" s="47" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE95" s="17"/>
+      <c r="AF95" s="17"/>
+      <c r="AH95" s="47" t="s">
+        <v>180</v>
+      </c>
+      <c r="AI95" s="17"/>
+      <c r="AJ95" s="47" t="s">
+        <v>181</v>
+      </c>
+      <c r="AK95" s="17"/>
+      <c r="AL95" s="17"/>
+      <c r="AM95" s="17"/>
+      <c r="AN95" s="17"/>
+      <c r="AO95" s="47" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP95" s="17"/>
+      <c r="AQ95" s="17"/>
+      <c r="AR95" s="17"/>
+      <c r="AS95" s="17"/>
+      <c r="AT95" s="17"/>
+      <c r="BA95" s="37"/>
+      <c r="BB95" s="17"/>
+      <c r="BC95" s="17"/>
+      <c r="BD95" s="17"/>
+      <c r="BE95" s="17"/>
+      <c r="BF95" s="17"/>
+      <c r="BG95" s="17"/>
+      <c r="BH95" s="17"/>
+      <c r="BI95" s="17"/>
+      <c r="BJ95" s="17"/>
+    </row>
+    <row r="96" spans="2:62" x14ac:dyDescent="0.35">
+      <c r="B96" s="17"/>
+      <c r="C96" s="17"/>
+      <c r="D96" s="17"/>
+      <c r="E96" s="17"/>
+      <c r="F96" s="17"/>
+      <c r="G96" s="17"/>
+      <c r="H96" s="17"/>
+      <c r="I96" s="17"/>
+      <c r="J96" s="17"/>
+      <c r="K96" s="17"/>
+      <c r="L96" s="17"/>
+      <c r="M96" s="17"/>
+      <c r="N96" s="17"/>
+      <c r="O96" s="17"/>
+      <c r="P96" s="17"/>
+      <c r="Q96" s="17"/>
+      <c r="R96" s="17"/>
+      <c r="S96" s="17"/>
+      <c r="T96" s="17"/>
+      <c r="V96" s="17"/>
+      <c r="W96" s="17"/>
+      <c r="Y96" s="17"/>
+      <c r="Z96" s="17"/>
+      <c r="AA96" s="17"/>
+      <c r="AB96" s="17"/>
+      <c r="AD96" s="17"/>
+      <c r="AE96" s="17"/>
+      <c r="AF96" s="17"/>
+      <c r="AH96" s="17"/>
+      <c r="AI96" s="17"/>
+      <c r="AJ96" s="17"/>
+      <c r="AK96" s="17"/>
+      <c r="AL96" s="17"/>
+      <c r="AM96" s="17"/>
+      <c r="AN96" s="17"/>
+      <c r="AO96" s="17"/>
+      <c r="AP96" s="17"/>
+      <c r="AQ96" s="17"/>
+      <c r="AR96" s="17"/>
+      <c r="AS96" s="17"/>
+      <c r="AT96" s="17"/>
+    </row>
+    <row r="97" spans="2:66" ht="2" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="98" spans="2:66" x14ac:dyDescent="0.35">
+      <c r="AZ98" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA98" s="17"/>
+      <c r="BB98" s="17"/>
+      <c r="BC98" s="17"/>
+      <c r="BD98" s="17"/>
+      <c r="BE98" s="17"/>
+      <c r="BF98" s="17"/>
+      <c r="BG98" s="17"/>
+      <c r="BH98" s="17"/>
+      <c r="BI98" s="17"/>
+      <c r="BJ98" s="17"/>
+      <c r="BK98" s="17"/>
+      <c r="BL98" s="17"/>
+      <c r="BM98" s="17"/>
+      <c r="BN98" s="17"/>
+    </row>
+    <row r="99" spans="2:66" x14ac:dyDescent="0.35">
+      <c r="B99" s="40" t="s">
+        <v>182</v>
+      </c>
+      <c r="C99" s="17"/>
+      <c r="D99" s="17"/>
+      <c r="E99" s="17"/>
+      <c r="F99" s="17"/>
+      <c r="G99" s="17"/>
+      <c r="H99" s="17"/>
+      <c r="I99" s="41" t="s">
+        <v>129</v>
+      </c>
+      <c r="J99" s="17"/>
+      <c r="K99" s="17"/>
+      <c r="L99" s="17"/>
+      <c r="M99" s="17"/>
+      <c r="N99" s="17"/>
+      <c r="O99" s="17"/>
+      <c r="P99" s="17"/>
+      <c r="Q99" s="17"/>
+      <c r="R99" s="44" t="s">
+        <v>183</v>
+      </c>
+      <c r="S99" s="17"/>
+      <c r="T99" s="17"/>
+      <c r="V99" s="44" t="s">
+        <v>184</v>
+      </c>
+      <c r="W99" s="17"/>
+      <c r="Y99" s="44" t="s">
+        <v>185</v>
+      </c>
+      <c r="Z99" s="17"/>
+      <c r="AA99" s="17"/>
+      <c r="AB99" s="17"/>
+      <c r="AD99" s="44" t="s">
+        <v>186</v>
+      </c>
+      <c r="AE99" s="17"/>
+      <c r="AF99" s="17"/>
+      <c r="AH99" s="44" t="s">
+        <v>187</v>
+      </c>
+      <c r="AI99" s="17"/>
+      <c r="AJ99" s="44" t="s">
+        <v>188</v>
+      </c>
+      <c r="AK99" s="17"/>
+      <c r="AL99" s="17"/>
+      <c r="AM99" s="17"/>
+      <c r="AN99" s="17"/>
+      <c r="AO99" s="44" t="s">
+        <v>189</v>
+      </c>
+      <c r="AP99" s="17"/>
+      <c r="AQ99" s="17"/>
+      <c r="AR99" s="17"/>
+      <c r="AS99" s="17"/>
+      <c r="AT99" s="17"/>
+      <c r="AZ99" s="17"/>
+      <c r="BA99" s="17"/>
+      <c r="BB99" s="17"/>
+      <c r="BC99" s="17"/>
+      <c r="BD99" s="17"/>
+      <c r="BE99" s="17"/>
+      <c r="BF99" s="17"/>
+      <c r="BG99" s="17"/>
+      <c r="BH99" s="17"/>
+      <c r="BI99" s="17"/>
+      <c r="BJ99" s="17"/>
+      <c r="BK99" s="17"/>
+      <c r="BL99" s="17"/>
+      <c r="BM99" s="17"/>
+      <c r="BN99" s="17"/>
+    </row>
+    <row r="100" spans="2:66" x14ac:dyDescent="0.35">
+      <c r="B100" s="17"/>
+      <c r="C100" s="17"/>
+      <c r="D100" s="17"/>
+      <c r="E100" s="17"/>
+      <c r="F100" s="17"/>
+      <c r="G100" s="17"/>
+      <c r="H100" s="17"/>
+      <c r="I100" s="41" t="s">
+        <v>130</v>
+      </c>
+      <c r="J100" s="17"/>
+      <c r="K100" s="17"/>
+      <c r="L100" s="17"/>
+      <c r="M100" s="17"/>
+      <c r="N100" s="17"/>
+      <c r="O100" s="17"/>
+      <c r="P100" s="17"/>
+      <c r="Q100" s="17"/>
+      <c r="R100" s="44" t="s">
+        <v>190</v>
+      </c>
+      <c r="S100" s="17"/>
+      <c r="T100" s="17"/>
+      <c r="V100" s="44" t="s">
+        <v>191</v>
+      </c>
+      <c r="W100" s="17"/>
+      <c r="Y100" s="44" t="s">
+        <v>192</v>
+      </c>
+      <c r="Z100" s="17"/>
+      <c r="AA100" s="17"/>
+      <c r="AB100" s="17"/>
+      <c r="AD100" s="44" t="s">
+        <v>186</v>
+      </c>
+      <c r="AE100" s="17"/>
+      <c r="AF100" s="17"/>
+      <c r="AH100" s="44" t="s">
+        <v>193</v>
+      </c>
+      <c r="AI100" s="17"/>
+      <c r="AJ100" s="44" t="s">
+        <v>194</v>
+      </c>
+      <c r="AK100" s="17"/>
+      <c r="AL100" s="17"/>
+      <c r="AM100" s="17"/>
+      <c r="AN100" s="17"/>
+      <c r="AO100" s="44" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP100" s="17"/>
+      <c r="AQ100" s="17"/>
+      <c r="AR100" s="17"/>
+      <c r="AS100" s="17"/>
+      <c r="AT100" s="17"/>
+      <c r="AZ100" s="17"/>
+      <c r="BA100" s="17"/>
+      <c r="BB100" s="17"/>
+      <c r="BC100" s="17"/>
+      <c r="BD100" s="17"/>
+      <c r="BE100" s="17"/>
+      <c r="BF100" s="17"/>
+      <c r="BG100" s="17"/>
+      <c r="BH100" s="17"/>
+      <c r="BI100" s="17"/>
+      <c r="BJ100" s="17"/>
+      <c r="BK100" s="17"/>
+      <c r="BL100" s="17"/>
+      <c r="BM100" s="17"/>
+      <c r="BN100" s="17"/>
+    </row>
+    <row r="101" spans="2:66" x14ac:dyDescent="0.35">
+      <c r="B101" s="17"/>
+      <c r="C101" s="17"/>
+      <c r="D101" s="17"/>
+      <c r="E101" s="17"/>
+      <c r="F101" s="17"/>
+      <c r="G101" s="17"/>
+      <c r="H101" s="17"/>
+      <c r="I101" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="J101" s="17"/>
+      <c r="K101" s="17"/>
+      <c r="L101" s="17"/>
+      <c r="M101" s="17"/>
+      <c r="N101" s="17"/>
+      <c r="O101" s="17"/>
+      <c r="P101" s="17"/>
+      <c r="Q101" s="17"/>
+      <c r="R101" s="44" t="s">
+        <v>185</v>
+      </c>
+      <c r="S101" s="17"/>
+      <c r="T101" s="17"/>
+      <c r="V101" s="44" t="s">
+        <v>195</v>
+      </c>
+      <c r="W101" s="17"/>
+      <c r="Y101" s="44" t="s">
+        <v>185</v>
+      </c>
+      <c r="Z101" s="17"/>
+      <c r="AA101" s="17"/>
+      <c r="AB101" s="17"/>
+      <c r="AD101" s="44" t="s">
+        <v>184</v>
+      </c>
+      <c r="AE101" s="17"/>
+      <c r="AF101" s="17"/>
+      <c r="AH101" s="44" t="s">
+        <v>196</v>
+      </c>
+      <c r="AI101" s="17"/>
+      <c r="AJ101" s="44" t="s">
+        <v>194</v>
+      </c>
+      <c r="AK101" s="17"/>
+      <c r="AL101" s="17"/>
+      <c r="AM101" s="17"/>
+      <c r="AN101" s="17"/>
+      <c r="AO101" s="44" t="s">
+        <v>197</v>
+      </c>
+      <c r="AP101" s="17"/>
+      <c r="AQ101" s="17"/>
+      <c r="AR101" s="17"/>
+      <c r="AS101" s="17"/>
+      <c r="AT101" s="17"/>
+      <c r="AZ101" s="17"/>
+      <c r="BA101" s="17"/>
+      <c r="BB101" s="17"/>
+      <c r="BC101" s="17"/>
+      <c r="BD101" s="17"/>
+      <c r="BE101" s="17"/>
+      <c r="BF101" s="17"/>
+      <c r="BG101" s="17"/>
+      <c r="BH101" s="17"/>
+      <c r="BI101" s="17"/>
+      <c r="BJ101" s="17"/>
+      <c r="BK101" s="17"/>
+      <c r="BL101" s="17"/>
+      <c r="BM101" s="17"/>
+      <c r="BN101" s="17"/>
+    </row>
+    <row r="102" spans="2:66" x14ac:dyDescent="0.35">
+      <c r="B102" s="43" t="s">
+        <v>3</v>
+      </c>
+      <c r="C102" s="17"/>
+      <c r="D102" s="17"/>
+      <c r="E102" s="17"/>
+      <c r="F102" s="17"/>
+      <c r="G102" s="17"/>
+      <c r="H102" s="17"/>
+      <c r="I102" s="43" t="s">
+        <v>179</v>
+      </c>
+      <c r="J102" s="17"/>
+      <c r="K102" s="17"/>
+      <c r="L102" s="17"/>
+      <c r="M102" s="17"/>
+      <c r="N102" s="17"/>
+      <c r="O102" s="17"/>
+      <c r="P102" s="17"/>
+      <c r="Q102" s="17"/>
+      <c r="R102" s="47" t="s">
+        <v>198</v>
+      </c>
+      <c r="S102" s="17"/>
+      <c r="T102" s="17"/>
+      <c r="V102" s="47" t="s">
+        <v>180</v>
+      </c>
+      <c r="W102" s="17"/>
+      <c r="Y102" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z102" s="17"/>
+      <c r="AA102" s="17"/>
+      <c r="AB102" s="17"/>
+      <c r="AD102" s="47" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE102" s="17"/>
+      <c r="AF102" s="17"/>
+      <c r="AH102" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="AI102" s="17"/>
+      <c r="AJ102" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="AK102" s="17"/>
+      <c r="AL102" s="17"/>
+      <c r="AM102" s="17"/>
+      <c r="AN102" s="17"/>
+      <c r="AO102" s="47" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP102" s="17"/>
+      <c r="AQ102" s="17"/>
+      <c r="AR102" s="17"/>
+      <c r="AS102" s="17"/>
+      <c r="AT102" s="17"/>
+      <c r="AZ102" s="17"/>
+      <c r="BA102" s="17"/>
+      <c r="BB102" s="17"/>
+      <c r="BC102" s="17"/>
+      <c r="BD102" s="17"/>
+      <c r="BE102" s="17"/>
+      <c r="BF102" s="17"/>
+      <c r="BG102" s="17"/>
+      <c r="BH102" s="17"/>
+      <c r="BI102" s="17"/>
+      <c r="BJ102" s="17"/>
+      <c r="BK102" s="17"/>
+      <c r="BL102" s="17"/>
+      <c r="BM102" s="17"/>
+      <c r="BN102" s="17"/>
+    </row>
+    <row r="103" spans="2:66" x14ac:dyDescent="0.35">
+      <c r="B103" s="17"/>
+      <c r="C103" s="17"/>
+      <c r="D103" s="17"/>
+      <c r="E103" s="17"/>
+      <c r="F103" s="17"/>
+      <c r="G103" s="17"/>
+      <c r="H103" s="17"/>
+      <c r="I103" s="17"/>
+      <c r="J103" s="17"/>
+      <c r="K103" s="17"/>
+      <c r="L103" s="17"/>
+      <c r="M103" s="17"/>
+      <c r="N103" s="17"/>
+      <c r="O103" s="17"/>
+      <c r="P103" s="17"/>
+      <c r="Q103" s="17"/>
+      <c r="R103" s="17"/>
+      <c r="S103" s="17"/>
+      <c r="T103" s="17"/>
+      <c r="V103" s="17"/>
+      <c r="W103" s="17"/>
+      <c r="Y103" s="17"/>
+      <c r="Z103" s="17"/>
+      <c r="AA103" s="17"/>
+      <c r="AB103" s="17"/>
+      <c r="AD103" s="17"/>
+      <c r="AE103" s="17"/>
+      <c r="AF103" s="17"/>
+      <c r="AH103" s="17"/>
+      <c r="AI103" s="17"/>
+      <c r="AJ103" s="17"/>
+      <c r="AK103" s="17"/>
+      <c r="AL103" s="17"/>
+      <c r="AM103" s="17"/>
+      <c r="AN103" s="17"/>
+      <c r="AO103" s="17"/>
+      <c r="AP103" s="17"/>
+      <c r="AQ103" s="17"/>
+      <c r="AR103" s="17"/>
+      <c r="AS103" s="17"/>
+      <c r="AT103" s="17"/>
+    </row>
+    <row r="104" spans="2:66" x14ac:dyDescent="0.35">
+      <c r="B104" s="17"/>
+      <c r="C104" s="17"/>
+      <c r="D104" s="17"/>
+      <c r="E104" s="17"/>
+      <c r="F104" s="17"/>
+      <c r="G104" s="17"/>
+      <c r="H104" s="17"/>
+      <c r="I104" s="17"/>
+      <c r="J104" s="17"/>
+      <c r="K104" s="17"/>
+      <c r="L104" s="17"/>
+      <c r="M104" s="17"/>
+      <c r="N104" s="17"/>
+      <c r="O104" s="17"/>
+      <c r="P104" s="17"/>
+      <c r="Q104" s="17"/>
+      <c r="R104" s="17"/>
+      <c r="S104" s="17"/>
+      <c r="T104" s="17"/>
+      <c r="V104" s="17"/>
+      <c r="W104" s="17"/>
+      <c r="Y104" s="17"/>
+      <c r="Z104" s="17"/>
+      <c r="AA104" s="17"/>
+      <c r="AB104" s="17"/>
+      <c r="AD104" s="17"/>
+      <c r="AE104" s="17"/>
+      <c r="AF104" s="17"/>
+      <c r="AH104" s="17"/>
+      <c r="AI104" s="17"/>
+      <c r="AJ104" s="17"/>
+      <c r="AK104" s="17"/>
+      <c r="AL104" s="17"/>
+      <c r="AM104" s="17"/>
+      <c r="AN104" s="17"/>
+      <c r="AO104" s="17"/>
+      <c r="AP104" s="17"/>
+      <c r="AQ104" s="17"/>
+      <c r="AR104" s="17"/>
+      <c r="AS104" s="17"/>
+      <c r="AT104" s="17"/>
+    </row>
+    <row r="105" spans="2:66" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="D35:J35"/>
+  <mergeCells count="666">
+    <mergeCell ref="AD102:AF104"/>
+    <mergeCell ref="AH102:AI104"/>
+    <mergeCell ref="AJ102:AN104"/>
+    <mergeCell ref="AO102:AT104"/>
+    <mergeCell ref="B102:H104"/>
+    <mergeCell ref="I102:Q104"/>
+    <mergeCell ref="R102:T104"/>
+    <mergeCell ref="V102:W104"/>
+    <mergeCell ref="Y102:AB104"/>
+    <mergeCell ref="AJ100:AN100"/>
+    <mergeCell ref="AO100:AT100"/>
+    <mergeCell ref="I101:Q101"/>
+    <mergeCell ref="R101:T101"/>
+    <mergeCell ref="V101:W101"/>
+    <mergeCell ref="Y101:AB101"/>
+    <mergeCell ref="AD101:AF101"/>
+    <mergeCell ref="AH101:AI101"/>
+    <mergeCell ref="AJ101:AN101"/>
+    <mergeCell ref="AO101:AT101"/>
+    <mergeCell ref="AZ98:BN102"/>
+    <mergeCell ref="B99:H101"/>
+    <mergeCell ref="I99:Q99"/>
+    <mergeCell ref="R99:T99"/>
+    <mergeCell ref="V99:W99"/>
+    <mergeCell ref="Y99:AB99"/>
+    <mergeCell ref="AD99:AF99"/>
+    <mergeCell ref="AH99:AI99"/>
+    <mergeCell ref="AJ99:AN99"/>
+    <mergeCell ref="AO99:AT99"/>
+    <mergeCell ref="I100:Q100"/>
+    <mergeCell ref="R100:T100"/>
+    <mergeCell ref="V100:W100"/>
+    <mergeCell ref="Y100:AB100"/>
+    <mergeCell ref="AD100:AF100"/>
+    <mergeCell ref="AH100:AI100"/>
+    <mergeCell ref="AD94:AF94"/>
+    <mergeCell ref="AH94:AI94"/>
+    <mergeCell ref="AJ94:AN94"/>
+    <mergeCell ref="AO94:AT94"/>
+    <mergeCell ref="B95:H96"/>
+    <mergeCell ref="I95:Q96"/>
+    <mergeCell ref="R95:T96"/>
+    <mergeCell ref="V95:W96"/>
+    <mergeCell ref="Y95:AB96"/>
+    <mergeCell ref="AD95:AF96"/>
+    <mergeCell ref="AH95:AI96"/>
+    <mergeCell ref="AJ95:AN96"/>
+    <mergeCell ref="AO95:AT96"/>
+    <mergeCell ref="AD92:AF92"/>
+    <mergeCell ref="AH92:AI92"/>
+    <mergeCell ref="AJ92:AN92"/>
+    <mergeCell ref="AO92:AT92"/>
+    <mergeCell ref="I93:Q93"/>
+    <mergeCell ref="R93:T93"/>
+    <mergeCell ref="V93:W93"/>
+    <mergeCell ref="Y93:AB93"/>
+    <mergeCell ref="AD93:AF93"/>
+    <mergeCell ref="AH93:AI93"/>
+    <mergeCell ref="AJ93:AN93"/>
+    <mergeCell ref="AO93:AT93"/>
+    <mergeCell ref="B92:H94"/>
+    <mergeCell ref="I92:Q92"/>
+    <mergeCell ref="R92:T92"/>
+    <mergeCell ref="V92:W92"/>
+    <mergeCell ref="Y92:AB92"/>
+    <mergeCell ref="I94:Q94"/>
+    <mergeCell ref="R94:T94"/>
+    <mergeCell ref="V94:W94"/>
+    <mergeCell ref="Y94:AB94"/>
+    <mergeCell ref="AG86:AI86"/>
+    <mergeCell ref="AJ86:AN86"/>
+    <mergeCell ref="AO86:AT86"/>
+    <mergeCell ref="D89:AS89"/>
+    <mergeCell ref="B91:H91"/>
+    <mergeCell ref="I91:Q91"/>
+    <mergeCell ref="R91:T91"/>
+    <mergeCell ref="V91:W91"/>
+    <mergeCell ref="Y91:AB91"/>
+    <mergeCell ref="AD91:AF91"/>
+    <mergeCell ref="AH91:AI91"/>
+    <mergeCell ref="AJ91:AN91"/>
+    <mergeCell ref="AO91:AT91"/>
+    <mergeCell ref="N86:Q86"/>
+    <mergeCell ref="R86:T86"/>
+    <mergeCell ref="U86:W86"/>
+    <mergeCell ref="X86:AB86"/>
+    <mergeCell ref="AC86:AF86"/>
+    <mergeCell ref="AG82:AI83"/>
+    <mergeCell ref="AJ82:AN83"/>
+    <mergeCell ref="AO82:AT83"/>
+    <mergeCell ref="D83:G84"/>
+    <mergeCell ref="N84:Q85"/>
+    <mergeCell ref="R84:T85"/>
+    <mergeCell ref="U84:W85"/>
+    <mergeCell ref="X84:AB85"/>
+    <mergeCell ref="AC84:AF85"/>
+    <mergeCell ref="AG84:AI85"/>
+    <mergeCell ref="AJ84:AN85"/>
+    <mergeCell ref="AO84:AT85"/>
+    <mergeCell ref="N82:Q83"/>
+    <mergeCell ref="R82:T83"/>
+    <mergeCell ref="U82:W83"/>
+    <mergeCell ref="X82:AB83"/>
+    <mergeCell ref="AC82:AF83"/>
+    <mergeCell ref="X79:AB79"/>
+    <mergeCell ref="AC79:AF79"/>
+    <mergeCell ref="AG79:AI79"/>
+    <mergeCell ref="AJ79:AN79"/>
+    <mergeCell ref="AO79:AT79"/>
+    <mergeCell ref="AG72:AI73"/>
+    <mergeCell ref="AJ72:AN73"/>
+    <mergeCell ref="AO72:AT73"/>
+    <mergeCell ref="D75:K77"/>
+    <mergeCell ref="BA76:BJ95"/>
+    <mergeCell ref="N77:Q78"/>
+    <mergeCell ref="R77:T78"/>
+    <mergeCell ref="U77:W78"/>
+    <mergeCell ref="X77:AB78"/>
+    <mergeCell ref="AC77:AF78"/>
+    <mergeCell ref="AG77:AI78"/>
+    <mergeCell ref="AJ77:AN78"/>
+    <mergeCell ref="AO77:AT78"/>
+    <mergeCell ref="N79:Q79"/>
+    <mergeCell ref="R79:T79"/>
+    <mergeCell ref="U79:W79"/>
+    <mergeCell ref="N72:Q73"/>
+    <mergeCell ref="R72:T73"/>
+    <mergeCell ref="U72:W73"/>
+    <mergeCell ref="X72:AB73"/>
+    <mergeCell ref="AC72:AF73"/>
+    <mergeCell ref="AG70:AI70"/>
+    <mergeCell ref="AJ70:AN70"/>
+    <mergeCell ref="AO70:AT70"/>
+    <mergeCell ref="N71:Q71"/>
+    <mergeCell ref="R71:T71"/>
+    <mergeCell ref="U71:W71"/>
+    <mergeCell ref="X71:AB71"/>
+    <mergeCell ref="AC71:AF71"/>
+    <mergeCell ref="AG71:AI71"/>
+    <mergeCell ref="AJ71:AN71"/>
+    <mergeCell ref="AO71:AT71"/>
+    <mergeCell ref="N70:Q70"/>
+    <mergeCell ref="R70:T70"/>
+    <mergeCell ref="U70:W70"/>
+    <mergeCell ref="X70:AB70"/>
+    <mergeCell ref="AC70:AF70"/>
+    <mergeCell ref="AJ65:AN66"/>
+    <mergeCell ref="AO65:AT66"/>
+    <mergeCell ref="D66:J67"/>
+    <mergeCell ref="N67:Q68"/>
+    <mergeCell ref="R67:T68"/>
+    <mergeCell ref="U67:W68"/>
+    <mergeCell ref="X67:AB68"/>
+    <mergeCell ref="AC67:AF68"/>
+    <mergeCell ref="AG67:AI68"/>
+    <mergeCell ref="AJ67:AN68"/>
+    <mergeCell ref="AO67:AT68"/>
+    <mergeCell ref="R65:T66"/>
+    <mergeCell ref="U65:W66"/>
+    <mergeCell ref="X65:AB66"/>
+    <mergeCell ref="AC65:AF66"/>
+    <mergeCell ref="AG65:AI66"/>
+    <mergeCell ref="AC60:AF61"/>
+    <mergeCell ref="AG60:AI61"/>
+    <mergeCell ref="AJ60:AN61"/>
+    <mergeCell ref="AO60:AT61"/>
+    <mergeCell ref="N62:Q62"/>
+    <mergeCell ref="R62:T62"/>
+    <mergeCell ref="U62:W62"/>
+    <mergeCell ref="X62:AB62"/>
+    <mergeCell ref="AC62:AF62"/>
+    <mergeCell ref="AG62:AI62"/>
+    <mergeCell ref="AJ62:AN62"/>
+    <mergeCell ref="AO62:AT62"/>
+    <mergeCell ref="D59:L60"/>
+    <mergeCell ref="N60:Q61"/>
+    <mergeCell ref="R60:T61"/>
+    <mergeCell ref="U60:W61"/>
+    <mergeCell ref="X60:AB61"/>
+    <mergeCell ref="AG56:AI56"/>
+    <mergeCell ref="AJ56:AN56"/>
+    <mergeCell ref="AO56:AT56"/>
+    <mergeCell ref="N57:Q57"/>
+    <mergeCell ref="R57:T57"/>
+    <mergeCell ref="U57:W57"/>
+    <mergeCell ref="X57:AB57"/>
+    <mergeCell ref="AC57:AF57"/>
+    <mergeCell ref="AG57:AI57"/>
+    <mergeCell ref="AJ57:AN57"/>
+    <mergeCell ref="AO57:AT57"/>
+    <mergeCell ref="N56:Q56"/>
+    <mergeCell ref="R56:T56"/>
+    <mergeCell ref="U56:W56"/>
+    <mergeCell ref="X56:AB56"/>
+    <mergeCell ref="AC56:AF56"/>
+    <mergeCell ref="X55:AB55"/>
+    <mergeCell ref="AC55:AF55"/>
+    <mergeCell ref="AG55:AI55"/>
+    <mergeCell ref="AJ55:AN55"/>
+    <mergeCell ref="AO55:AT55"/>
+    <mergeCell ref="D51:I52"/>
+    <mergeCell ref="N52:Q53"/>
+    <mergeCell ref="R52:T53"/>
+    <mergeCell ref="U52:W53"/>
+    <mergeCell ref="X52:AB53"/>
+    <mergeCell ref="AY48:BM72"/>
+    <mergeCell ref="N50:Q51"/>
+    <mergeCell ref="R50:T51"/>
+    <mergeCell ref="U50:W51"/>
+    <mergeCell ref="X50:AB51"/>
+    <mergeCell ref="AC50:AF51"/>
+    <mergeCell ref="AG50:AI51"/>
+    <mergeCell ref="AJ50:AN51"/>
+    <mergeCell ref="AO50:AT51"/>
+    <mergeCell ref="AC52:AF53"/>
+    <mergeCell ref="AG52:AI53"/>
+    <mergeCell ref="AJ52:AN53"/>
+    <mergeCell ref="AO52:AT53"/>
+    <mergeCell ref="N55:Q55"/>
+    <mergeCell ref="R55:T55"/>
+    <mergeCell ref="U55:W55"/>
+    <mergeCell ref="BG35:BH35"/>
+    <mergeCell ref="BJ35:BL35"/>
+    <mergeCell ref="E38:AO38"/>
+    <mergeCell ref="F40:BE40"/>
+    <mergeCell ref="P43:AK43"/>
+    <mergeCell ref="AM43:AR44"/>
+    <mergeCell ref="P44:AK46"/>
+    <mergeCell ref="BJ34:BL34"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="G35:N35"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="Q35:R35"/>
+    <mergeCell ref="T35:V35"/>
+    <mergeCell ref="W35:X35"/>
+    <mergeCell ref="Z35:AA35"/>
+    <mergeCell ref="AB35:AD35"/>
+    <mergeCell ref="AF35:AH35"/>
+    <mergeCell ref="AI35:AJ35"/>
+    <mergeCell ref="AK35:AM35"/>
+    <mergeCell ref="AN35:AP35"/>
+    <mergeCell ref="AQ35:AU35"/>
+    <mergeCell ref="AW35:BA35"/>
+    <mergeCell ref="BE35:BF35"/>
+    <mergeCell ref="AN34:AP34"/>
+    <mergeCell ref="AQ34:AU34"/>
+    <mergeCell ref="AW34:BA34"/>
+    <mergeCell ref="BE34:BF34"/>
+    <mergeCell ref="BG34:BH34"/>
+    <mergeCell ref="Z34:AA34"/>
+    <mergeCell ref="AB34:AD34"/>
+    <mergeCell ref="AF34:AH34"/>
+    <mergeCell ref="AI34:AJ34"/>
+    <mergeCell ref="AK34:AM34"/>
+    <mergeCell ref="G34:N34"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="Q34:R34"/>
+    <mergeCell ref="T34:V34"/>
+    <mergeCell ref="W34:X34"/>
+    <mergeCell ref="AQ33:AU33"/>
+    <mergeCell ref="AW33:BA33"/>
+    <mergeCell ref="BE33:BF33"/>
+    <mergeCell ref="BG33:BH33"/>
+    <mergeCell ref="BJ33:BL33"/>
+    <mergeCell ref="AW32:BA32"/>
+    <mergeCell ref="BE32:BF32"/>
+    <mergeCell ref="BG32:BH32"/>
+    <mergeCell ref="BJ32:BL32"/>
+    <mergeCell ref="E33:F34"/>
+    <mergeCell ref="G33:N33"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="Q33:R33"/>
+    <mergeCell ref="T33:V33"/>
+    <mergeCell ref="W33:X33"/>
+    <mergeCell ref="Z33:AA33"/>
+    <mergeCell ref="AB33:AD33"/>
+    <mergeCell ref="AF33:AH33"/>
+    <mergeCell ref="AI33:AJ33"/>
+    <mergeCell ref="AK33:AM33"/>
+    <mergeCell ref="AN33:AP33"/>
+    <mergeCell ref="AW31:BA31"/>
+    <mergeCell ref="BE31:BF31"/>
+    <mergeCell ref="BG31:BH31"/>
+    <mergeCell ref="BJ31:BL31"/>
+    <mergeCell ref="G32:N32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="T32:V32"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="Z32:AA32"/>
+    <mergeCell ref="AB32:AD32"/>
+    <mergeCell ref="AF32:AH32"/>
+    <mergeCell ref="AI32:AJ32"/>
+    <mergeCell ref="AK32:AM32"/>
+    <mergeCell ref="AN32:AP32"/>
+    <mergeCell ref="AQ32:AU32"/>
+    <mergeCell ref="BE30:BF30"/>
+    <mergeCell ref="BG30:BH30"/>
+    <mergeCell ref="BJ30:BL30"/>
+    <mergeCell ref="E31:F32"/>
+    <mergeCell ref="G31:N31"/>
+    <mergeCell ref="O31:P31"/>
+    <mergeCell ref="Q31:R31"/>
+    <mergeCell ref="T31:V31"/>
+    <mergeCell ref="W31:X31"/>
+    <mergeCell ref="Z31:AA31"/>
+    <mergeCell ref="AB31:AD31"/>
+    <mergeCell ref="AF31:AH31"/>
+    <mergeCell ref="AI31:AJ31"/>
+    <mergeCell ref="AK31:AM31"/>
+    <mergeCell ref="AN31:AP31"/>
+    <mergeCell ref="AQ31:AU31"/>
+    <mergeCell ref="BE29:BF29"/>
+    <mergeCell ref="BG29:BH29"/>
+    <mergeCell ref="BJ29:BL29"/>
+    <mergeCell ref="G30:N30"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="Q30:R30"/>
+    <mergeCell ref="T30:V30"/>
+    <mergeCell ref="W30:X30"/>
+    <mergeCell ref="Z30:AA30"/>
+    <mergeCell ref="AB30:AD30"/>
+    <mergeCell ref="AF30:AH30"/>
+    <mergeCell ref="AI30:AJ30"/>
+    <mergeCell ref="AK30:AM30"/>
+    <mergeCell ref="AN30:AP30"/>
+    <mergeCell ref="AQ30:AU30"/>
+    <mergeCell ref="AW30:BA30"/>
+    <mergeCell ref="BG28:BH28"/>
+    <mergeCell ref="BJ28:BL28"/>
+    <mergeCell ref="E29:F30"/>
+    <mergeCell ref="G29:N29"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="Q29:R29"/>
+    <mergeCell ref="T29:V29"/>
+    <mergeCell ref="W29:X29"/>
+    <mergeCell ref="Z29:AA29"/>
+    <mergeCell ref="AB29:AD29"/>
+    <mergeCell ref="AF29:AH29"/>
+    <mergeCell ref="AI29:AJ29"/>
+    <mergeCell ref="AK29:AM29"/>
+    <mergeCell ref="AN29:AP29"/>
+    <mergeCell ref="AQ29:AU29"/>
+    <mergeCell ref="AW29:BA29"/>
+    <mergeCell ref="BG27:BH27"/>
+    <mergeCell ref="BJ27:BL27"/>
+    <mergeCell ref="G28:N28"/>
+    <mergeCell ref="O28:P28"/>
+    <mergeCell ref="Q28:R28"/>
+    <mergeCell ref="T28:V28"/>
+    <mergeCell ref="W28:X28"/>
+    <mergeCell ref="Z28:AA28"/>
+    <mergeCell ref="AB28:AD28"/>
+    <mergeCell ref="AF28:AH28"/>
+    <mergeCell ref="AI28:AJ28"/>
+    <mergeCell ref="AK28:AM28"/>
+    <mergeCell ref="AN28:AP28"/>
+    <mergeCell ref="AQ28:AU28"/>
+    <mergeCell ref="AW28:BA28"/>
+    <mergeCell ref="BE28:BF28"/>
+    <mergeCell ref="BJ26:BL26"/>
+    <mergeCell ref="E27:F28"/>
+    <mergeCell ref="G27:N27"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="Q27:R27"/>
+    <mergeCell ref="T27:V27"/>
+    <mergeCell ref="W27:X27"/>
+    <mergeCell ref="Z27:AA27"/>
+    <mergeCell ref="AB27:AD27"/>
+    <mergeCell ref="AF27:AH27"/>
+    <mergeCell ref="AI27:AJ27"/>
+    <mergeCell ref="AK27:AM27"/>
+    <mergeCell ref="AN27:AP27"/>
+    <mergeCell ref="AQ27:AU27"/>
+    <mergeCell ref="AW27:BA27"/>
+    <mergeCell ref="BE27:BF27"/>
+    <mergeCell ref="AN26:AP26"/>
+    <mergeCell ref="AQ26:AU26"/>
+    <mergeCell ref="AW26:BA26"/>
+    <mergeCell ref="BE26:BF26"/>
+    <mergeCell ref="BG26:BH26"/>
+    <mergeCell ref="Z26:AA26"/>
+    <mergeCell ref="AB26:AD26"/>
+    <mergeCell ref="AF26:AH26"/>
+    <mergeCell ref="AI26:AJ26"/>
+    <mergeCell ref="AK26:AM26"/>
+    <mergeCell ref="G26:N26"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="Q26:R26"/>
+    <mergeCell ref="T26:V26"/>
+    <mergeCell ref="W26:X26"/>
+    <mergeCell ref="AQ25:AU25"/>
+    <mergeCell ref="AW25:BA25"/>
+    <mergeCell ref="BE25:BF25"/>
+    <mergeCell ref="BG25:BH25"/>
+    <mergeCell ref="BJ25:BL25"/>
+    <mergeCell ref="AW24:BA24"/>
+    <mergeCell ref="BE24:BF24"/>
+    <mergeCell ref="BG24:BH24"/>
+    <mergeCell ref="BJ24:BL24"/>
+    <mergeCell ref="E25:F26"/>
+    <mergeCell ref="G25:N25"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="Q25:R25"/>
+    <mergeCell ref="T25:V25"/>
+    <mergeCell ref="W25:X25"/>
+    <mergeCell ref="Z25:AA25"/>
+    <mergeCell ref="AB25:AD25"/>
+    <mergeCell ref="AF25:AH25"/>
+    <mergeCell ref="AI25:AJ25"/>
+    <mergeCell ref="AK25:AM25"/>
+    <mergeCell ref="AN25:AP25"/>
+    <mergeCell ref="AW23:BA23"/>
+    <mergeCell ref="BE23:BF23"/>
+    <mergeCell ref="BG23:BH23"/>
+    <mergeCell ref="BJ23:BL23"/>
+    <mergeCell ref="G24:N24"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="Q24:R24"/>
+    <mergeCell ref="T24:V24"/>
+    <mergeCell ref="W24:X24"/>
+    <mergeCell ref="Z24:AA24"/>
+    <mergeCell ref="AB24:AD24"/>
+    <mergeCell ref="AF24:AH24"/>
+    <mergeCell ref="AI24:AJ24"/>
+    <mergeCell ref="AK24:AM24"/>
+    <mergeCell ref="AN24:AP24"/>
+    <mergeCell ref="AQ24:AU24"/>
+    <mergeCell ref="BE22:BF22"/>
+    <mergeCell ref="BG22:BH22"/>
+    <mergeCell ref="BJ22:BL22"/>
+    <mergeCell ref="E23:F24"/>
+    <mergeCell ref="G23:N23"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="Q23:R23"/>
+    <mergeCell ref="T23:V23"/>
+    <mergeCell ref="W23:X23"/>
+    <mergeCell ref="Z23:AA23"/>
+    <mergeCell ref="AB23:AD23"/>
+    <mergeCell ref="AF23:AH23"/>
+    <mergeCell ref="AI23:AJ23"/>
+    <mergeCell ref="AK23:AM23"/>
+    <mergeCell ref="AN23:AP23"/>
+    <mergeCell ref="AQ23:AU23"/>
+    <mergeCell ref="BE21:BF21"/>
+    <mergeCell ref="BG21:BH21"/>
+    <mergeCell ref="BJ21:BL21"/>
+    <mergeCell ref="G22:N22"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="Q22:R22"/>
+    <mergeCell ref="T22:V22"/>
+    <mergeCell ref="W22:X22"/>
+    <mergeCell ref="Z22:AA22"/>
+    <mergeCell ref="AB22:AD22"/>
+    <mergeCell ref="AF22:AH22"/>
+    <mergeCell ref="AI22:AJ22"/>
+    <mergeCell ref="AK22:AM22"/>
+    <mergeCell ref="AN22:AP22"/>
+    <mergeCell ref="AQ22:AU22"/>
+    <mergeCell ref="AW22:BA22"/>
+    <mergeCell ref="BG20:BH20"/>
+    <mergeCell ref="BJ20:BL20"/>
+    <mergeCell ref="E21:F22"/>
+    <mergeCell ref="G21:N21"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="Q21:R21"/>
+    <mergeCell ref="T21:V21"/>
+    <mergeCell ref="W21:X21"/>
+    <mergeCell ref="Z21:AA21"/>
+    <mergeCell ref="AB21:AD21"/>
+    <mergeCell ref="AF21:AH21"/>
+    <mergeCell ref="AI21:AJ21"/>
+    <mergeCell ref="AK21:AM21"/>
+    <mergeCell ref="AN21:AP21"/>
+    <mergeCell ref="AQ21:AU21"/>
+    <mergeCell ref="AW21:BA21"/>
+    <mergeCell ref="BG19:BH19"/>
+    <mergeCell ref="BJ19:BL19"/>
+    <mergeCell ref="G20:N20"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="Q20:R20"/>
+    <mergeCell ref="T20:V20"/>
+    <mergeCell ref="W20:X20"/>
+    <mergeCell ref="Z20:AA20"/>
+    <mergeCell ref="AB20:AD20"/>
+    <mergeCell ref="AF20:AH20"/>
+    <mergeCell ref="AI20:AJ20"/>
+    <mergeCell ref="AK20:AM20"/>
+    <mergeCell ref="AN20:AP20"/>
+    <mergeCell ref="AQ20:AU20"/>
+    <mergeCell ref="AW20:BA20"/>
+    <mergeCell ref="BE20:BF20"/>
+    <mergeCell ref="BJ18:BL18"/>
+    <mergeCell ref="E19:F20"/>
+    <mergeCell ref="G19:N19"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="Q19:R19"/>
+    <mergeCell ref="T19:V19"/>
+    <mergeCell ref="W19:X19"/>
+    <mergeCell ref="Z19:AA19"/>
+    <mergeCell ref="AB19:AD19"/>
+    <mergeCell ref="AF19:AH19"/>
+    <mergeCell ref="AI19:AJ19"/>
+    <mergeCell ref="AK19:AM19"/>
+    <mergeCell ref="AN19:AP19"/>
+    <mergeCell ref="AQ19:AU19"/>
+    <mergeCell ref="AW19:BA19"/>
+    <mergeCell ref="BE19:BF19"/>
+    <mergeCell ref="AN18:AP18"/>
+    <mergeCell ref="AQ18:AU18"/>
+    <mergeCell ref="AW18:BA18"/>
+    <mergeCell ref="BE18:BF18"/>
+    <mergeCell ref="BG18:BH18"/>
+    <mergeCell ref="Z18:AA18"/>
+    <mergeCell ref="AB18:AD18"/>
+    <mergeCell ref="AF18:AH18"/>
+    <mergeCell ref="AI18:AJ18"/>
+    <mergeCell ref="AK18:AM18"/>
+    <mergeCell ref="G18:N18"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="Q18:R18"/>
+    <mergeCell ref="T18:V18"/>
+    <mergeCell ref="W18:X18"/>
+    <mergeCell ref="AQ17:AU17"/>
+    <mergeCell ref="AW17:BA17"/>
+    <mergeCell ref="BE17:BF17"/>
+    <mergeCell ref="BG17:BH17"/>
+    <mergeCell ref="BJ17:BL17"/>
+    <mergeCell ref="AW16:BA16"/>
+    <mergeCell ref="BE16:BF16"/>
+    <mergeCell ref="BG16:BH16"/>
+    <mergeCell ref="BJ16:BL16"/>
+    <mergeCell ref="E17:F18"/>
+    <mergeCell ref="G17:N17"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="Q17:R17"/>
+    <mergeCell ref="T17:V17"/>
+    <mergeCell ref="W17:X17"/>
+    <mergeCell ref="Z17:AA17"/>
+    <mergeCell ref="AB17:AD17"/>
+    <mergeCell ref="AF17:AH17"/>
+    <mergeCell ref="AI17:AJ17"/>
+    <mergeCell ref="AK17:AM17"/>
+    <mergeCell ref="AN17:AP17"/>
+    <mergeCell ref="AW15:BA15"/>
+    <mergeCell ref="BE15:BF15"/>
+    <mergeCell ref="BG15:BH15"/>
+    <mergeCell ref="BJ15:BL15"/>
+    <mergeCell ref="G16:N16"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="T16:V16"/>
+    <mergeCell ref="W16:X16"/>
+    <mergeCell ref="Z16:AA16"/>
+    <mergeCell ref="AB16:AD16"/>
+    <mergeCell ref="AF16:AH16"/>
+    <mergeCell ref="AI16:AJ16"/>
+    <mergeCell ref="AK16:AM16"/>
+    <mergeCell ref="AN16:AP16"/>
+    <mergeCell ref="AQ16:AU16"/>
+    <mergeCell ref="BE14:BF14"/>
+    <mergeCell ref="BG14:BH14"/>
+    <mergeCell ref="BJ14:BL14"/>
+    <mergeCell ref="E15:F16"/>
+    <mergeCell ref="G15:N15"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="T15:V15"/>
+    <mergeCell ref="W15:X15"/>
+    <mergeCell ref="Z15:AA15"/>
+    <mergeCell ref="AB15:AD15"/>
+    <mergeCell ref="AF15:AH15"/>
+    <mergeCell ref="AI15:AJ15"/>
+    <mergeCell ref="AK15:AM15"/>
+    <mergeCell ref="AN15:AP15"/>
+    <mergeCell ref="AQ15:AU15"/>
+    <mergeCell ref="BE13:BF13"/>
+    <mergeCell ref="BG13:BH13"/>
+    <mergeCell ref="BJ13:BL13"/>
+    <mergeCell ref="G14:N14"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="T14:V14"/>
+    <mergeCell ref="W14:X14"/>
+    <mergeCell ref="Z14:AA14"/>
+    <mergeCell ref="AB14:AD14"/>
+    <mergeCell ref="AF14:AH14"/>
+    <mergeCell ref="AI14:AJ14"/>
+    <mergeCell ref="AK14:AM14"/>
+    <mergeCell ref="AN14:AP14"/>
+    <mergeCell ref="AQ14:AU14"/>
+    <mergeCell ref="AW14:BA14"/>
+    <mergeCell ref="BG12:BH12"/>
+    <mergeCell ref="BJ12:BL12"/>
+    <mergeCell ref="E13:F14"/>
+    <mergeCell ref="G13:N13"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="Q13:R13"/>
+    <mergeCell ref="T13:V13"/>
+    <mergeCell ref="W13:X13"/>
+    <mergeCell ref="Z13:AA13"/>
+    <mergeCell ref="AB13:AD13"/>
+    <mergeCell ref="AF13:AH13"/>
+    <mergeCell ref="AI13:AJ13"/>
+    <mergeCell ref="AK13:AM13"/>
+    <mergeCell ref="AN13:AP13"/>
+    <mergeCell ref="AQ13:AU13"/>
+    <mergeCell ref="AW13:BA13"/>
+    <mergeCell ref="BG11:BH11"/>
+    <mergeCell ref="BJ11:BL11"/>
+    <mergeCell ref="G12:N12"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="Q12:R12"/>
+    <mergeCell ref="T12:V12"/>
+    <mergeCell ref="W12:X12"/>
+    <mergeCell ref="Z12:AA12"/>
+    <mergeCell ref="AB12:AD12"/>
+    <mergeCell ref="AF12:AH12"/>
+    <mergeCell ref="AI12:AJ12"/>
+    <mergeCell ref="AK12:AM12"/>
+    <mergeCell ref="AN12:AP12"/>
+    <mergeCell ref="AQ12:AU12"/>
+    <mergeCell ref="AW12:BA12"/>
+    <mergeCell ref="BE12:BF12"/>
+    <mergeCell ref="BJ10:BL10"/>
+    <mergeCell ref="E11:F12"/>
+    <mergeCell ref="G11:N11"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="Q11:R11"/>
+    <mergeCell ref="T11:V11"/>
+    <mergeCell ref="W11:X11"/>
+    <mergeCell ref="Z11:AA11"/>
+    <mergeCell ref="AB11:AD11"/>
+    <mergeCell ref="AF11:AH11"/>
+    <mergeCell ref="AI11:AJ11"/>
+    <mergeCell ref="AK11:AM11"/>
+    <mergeCell ref="AN11:AP11"/>
+    <mergeCell ref="AQ11:AU11"/>
+    <mergeCell ref="AW11:BA11"/>
+    <mergeCell ref="BE11:BF11"/>
+    <mergeCell ref="AN10:AP10"/>
+    <mergeCell ref="AQ10:AU10"/>
+    <mergeCell ref="AW10:BA10"/>
+    <mergeCell ref="BE10:BF10"/>
+    <mergeCell ref="BG10:BH10"/>
+    <mergeCell ref="Z10:AA10"/>
+    <mergeCell ref="AB10:AD10"/>
+    <mergeCell ref="AF10:AH10"/>
+    <mergeCell ref="AI10:AJ10"/>
+    <mergeCell ref="AK10:AM10"/>
+    <mergeCell ref="BH1:BK4"/>
+    <mergeCell ref="AA2:AQ2"/>
+    <mergeCell ref="AA4:AQ5"/>
+    <mergeCell ref="AA6:AQ6"/>
+    <mergeCell ref="E9:N10"/>
+    <mergeCell ref="O9:S9"/>
+    <mergeCell ref="T9:AA9"/>
+    <mergeCell ref="AB9:AH9"/>
+    <mergeCell ref="AI9:AP9"/>
+    <mergeCell ref="AQ9:BB9"/>
+    <mergeCell ref="BC9:BF9"/>
+    <mergeCell ref="BG9:BL9"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="T10:V10"/>
+    <mergeCell ref="W10:X10"/>
   </mergeCells>
-  <printOptions horizontalCentered="1"/>
-[...2844 lines deleted...]
-  <legacyDrawingHF r:id="rId3"/>
+  <pageMargins left="9.8425196850393706E-2" right="9.8425196850393706E-2" top="9.8425196850393706E-2" bottom="9.8425196850393706E-2" header="9.8425196850393706E-2" footer="9.8425196850393706E-2"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Pages>0</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
+  <Slides>0</Slides>
+  <Notes>0</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>'National by State'!Print_Area</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Milk Production National Report</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vanessa Fischer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>