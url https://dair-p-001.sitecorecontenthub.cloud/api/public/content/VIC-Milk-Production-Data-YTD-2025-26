--- v3 (2026-03-29)
+++ v4 (2026-05-18)
@@ -46,319 +46,323 @@
   <Override PartName="/xl/charts/chart14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/charts/chart15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/charts/chart16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dairyaustralia-my.sharepoint.com/personal/vanessa_fischer_dairyaustralia_com_au/Documents/Documents/_H Drive/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3A4F3F37-698D-4DB1-BA23-C3EBD9836997}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6E0C3E72-C401-4D85-ADA8-227193716C54}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{FCF9BDE9-7AFF-49E7-B459-6C839FDE69AD}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{8370A58B-4C9B-4C55-BCCC-0AD9B502D185}"/>
   </bookViews>
   <sheets>
     <sheet name="VIC" sheetId="2" r:id="rId1"/>
     <sheet name="VIC Monthly" sheetId="1" r:id="rId2"/>
     <sheet name="VIC Graphs" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="location" localSheetId="0">#REF!</definedName>
     <definedName name="location" localSheetId="2">#REF!</definedName>
     <definedName name="location" localSheetId="1">#REF!</definedName>
     <definedName name="location">#REF!</definedName>
     <definedName name="location2">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">VIC!$A$1:$G$49</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'VIC Monthly'!$A$1:$S$58</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E47" i="2" l="1"/>
+  <c r="D47" i="2" l="1"/>
+  <c r="G47" i="2"/>
+  <c r="F47" i="2"/>
+  <c r="E47" i="2"/>
   <c r="G41" i="2"/>
   <c r="F41" i="2"/>
   <c r="E41" i="2"/>
   <c r="D41" i="2"/>
   <c r="G32" i="2"/>
-  <c r="F32" i="2"/>
-[...1 lines deleted...]
-  <c r="D32" i="2"/>
+  <c r="E27" i="2"/>
   <c r="G26" i="2"/>
+  <c r="E23" i="2"/>
+  <c r="G27" i="2"/>
+  <c r="F27" i="2"/>
+  <c r="D23" i="2"/>
+  <c r="B23" i="2"/>
   <c r="F26" i="2"/>
-  <c r="F23" i="2"/>
-  <c r="B23" i="2"/>
+  <c r="E26" i="2"/>
   <c r="D26" i="2"/>
-  <c r="E26" i="2"/>
   <c r="G15" i="2"/>
-  <c r="E15" i="2"/>
+  <c r="F14" i="2"/>
+  <c r="G11" i="2"/>
+  <c r="F11" i="2"/>
   <c r="E11" i="2"/>
   <c r="D11" i="2"/>
-  <c r="G11" i="2"/>
+  <c r="F15" i="2"/>
+  <c r="E15" i="2"/>
   <c r="D15" i="2"/>
   <c r="G14" i="2"/>
-  <c r="F14" i="2"/>
   <c r="E14" i="2"/>
   <c r="D14" i="2"/>
   <c r="Q49" i="1"/>
   <c r="M49" i="1"/>
   <c r="I49" i="1"/>
   <c r="E49" i="1"/>
   <c r="R44" i="1"/>
-  <c r="N44" i="1"/>
   <c r="J44" i="1"/>
   <c r="F44" i="1"/>
-  <c r="R41" i="1"/>
   <c r="N41" i="1"/>
   <c r="J41" i="1"/>
+  <c r="F41" i="1"/>
   <c r="R38" i="1"/>
   <c r="N38" i="1"/>
+  <c r="J38" i="1"/>
   <c r="F38" i="1"/>
   <c r="R35" i="1"/>
-  <c r="J35" i="1"/>
+  <c r="N35" i="1"/>
+  <c r="F35" i="1"/>
   <c r="R32" i="1"/>
   <c r="N32" i="1"/>
   <c r="J32" i="1"/>
-  <c r="F32" i="1"/>
-  <c r="R29" i="1"/>
   <c r="N29" i="1"/>
   <c r="J29" i="1"/>
   <c r="F29" i="1"/>
   <c r="R26" i="1"/>
-  <c r="N26" i="1"/>
   <c r="J26" i="1"/>
   <c r="F26" i="1"/>
   <c r="R23" i="1"/>
   <c r="N23" i="1"/>
   <c r="J23" i="1"/>
+  <c r="F23" i="1"/>
+  <c r="R20" i="1"/>
   <c r="N20" i="1"/>
   <c r="J20" i="1"/>
   <c r="F20" i="1"/>
-  <c r="Q18" i="1"/>
-[...4 lines deleted...]
-  <c r="Q33" i="1" s="1"/>
   <c r="R17" i="1"/>
-  <c r="L18" i="1"/>
+  <c r="N17" i="1"/>
   <c r="J17" i="1"/>
   <c r="F17" i="1"/>
-  <c r="L15" i="1"/>
   <c r="E15" i="1"/>
   <c r="E18" i="1" s="1"/>
   <c r="E21" i="1" s="1"/>
   <c r="E24" i="1" s="1"/>
   <c r="E27" i="1" s="1"/>
   <c r="E30" i="1" s="1"/>
   <c r="E33" i="1" s="1"/>
+  <c r="E36" i="1" s="1"/>
   <c r="R14" i="1"/>
   <c r="N14" i="1"/>
-  <c r="I15" i="1"/>
-[...6 lines deleted...]
-  <c r="J14" i="1"/>
+  <c r="H15" i="1"/>
+  <c r="J15" i="1" s="1"/>
   <c r="F14" i="1"/>
-  <c r="L12" i="1"/>
-  <c r="I12" i="1"/>
   <c r="H12" i="1"/>
-  <c r="J12" i="1" s="1"/>
   <c r="E12" i="1"/>
-  <c r="D12" i="1"/>
-  <c r="F12" i="1" s="1"/>
   <c r="Q12" i="1"/>
   <c r="Q15" i="1" s="1"/>
-  <c r="P12" i="1"/>
-[...7 lines deleted...]
-  <c r="F35" i="1"/>
+  <c r="Q18" i="1" s="1"/>
+  <c r="Q21" i="1" s="1"/>
+  <c r="Q24" i="1" s="1"/>
+  <c r="Q27" i="1" s="1"/>
+  <c r="Q30" i="1" s="1"/>
+  <c r="Q33" i="1" s="1"/>
+  <c r="Q36" i="1" s="1"/>
   <c r="R11" i="1"/>
-  <c r="F23" i="1"/>
-[...21 lines deleted...]
-  <c r="G27" i="2"/>
   <c r="M12" i="1"/>
   <c r="M15" i="1" s="1"/>
   <c r="M18" i="1" s="1"/>
   <c r="M21" i="1" s="1"/>
   <c r="M24" i="1" s="1"/>
   <c r="M27" i="1" s="1"/>
   <c r="M30" i="1" s="1"/>
   <c r="M33" i="1" s="1"/>
-  <c r="N35" i="1"/>
-[...3 lines deleted...]
-  <c r="J18" i="1"/>
+  <c r="M36" i="1" s="1"/>
+  <c r="N11" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="I12" i="1"/>
+  <c r="I15" i="1" s="1"/>
+  <c r="I18" i="1" s="1"/>
+  <c r="I21" i="1" s="1"/>
+  <c r="I24" i="1" s="1"/>
+  <c r="I27" i="1" s="1"/>
+  <c r="I30" i="1" s="1"/>
+  <c r="I33" i="1" s="1"/>
+  <c r="I36" i="1" s="1"/>
+  <c r="D12" i="1"/>
+  <c r="F12" i="1" s="1"/>
+  <c r="J12" i="1" l="1"/>
+  <c r="P15" i="1"/>
+  <c r="F23" i="2"/>
+  <c r="J14" i="1"/>
+  <c r="R29" i="1"/>
+  <c r="J35" i="1"/>
+  <c r="R41" i="1"/>
+  <c r="N44" i="1"/>
+  <c r="G23" i="2"/>
+  <c r="F11" i="1"/>
+  <c r="N26" i="1"/>
+  <c r="F32" i="1"/>
+  <c r="L12" i="1"/>
+  <c r="P12" i="1"/>
+  <c r="R12" i="1" s="1"/>
+  <c r="H18" i="1"/>
+  <c r="J18" i="1" s="1"/>
+  <c r="D32" i="2"/>
+  <c r="D15" i="1"/>
+  <c r="F15" i="1" s="1"/>
+  <c r="D27" i="2"/>
+  <c r="E32" i="2"/>
+  <c r="F32" i="2"/>
+  <c r="R15" i="1" l="1"/>
+  <c r="P18" i="1"/>
+  <c r="L15" i="1"/>
+  <c r="N12" i="1"/>
+  <c r="H21" i="1"/>
   <c r="D18" i="1"/>
-  <c r="F15" i="1"/>
-[...1 lines deleted...]
-  <c r="L24" i="1"/>
+  <c r="F18" i="1" l="1"/>
+  <c r="D21" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="H24" i="1"/>
+  <c r="L18" i="1"/>
+  <c r="N15" i="1"/>
+  <c r="R18" i="1"/>
+  <c r="P21" i="1"/>
+  <c r="R21" i="1" l="1"/>
   <c r="P24" i="1"/>
-  <c r="N12" i="1"/>
   <c r="N18" i="1"/>
-  <c r="N15" i="1"/>
-[...13 lines deleted...]
-  <c r="P30" i="1"/>
+  <c r="L21" i="1"/>
   <c r="J24" i="1"/>
   <c r="H27" i="1"/>
+  <c r="D24" i="1"/>
+  <c r="F21" i="1"/>
   <c r="F24" i="1" l="1"/>
   <c r="D27" i="1"/>
   <c r="J27" i="1"/>
   <c r="H30" i="1"/>
-  <c r="R30" i="1"/>
-[...3 lines deleted...]
-  <c r="J30" i="1" l="1"/>
+  <c r="N21" i="1"/>
+  <c r="L24" i="1"/>
+  <c r="R24" i="1"/>
+  <c r="P27" i="1"/>
+  <c r="R27" i="1" l="1"/>
+  <c r="P30" i="1"/>
+  <c r="N24" i="1"/>
+  <c r="L27" i="1"/>
+  <c r="J30" i="1"/>
   <c r="H33" i="1"/>
   <c r="F27" i="1"/>
   <c r="D30" i="1"/>
-  <c r="N33" i="1"/>
-[...7 lines deleted...]
-  <c r="F30" i="1"/>
+  <c r="F30" i="1" l="1"/>
   <c r="D33" i="1"/>
   <c r="J33" i="1"/>
   <c r="H36" i="1"/>
-  <c r="J36" i="1" l="1"/>
+  <c r="N27" i="1"/>
+  <c r="L30" i="1"/>
+  <c r="R30" i="1"/>
+  <c r="P33" i="1"/>
+  <c r="R33" i="1" l="1"/>
+  <c r="P36" i="1"/>
+  <c r="N30" i="1"/>
+  <c r="L33" i="1"/>
+  <c r="J36" i="1"/>
   <c r="H39" i="1"/>
   <c r="F33" i="1"/>
   <c r="D36" i="1"/>
-  <c r="N39" i="1"/>
-[...6 lines deleted...]
-  <c r="N42" i="1"/>
+  <c r="J39" i="1" l="1"/>
+  <c r="H42" i="1"/>
   <c r="F36" i="1"/>
   <c r="D39" i="1"/>
-  <c r="J39" i="1"/>
-[...1 lines deleted...]
-  <c r="F39" i="1" l="1"/>
+  <c r="N33" i="1"/>
+  <c r="L36" i="1"/>
+  <c r="R36" i="1"/>
+  <c r="P39" i="1"/>
+  <c r="R39" i="1" l="1"/>
+  <c r="P42" i="1"/>
+  <c r="N36" i="1"/>
+  <c r="L39" i="1"/>
+  <c r="F39" i="1"/>
   <c r="D42" i="1"/>
   <c r="H45" i="1"/>
   <c r="J42" i="1"/>
+  <c r="J45" i="1" l="1"/>
+  <c r="H47" i="1"/>
+  <c r="F42" i="1"/>
+  <c r="D45" i="1"/>
+  <c r="N39" i="1"/>
+  <c r="L42" i="1"/>
+  <c r="P45" i="1"/>
+  <c r="R42" i="1"/>
+  <c r="R45" i="1" l="1"/>
+  <c r="P47" i="1"/>
+  <c r="N42" i="1"/>
+  <c r="L45" i="1"/>
+  <c r="D47" i="1"/>
+  <c r="F45" i="1"/>
+  <c r="H49" i="1"/>
+  <c r="J47" i="1"/>
+  <c r="N45" i="1" l="1"/>
   <c r="L47" i="1"/>
-  <c r="N45" i="1"/>
-[...2 lines deleted...]
-  <c r="P49" i="1" l="1"/>
+  <c r="D49" i="1"/>
+  <c r="F47" i="1"/>
+  <c r="P49" i="1"/>
   <c r="R47" i="1"/>
-  <c r="L49" i="1"/>
+  <c r="L49" i="1" l="1"/>
   <c r="N47" i="1"/>
-  <c r="H47" i="1"/>
-[...8 lines deleted...]
-  <c r="D49" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="48">
   <si>
     <t>Victoria Milk Production</t>
   </si>
   <si>
     <t>(million litres)</t>
   </si>
   <si>
     <t>Eastern</t>
   </si>
   <si>
     <t>Northern</t>
   </si>
   <si>
     <t>Western</t>
   </si>
   <si>
     <t>Total VIC</t>
   </si>
   <si>
     <t>Var%</t>
@@ -444,57 +448,57 @@
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Average Milkfat &amp; Protein (%)</t>
   </si>
   <si>
     <t>Milkfat</t>
   </si>
   <si>
     <t>Protein</t>
   </si>
   <si>
     <t>25/26 by Region</t>
   </si>
   <si>
     <t>24/25</t>
   </si>
   <si>
     <t>25/26</t>
   </si>
   <si>
     <t>VIC</t>
   </si>
   <si>
-    <t>February-24</t>
+    <t>March-24</t>
   </si>
   <si>
-    <t>February-25</t>
+    <t>March-25</t>
   </si>
   <si>
-    <t>February-26</t>
+    <t>March-26</t>
   </si>
   <si>
     <t>% change 25 &amp; 26</t>
   </si>
   <si>
     <t>2023/2024</t>
   </si>
   <si>
     <t>2024/2025</t>
   </si>
   <si>
     <t>2025/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
@@ -1230,51 +1234,51 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="32" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MilkSales_National" xfId="3" xr:uid="{288411C3-3E01-427B-9542-CCF7E807171F}"/>
+    <cellStyle name="Normal_MilkSales_National" xfId="3" xr:uid="{56695997-7131-40F8-93B1-2A5EA5EC1793}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing13.xml"/></Relationships>
@@ -1487,51 +1491,51 @@
                 <c:v>503753.09632694419</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>431470.68718485325</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>335890.00982478651</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>346003.14459907613</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>357786.27468384698</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>387373.11737052002</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>366134.64273873752</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-CB68-4798-8A5D-3410D32E6C0C}"/>
+              <c16:uniqueId val="{00000000-93A2-47D2-8E63-B89304D43610}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>2025/2026</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="FF6600"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -1552,81 +1556,84 @@
                 <c:v>December</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>January</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>February</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>March</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>April</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>May</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>June</c:v>
               </c:pt>
             </c:strLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
-              <c:ptCount val="8"/>
+              <c:ptCount val="9"/>
               <c:pt idx="0">
                 <c:v>370967.59067714401</c:v>
               </c:pt>
               <c:pt idx="1">
                 <c:v>445486.30595947203</c:v>
               </c:pt>
               <c:pt idx="2">
                 <c:v>527702.71058725996</c:v>
               </c:pt>
               <c:pt idx="3">
                 <c:v>575822.37375453999</c:v>
               </c:pt>
               <c:pt idx="4">
                 <c:v>537675.95347348298</c:v>
               </c:pt>
               <c:pt idx="5">
                 <c:v>511595.89782471902</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>438194.453222877</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>335696.65928206802</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>355211.77596664202</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-CB68-4798-8A5D-3410D32E6C0C}"/>
+              <c16:uniqueId val="{00000001-93A2-47D2-8E63-B89304D43610}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618071048"/>
         <c:axId val="618070656"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618071048"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -1978,51 +1985,51 @@
                 <c:v>3915.9013828535935</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>3866.6748106933323</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-BA0B-4512-B193-53C9EB02BA50}"/>
+              <c16:uniqueId val="{00000000-90FE-4C80-8302-36F3CBFBE918}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -2085,51 +2092,51 @@
                 <c:v>3785.0412500000002</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>3747.92625</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>3170.1645000000003</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>3744.0189999999998</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>3268.87725</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>3212.7509999999997</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>3300.4929999999999</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-BA0B-4512-B193-53C9EB02BA50}"/>
+              <c16:uniqueId val="{00000001-90FE-4C80-8302-36F3CBFBE918}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -2192,51 +2199,51 @@
                 <c:v>4811.3959999999997</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>4517.1499999999996</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>3720.8620000000001</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>4037.8939999999998</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>3494.134</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>3609.5459999999998</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>3685.03</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-BA0B-4512-B193-53C9EB02BA50}"/>
+              <c16:uniqueId val="{00000002-90FE-4C80-8302-36F3CBFBE918}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="464737088"/>
         <c:axId val="812211360"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="464737088"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -2568,51 +2575,51 @@
                 <c:v>8984.2440000000006</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>9053.6139999999996</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-80E7-4A8D-BF70-4C0B5D36F1C9}"/>
+              <c16:uniqueId val="{00000000-E475-42B0-82E3-21E8CF6331D6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -2675,51 +2682,51 @@
                 <c:v>8752.9950000000008</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>9675.1880000000001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>8721.9840000000004</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>9097.1170000000002</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>7823.2330000000002</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>8591.4459999999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>9218.9549999999999</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-80E7-4A8D-BF70-4C0B5D36F1C9}"/>
+              <c16:uniqueId val="{00000001-E475-42B0-82E3-21E8CF6331D6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -2782,51 +2789,51 @@
                 <c:v>10182.468000000001</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>10040.382</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>8744.2829999999994</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>9312.8209999999999</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>8658.8719999999994</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>9041.6659999999993</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>8790.7450000000008</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-80E7-4A8D-BF70-4C0B5D36F1C9}"/>
+              <c16:uniqueId val="{00000002-E475-42B0-82E3-21E8CF6331D6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="812215672"/>
         <c:axId val="181844360"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="812215672"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -3158,51 +3165,51 @@
                 <c:v>47200.433891755136</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>45939.6196283647</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-14EC-439F-BE21-635285E362B1}"/>
+              <c16:uniqueId val="{00000000-68F6-468C-B7A4-A54E0F993A5A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -3265,51 +3272,51 @@
                 <c:v>46643.253000000012</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>46810.390079999997</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>39415.279999999999</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>46504.505999999994</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>43865.622000000003</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>42599.933000000005</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>43745.517000000007</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-14EC-439F-BE21-635285E362B1}"/>
+              <c16:uniqueId val="{00000001-68F6-468C-B7A4-A54E0F993A5A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -3372,51 +3379,51 @@
                 <c:v>53838.099000000002</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>48831.695999999996</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>42468.201000000001</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>46335.63</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>44677.919999999998</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>45956.103000000003</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>45814.54</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-14EC-439F-BE21-635285E362B1}"/>
+              <c16:uniqueId val="{00000002-68F6-468C-B7A4-A54E0F993A5A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="955736128"/>
         <c:axId val="955745536"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="955736128"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -3748,51 +3755,51 @@
                 <c:v>60100.579274608732</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>58859.908439058032</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-56D2-49D3-9AF9-38E0C7FA5974}"/>
+              <c16:uniqueId val="{00000000-19A7-4BF1-84AC-3626CA07A585}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -3855,51 +3862,51 @@
                 <c:v>59181.289250000016</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>60233.504329999996</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>51307.428499999995</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>59345.641999999993</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>54957.732250000001</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>54404.13</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>56264.965000000011</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-56D2-49D3-9AF9-38E0C7FA5974}"/>
+              <c16:uniqueId val="{00000001-19A7-4BF1-84AC-3626CA07A585}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -3962,51 +3969,51 @@
                 <c:v>68831.963000000003</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>63389.227999999996</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>54933.345999999998</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>59686.345000000001</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>56830.925999999999</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>58607.315000000002</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>58290.315000000002</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-56D2-49D3-9AF9-38E0C7FA5974}"/>
+              <c16:uniqueId val="{00000002-19A7-4BF1-84AC-3626CA07A585}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="955741224"/>
         <c:axId val="955740048"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="955741224"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -4357,51 +4364,51 @@
                 <c:v>194901.2656476527</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>162290.37091713134</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>125577.09149694168</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>132067.41224151681</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>134252.6592981187</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>134042.85196283631</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>115766.09039615547</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-E5C0-4DF0-BEA5-5986836B1B4E}"/>
+              <c16:uniqueId val="{00000000-E35D-4C07-B93D-6121E0015868}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>2025/2026</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="FF6600"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -4422,81 +4429,84 @@
                 <c:v>December</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>January</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>February</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>March</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>April</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>May</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>June</c:v>
               </c:pt>
             </c:strLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
-              <c:ptCount val="8"/>
+              <c:ptCount val="9"/>
               <c:pt idx="0">
                 <c:v>114502.36123630199</c:v>
               </c:pt>
               <c:pt idx="1">
                 <c:v>156396.93684390301</c:v>
               </c:pt>
               <c:pt idx="2">
                 <c:v>201960.886122759</c:v>
               </c:pt>
               <c:pt idx="3">
                 <c:v>224823.805421058</c:v>
               </c:pt>
               <c:pt idx="4">
                 <c:v>208102.809472047</c:v>
               </c:pt>
               <c:pt idx="5">
                 <c:v>197109.56725765299</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>167612.56011713101</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>126855.666206942</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>136177.01014151701</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-E5C0-4DF0-BEA5-5986836B1B4E}"/>
+              <c16:uniqueId val="{00000001-E35D-4C07-B93D-6121E0015868}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="955742008"/>
         <c:axId val="955739264"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="955742008"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -4867,51 +4877,51 @@
                 <c:v>146094.04492940902</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>133192.12082639887</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>104816.95393979877</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>108199.11228319666</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>117216.65783121194</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>131614.07869070693</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>119824.10401702045</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-9065-4781-A094-B4FE1FEBA01A}"/>
+              <c16:uniqueId val="{00000000-FEDC-4E38-A478-0C163DA586E6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>2025/2026</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="FF6600"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -4932,81 +4942,84 @@
                 <c:v>December</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>January</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>February</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>March</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>April</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>May</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>June</c:v>
               </c:pt>
             </c:strLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
-              <c:ptCount val="8"/>
+              <c:ptCount val="9"/>
               <c:pt idx="0">
                 <c:v>111248.476081067</c:v>
               </c:pt>
               <c:pt idx="1">
                 <c:v>124036.481514703</c:v>
               </c:pt>
               <c:pt idx="2">
                 <c:v>146472.522386572</c:v>
               </c:pt>
               <c:pt idx="3">
                 <c:v>162789.32251928601</c:v>
               </c:pt>
               <c:pt idx="4">
                 <c:v>152622.01713482401</c:v>
               </c:pt>
               <c:pt idx="5">
                 <c:v>147406.754943037</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>130774.19936052999</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>103059.39966087999</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>109982.69979225899</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-9065-4781-A094-B4FE1FEBA01A}"/>
+              <c16:uniqueId val="{00000001-FEDC-4E38-A478-0C163DA586E6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="955743184"/>
         <c:axId val="955736520"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="955743184"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -5377,51 +5390,51 @@
                 <c:v>162757.78574988246</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>135988.19544132304</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>105495.96438804609</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>105736.6200743627</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>106316.95755451632</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>121716.18671697678</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>130544.44832556156</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-8142-4E17-8A0F-57933732D0B5}"/>
+              <c16:uniqueId val="{00000000-13AC-4336-83A2-A50AE667E000}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>2025/2026</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="FF6600"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -5442,81 +5455,84 @@
                 <c:v>December</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>January</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>February</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>March</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>April</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>May</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>June</c:v>
               </c:pt>
             </c:strLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
-              <c:ptCount val="8"/>
+              <c:ptCount val="9"/>
               <c:pt idx="0">
                 <c:v>145216.75335977401</c:v>
               </c:pt>
               <c:pt idx="1">
                 <c:v>165052.88760086501</c:v>
               </c:pt>
               <c:pt idx="2">
                 <c:v>179269.30207792801</c:v>
               </c:pt>
               <c:pt idx="3">
                 <c:v>188209.24581419601</c:v>
               </c:pt>
               <c:pt idx="4">
                 <c:v>176951.126866612</c:v>
               </c:pt>
               <c:pt idx="5">
                 <c:v>167079.57562402901</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>139807.69374521601</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>105781.593414246</c:v>
+              </c:pt>
+              <c:pt idx="8">
+                <c:v>109052.066032866</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-8142-4E17-8A0F-57933732D0B5}"/>
+              <c16:uniqueId val="{00000001-13AC-4336-83A2-A50AE667E000}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="955745144"/>
         <c:axId val="955739656"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="955745144"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -5868,51 +5884,51 @@
                 <c:v>35710.484000000004</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>33265.589</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-601B-4D3C-B297-47730EDB61FF}"/>
+              <c16:uniqueId val="{00000000-C8EB-42D5-9668-438AAEA56120}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -5975,51 +5991,51 @@
                 <c:v>37750.683000000005</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>36337.661</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>31203.606</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>34805.508000000002</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>32375.111000000001</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>33633.875</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>33525.218000000001</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-601B-4D3C-B297-47730EDB61FF}"/>
+              <c16:uniqueId val="{00000001-C8EB-42D5-9668-438AAEA56120}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -6082,51 +6098,51 @@
                 <c:v>36799.103999999999</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>34554.623</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>31864.673000000003</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>35039.686000000002</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>33811.805</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>35097.137999999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>34300.663999999997</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-601B-4D3C-B297-47730EDB61FF}"/>
+              <c16:uniqueId val="{00000002-C8EB-42D5-9668-438AAEA56120}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618070264"/>
         <c:axId val="618067128"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618070264"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -6458,51 +6474,51 @@
                 <c:v>29991.78104505119</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>27040.270931459243</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-1516-4BAB-9DD1-50B1C0C56E05}"/>
+              <c16:uniqueId val="{00000000-4F17-46BD-BFCD-30903283D936}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -6565,51 +6581,51 @@
                 <c:v>26531.348000000002</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>24700.964</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>22699.217000000001</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>25781.532999999999</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>25752.746999999999</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>23301.02</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>24068.804</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-1516-4BAB-9DD1-50B1C0C56E05}"/>
+              <c16:uniqueId val="{00000001-4F17-46BD-BFCD-30903283D936}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -6672,51 +6688,51 @@
                 <c:v>30537.052</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>24793.618999999999</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>24130.475000000002</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>25569.623</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>25733.785000000003</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>24481.14</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>24463.559000000001</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-1516-4BAB-9DD1-50B1C0C56E05}"/>
+              <c16:uniqueId val="{00000002-4F17-46BD-BFCD-30903283D936}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618065952"/>
         <c:axId val="618063992"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618065952"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -7048,51 +7064,51 @@
                 <c:v>50298.495000000003</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>45872.546000000002</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-4262-471E-9D2C-8C5427E75629}"/>
+              <c16:uniqueId val="{00000000-D9F0-4D6A-B753-0735A9EA9973}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -7155,51 +7171,51 @@
                 <c:v>50655.522000000004</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>43816.202000000005</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>36419.267999999996</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>43142.470999999998</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>40505.544999999998</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>41522.423999999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>42673.102999999996</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-4262-471E-9D2C-8C5427E75629}"/>
+              <c16:uniqueId val="{00000001-D9F0-4D6A-B753-0735A9EA9973}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -7262,51 +7278,51 @@
                 <c:v>56999.061000000002</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>48490.192999999992</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>43755.061999999998</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>48322.311999999998</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>44035.228000000003</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>46283.620999999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>44944.696999999993</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-4262-471E-9D2C-8C5427E75629}"/>
+              <c16:uniqueId val="{00000002-D9F0-4D6A-B753-0735A9EA9973}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618065560"/>
         <c:axId val="618071832"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618065560"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -7638,51 +7654,51 @@
                 <c:v>116000.7600450512</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>106178.40593145925</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-3606-4491-A6C3-8166B9CE540C}"/>
+              <c16:uniqueId val="{00000000-0057-4655-B158-B44689EAF652}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -7745,51 +7761,51 @@
                 <c:v>114937.55300000001</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>104854.82699999999</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>90322.091</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>103729.512</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>98633.403000000006</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>98457.319000000003</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>100267.125</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-3606-4491-A6C3-8166B9CE540C}"/>
+              <c16:uniqueId val="{00000001-0057-4655-B158-B44689EAF652}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -7852,51 +7868,51 @@
                 <c:v>124335.217</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>107838.435</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>99750.21</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>108931.621</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>103580.818</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>105861.899</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>103708.92</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-3606-4491-A6C3-8166B9CE540C}"/>
+              <c16:uniqueId val="{00000002-0057-4655-B158-B44689EAF652}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618074184"/>
         <c:axId val="618073008"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618074184"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -8228,51 +8244,51 @@
                 <c:v>213145.408</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>180522.61300000001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-3532-4DF2-B774-B01269377F74}"/>
+              <c16:uniqueId val="{00000000-798B-4D4D-A556-282FEEF8F44B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -8335,51 +8351,51 @@
                 <c:v>239124.35799999998</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>185636.61300000001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>134627.38900000002</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>122247.852</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>99846.300999999992</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>91898.242999999988</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>74948.26400000001</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-3532-4DF2-B774-B01269377F74}"/>
+              <c16:uniqueId val="{00000001-798B-4D4D-A556-282FEEF8F44B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -8442,51 +8458,51 @@
                 <c:v>253020.66699999996</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>228640.06099999999</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>182027.92</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>167531.291</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>130830.99</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>117791.621</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>89852.457999999999</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-3532-4DF2-B774-B01269377F74}"/>
+              <c16:uniqueId val="{00000002-798B-4D4D-A556-282FEEF8F44B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618066736"/>
         <c:axId val="618074576"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618066736"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -8818,51 +8834,51 @@
                 <c:v>279234.39909961686</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>252123.44072547375</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-E1F8-40D7-9A96-A6E9BB129308}"/>
+              <c16:uniqueId val="{00000000-FAE6-4A6F-A19C-162C59960DE2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -8925,51 +8941,51 @@
                 <c:v>289301.64350000001</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>249617.5765</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>192677.44149999999</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>182945.91200000001</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>153211.74299999999</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>146681.63</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>124193.07799999999</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-E1F8-40D7-9A96-A6E9BB129308}"/>
+              <c16:uniqueId val="{00000001-FAE6-4A6F-A19C-162C59960DE2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -9032,51 +9048,51 @@
                 <c:v>351342.12699999998</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>314109.07699999999</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>251791.81900000002</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>245866.13699999999</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>218825.93199999997</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>209816.86899999998</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>155550.54300000001</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-E1F8-40D7-9A96-A6E9BB129308}"/>
+              <c16:uniqueId val="{00000002-FAE6-4A6F-A19C-162C59960DE2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618067520"/>
         <c:axId val="618067912"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618067520"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -9408,51 +9424,51 @@
                 <c:v>209185.81699999998</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>173440.99699999997</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-453A-401D-BCF9-BC4E03EE6E32}"/>
+              <c16:uniqueId val="{00000000-CE94-43E5-9E48-0EC893396BD6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -9515,51 +9531,51 @@
                 <c:v>217102.33</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>166924.25099999999</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>118093.039</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>104971.04599999999</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>81891.266000000003</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>87161.319000000003</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>111297.46400000001</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-453A-401D-BCF9-BC4E03EE6E32}"/>
+              <c16:uniqueId val="{00000001-CE94-43E5-9E48-0EC893396BD6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -9622,51 +9638,51 @@
                 <c:v>226120.1</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>201722.05100000001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>149366.33500000002</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>131993.76100000003</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>90429.256000000008</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>91567.048999999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>120908.53699999998</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-453A-401D-BCF9-BC4E03EE6E32}"/>
+              <c16:uniqueId val="{00000002-CE94-43E5-9E48-0EC893396BD6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="618069088"/>
         <c:axId val="618069480"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="618069088"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -9998,51 +10014,51 @@
                 <c:v>701565.62409961689</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>606087.05072547379</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>0</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>0</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-D9EE-46E6-A910-AD5CE514614C}"/>
+              <c16:uniqueId val="{00000000-98D4-4439-86A3-C11AC6601556}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>01_02</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="lgDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -10105,51 +10121,51 @@
                 <c:v>745528.33150000009</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>602178.44050000003</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>445397.86950000003</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>410164.81</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>334949.31</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>325741.19199999998</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>310438.80599999998</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-D9EE-46E6-A910-AD5CE514614C}"/>
+              <c16:uniqueId val="{00000001-98D4-4439-86A3-C11AC6601556}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>00_01</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="38100">
               <a:solidFill>
                 <a:srgbClr val="008000"/>
               </a:solidFill>
               <a:prstDash val="sysDash"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strLit>
               <c:ptCount val="12"/>
               <c:pt idx="0">
                 <c:v>July</c:v>
@@ -10212,51 +10228,51 @@
                 <c:v>830482.89399999997</c:v>
               </c:pt>
               <c:pt idx="6">
                 <c:v>744471.18900000001</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>583186.07400000002</c:v>
               </c:pt>
               <c:pt idx="8">
                 <c:v>545391.18900000001</c:v>
               </c:pt>
               <c:pt idx="9">
                 <c:v>440086.17799999996</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>419175.53899999999</c:v>
               </c:pt>
               <c:pt idx="11">
                 <c:v>366311.53799999994</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-D9EE-46E6-A910-AD5CE514614C}"/>
+              <c16:uniqueId val="{00000002-98D4-4439-86A3-C11AC6601556}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="464739048"/>
         <c:axId val="464740224"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="464739048"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -10534,51 +10550,51 @@
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB0658C6-D0E0-467C-9D40-DECFB524F315}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61E6CE5D-99DF-445A-BC04-B19062E80754}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm flipV="1">
           <a:off x="7023100" y="247650"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="57150">
           <a:solidFill>
             <a:srgbClr val="339966"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="triangle" w="med" len="med"/>
         </a:ln>
         <a:extLst>
@@ -10588,51 +10604,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>427990</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>40640</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6C430D1-3E58-4BF3-AFD6-DBC76516B76B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AED9D418-3A8A-46EB-BC07-F37F81E30648}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1501140" cy="815340"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
@@ -11091,670 +11107,670 @@
     </cdr:pic>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>465667</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>67733</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>16722</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>282998</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FA9EF71-A8F6-4FDB-9A33-AC9B133303E3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B0864D5-49AA-4BC9-8E44-895668224FA6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8746067" y="67733"/>
           <a:ext cx="1805305" cy="970915"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Chart 1025">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EA7E2B6-0D8F-4BF9-A1CD-A28DD5E37157}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86433AA5-266A-4CBC-8445-FD6FD82B6572}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Chart 1026">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BC46D14-B639-42CC-A014-47756D9C2F2B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{562AB218-A039-4AD8-863A-97957B6E3578}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="4" name="Chart 1027">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67CDEE3F-1E51-4643-A6D3-83F721D710BB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCF47467-1DD6-43E0-A3EF-71C09505545A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="5" name="Chart 1028">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13628C4E-3C10-4388-B779-C49551D4D6A7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBFE86C4-5692-4FE3-A7A1-80E0A6CD13B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="6" name="Chart 1029">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F03DD78-95EB-4466-992A-DCA5A9D21807}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05BDFA4A-A364-4076-AF75-08CFB14B829C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="7" name="Chart 1030">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61C3DAEB-79AC-41FB-A7A7-2EB518122113}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26231266-C266-4A2E-866E-31FDD619055B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="8" name="Chart 1031">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8858B92-1CC1-45CE-A84D-7DC61D3138BB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A53DCCA-BE0F-4590-A441-53CE4B7F78D8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="9" name="Chart 1032">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9F55169-EB42-4737-ACDA-CBB7A7EB6D18}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADB459EF-5966-4CB2-ADC1-0205B5024CCA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="10" name="Chart 1033">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47EF20B2-DB7F-4299-9626-CC80377EEC81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E240ECC8-3334-487B-98A7-FE88C620A931}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="11" name="Chart 1034">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07150E6E-2B9D-4277-A837-F4F9E6F10FB3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42065DC8-A11B-4B59-91D9-006511256F36}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="12" name="Chart 1035">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1ECDD5A-E543-4B10-BCAB-6D7128BEA91F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3281F4F-5F28-4C7F-91B5-8896E73E9380}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="13" name="Chart 1036">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B508272E-60E1-44FD-96B3-C76B63347467}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE7A65CD-196B-4BD0-944C-EB953A7D0ADF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="14" name="Chart 1037">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBFB6459-74D1-44D5-90BE-A1E381F39651}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{724F9074-BFFD-4666-9D39-3DD138E264AF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>371475</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="15" name="Chart 1039">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{901D3C7C-8EAD-4697-BCDE-9A0AE96C724C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54FD8153-FBCE-481D-B9EF-DA0B0CBF76F6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="16" name="Chart 1041">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B994B11A-1A07-4329-A61B-69868DB9144C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{301BE106-80E5-4636-8D9D-704AA27B6DC1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="17" name="Chart 1043">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8BCAC33-7EF9-482E-BF05-540416D22698}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACDFE969-5B4B-4F86-AED8-5714782D9999}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId16"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
@@ -12305,58 +12321,58 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EDEB1A6F-EEA8-40CD-B21B-B06FEBE40F3A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E23554B-6AA8-470F-B815-6DF395E56B13}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="A9" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13" style="71" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.765625" style="72" customWidth="1"/>
     <col min="3" max="3" width="0.84375" style="71" customWidth="1"/>
     <col min="4" max="7" width="14.61328125" style="128" customWidth="1"/>
     <col min="8" max="16384" width="9" style="71"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D1" s="73"/>
       <c r="E1" s="73"/>
       <c r="F1" s="73"/>
       <c r="G1" s="73"/>
     </row>
     <row r="2" spans="1:7" ht="17.5" x14ac:dyDescent="0.35">
       <c r="D2" s="74" t="s">
         <v>28</v>
       </c>
       <c r="E2" s="74"/>
       <c r="F2" s="74"/>
       <c r="G2" s="74"/>
     </row>
@@ -12382,363 +12398,363 @@
       <c r="G5" s="79"/>
     </row>
     <row r="6" spans="1:7" s="78" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B6" s="72"/>
       <c r="D6" s="80" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="81" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="81" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="82" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="78" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A7" s="83" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="84" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="85">
-        <v>135351.78989694169</v>
+        <v>131344.56694151682</v>
       </c>
       <c r="E7" s="86">
-        <v>105137.2582900993</v>
+        <v>106865.99475571126</v>
       </c>
       <c r="F7" s="86">
-        <v>116428.0358286249</v>
+        <v>109427.11004676412</v>
       </c>
       <c r="G7" s="87">
-        <v>356917.08401566587</v>
+        <v>347637.67174399219</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="88"/>
       <c r="B8" s="89" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="90">
-        <v>125577.09149694168</v>
+        <v>132067.41224151681</v>
       </c>
       <c r="E8" s="91">
-        <v>104816.95393979875</v>
+        <v>108199.11228319666</v>
       </c>
       <c r="F8" s="91">
-        <v>105495.96438804609</v>
+        <v>105736.62007436271</v>
       </c>
       <c r="G8" s="92">
-        <v>335890.00982478657</v>
+        <v>346003.14459907613</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="93"/>
       <c r="B9" s="89" t="s">
         <v>43</v>
       </c>
       <c r="D9" s="90">
-        <v>126855.66620694166</v>
+        <v>136177.0101415168</v>
       </c>
       <c r="E9" s="91">
-        <v>103059.39966088004</v>
+        <v>109982.69979225923</v>
       </c>
       <c r="F9" s="91">
-        <v>105781.59341424635</v>
+        <v>109052.06603286596</v>
       </c>
       <c r="G9" s="92">
-        <v>335696.65928206802</v>
+        <v>355211.77596664202</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="93"/>
       <c r="B10" s="94"/>
       <c r="C10" s="95"/>
       <c r="D10" s="96"/>
       <c r="E10" s="97"/>
       <c r="F10" s="97"/>
       <c r="G10" s="98"/>
     </row>
     <row r="11" spans="1:7" s="95" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A11" s="99"/>
       <c r="B11" s="94" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="100">
         <f>(D9-D8)/D8</f>
-        <v>1.0181591998657851E-2</v>
+        <v>3.1117425792250793E-2</v>
       </c>
       <c r="E11" s="97">
         <f>(E9-E8)/E8</f>
-        <v>-1.676784349150388E-2</v>
+        <v>1.6484308155821668E-2</v>
       </c>
       <c r="F11" s="97">
         <f>(F9-F8)/F8</f>
-        <v>2.7074877020852521E-3</v>
+        <v>3.135570208477962E-2</v>
       </c>
       <c r="G11" s="98">
         <f>(G9-G8)/G8</f>
-        <v>-5.7563647939217919E-4</v>
+        <v>2.661429964238099E-2</v>
       </c>
     </row>
     <row r="12" spans="1:7" s="95" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A12" s="99"/>
       <c r="B12" s="101"/>
       <c r="D12" s="102"/>
       <c r="G12" s="101"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="93"/>
       <c r="B13" s="89"/>
       <c r="D13" s="90"/>
       <c r="E13" s="91"/>
       <c r="F13" s="91"/>
       <c r="G13" s="92"/>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="103" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="104" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="105"/>
       <c r="D14" s="106">
         <f>D8/$G$8</f>
-        <v>0.37386372867251283</v>
+        <v>0.381694254237334</v>
       </c>
       <c r="E14" s="107">
         <f>E8/$G$8</f>
-        <v>0.31205737257406196</v>
+        <v>0.31271135529294136</v>
       </c>
       <c r="F14" s="107">
         <f>F8/$G$8</f>
-        <v>0.3140788987534251</v>
+        <v>0.30559439046972475</v>
       </c>
       <c r="G14" s="108">
         <f>G8/$G$8</f>
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="93"/>
       <c r="B15" s="89" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="109">
         <f>D9/$G$9</f>
-        <v>0.3778877826137424</v>
+        <v>0.38336851240625874</v>
       </c>
       <c r="E15" s="110">
         <f>E9/$G$9</f>
-        <v>0.30700156469023637</v>
+        <v>0.30962571410523204</v>
       </c>
       <c r="F15" s="110">
         <f>F9/$G$9</f>
-        <v>0.31511065269602134</v>
+        <v>0.30700577348850916</v>
       </c>
       <c r="G15" s="111">
         <f>G9/$G$9</f>
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="112"/>
       <c r="B16" s="113"/>
       <c r="C16" s="114"/>
       <c r="D16" s="115"/>
       <c r="E16" s="115"/>
       <c r="F16" s="115"/>
       <c r="G16" s="116"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A17" s="88"/>
       <c r="D17" s="91"/>
       <c r="E17" s="91"/>
       <c r="F17" s="91"/>
       <c r="G17" s="117"/>
     </row>
     <row r="18" spans="1:7" s="78" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B18" s="72"/>
       <c r="D18" s="80" t="s">
         <v>2</v>
       </c>
       <c r="E18" s="81" t="s">
         <v>3</v>
       </c>
       <c r="F18" s="81" t="s">
         <v>4</v>
       </c>
       <c r="G18" s="82" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:7" s="78" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A19" s="83" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="118" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="119">
-        <v>1382002.3013277957</v>
+        <v>1513346.8682693129</v>
       </c>
       <c r="E19" s="86">
-        <v>1068419.6067310437</v>
+        <v>1175285.6014867544</v>
       </c>
       <c r="F19" s="86">
-        <v>1347866.675130371</v>
+        <v>1457293.7851771354</v>
       </c>
       <c r="G19" s="87">
-        <v>3798288.5831892104</v>
+        <v>4145926.2549332026</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="88"/>
       <c r="B20" s="89" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="90">
-        <v>1413751.4354277949</v>
+        <v>1545818.847669312</v>
       </c>
       <c r="E20" s="91">
-        <v>1102518.5737669386</v>
+        <v>1210717.6860501356</v>
       </c>
       <c r="F20" s="91">
-        <v>1292124.6602872272</v>
+        <v>1397861.28036159</v>
       </c>
       <c r="G20" s="92">
-        <v>3808394.6694819611</v>
+        <v>4154397.814081037</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A21" s="93"/>
       <c r="B21" s="89" t="s">
         <v>47</v>
       </c>
       <c r="D21" s="90">
-        <v>1397364.5926777958</v>
+        <v>1533541.6028193128</v>
       </c>
       <c r="E21" s="91">
-        <v>1078409.1736008995</v>
+        <v>1188391.8733931584</v>
       </c>
       <c r="F21" s="91">
-        <v>1267368.1785028672</v>
+        <v>1376420.2445357337</v>
       </c>
       <c r="G21" s="92">
-        <v>3743141.9447815632</v>
+        <v>4098353.7207482052</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="93"/>
       <c r="B22" s="94"/>
       <c r="C22" s="95"/>
       <c r="D22" s="96"/>
       <c r="E22" s="97"/>
       <c r="F22" s="97"/>
       <c r="G22" s="98"/>
     </row>
     <row r="23" spans="1:7" s="95" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A23" s="99"/>
       <c r="B23" s="94" t="str">
         <f>"% change " &amp; MID(B21,3,2) &amp; "/" &amp; RIGHT(B21,2) &amp; " &amp; " &amp; MID(B20,3,2) &amp; "/" &amp; RIGHT(B20,2)</f>
         <v>% change 25/26 &amp; 24/25</v>
       </c>
       <c r="D23" s="100">
         <f>(D21-D20)/D20</f>
-        <v>-1.1591035269251947E-2</v>
+        <v>-7.9422274275605161E-3</v>
       </c>
       <c r="E23" s="97">
         <f>(E21-E20)/E20</f>
-        <v>-2.1867568256619327E-2</v>
+        <v>-1.8440147454864803E-2</v>
       </c>
       <c r="F23" s="97">
         <f>(F21-F20)/F20</f>
-        <v>-1.9159514979659072E-2</v>
+        <v>-1.5338457490080868E-2</v>
       </c>
       <c r="G23" s="98">
         <f>(G21-G20)/G20</f>
-        <v>-1.7133918714699242E-2</v>
+        <v>-1.3490304934899172E-2</v>
       </c>
     </row>
     <row r="24" spans="1:7" s="95" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="99"/>
       <c r="B24" s="101"/>
       <c r="D24" s="102"/>
       <c r="G24" s="101"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="93"/>
       <c r="B25" s="89"/>
       <c r="D25" s="90"/>
       <c r="E25" s="91"/>
       <c r="F25" s="91"/>
       <c r="G25" s="92"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="103" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="89" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="109">
         <f>D20/$G$20</f>
-        <v>0.37121978106856801</v>
+        <v>0.37209215796086464</v>
       </c>
       <c r="E26" s="110">
         <f>E20/$G$20</f>
-        <v>0.2894969322906098</v>
+        <v>0.29143036854739668</v>
       </c>
       <c r="F26" s="110">
         <f>F20/$G$20</f>
-        <v>0.33928328664082213</v>
+        <v>0.33647747349173884</v>
       </c>
       <c r="G26" s="111">
         <f>G20/$G$20</f>
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="93"/>
       <c r="B27" s="89" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="109">
         <f>D21/$G$21</f>
-        <v>0.37331327886881432</v>
+        <v>0.37418478425999446</v>
       </c>
       <c r="E27" s="110">
         <f>E21/$G$21</f>
-        <v>0.28810266602482043</v>
+        <v>0.28996810777382165</v>
       </c>
       <c r="F27" s="110">
         <f>F21/$G$21</f>
-        <v>0.33858405510636502</v>
+        <v>0.33584710796618383</v>
       </c>
       <c r="G27" s="111">
         <f>G21/$G$21</f>
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="112"/>
       <c r="B28" s="113"/>
       <c r="C28" s="114"/>
       <c r="D28" s="115"/>
       <c r="E28" s="115"/>
       <c r="F28" s="115"/>
       <c r="G28" s="116"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A29" s="88"/>
       <c r="D29" s="91"/>
       <c r="E29" s="91"/>
       <c r="F29" s="91"/>
       <c r="G29" s="117"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D30" s="120" t="s">
         <v>2</v>
@@ -12805,211 +12821,211 @@
     </row>
     <row r="36" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="1:7" s="78" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B37" s="72"/>
       <c r="D37" s="120" t="s">
         <v>2</v>
       </c>
       <c r="E37" s="121" t="s">
         <v>3</v>
       </c>
       <c r="F37" s="121" t="s">
         <v>4</v>
       </c>
       <c r="G37" s="82" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="103" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="104" t="s">
         <v>41</v>
       </c>
       <c r="D38" s="129">
-        <v>4.3674840891749139E-2</v>
+        <v>4.6004566604256718E-2</v>
       </c>
       <c r="E38" s="130">
-        <v>4.2766431511348318E-2</v>
+        <v>4.4229928070307865E-2</v>
       </c>
       <c r="F38" s="130">
-        <v>4.4785532662968287E-2</v>
+        <v>4.5575554015116378E-2</v>
       </c>
       <c r="G38" s="131">
-        <v>4.3769563142904318E-2</v>
+        <v>4.5323989844900749E-2</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="93"/>
       <c r="B39" s="89" t="s">
         <v>42</v>
       </c>
       <c r="D39" s="132">
-        <v>4.4662122032018615E-2</v>
+        <v>4.5993906733479049E-2</v>
       </c>
       <c r="E39" s="133">
-        <v>4.317776401411455E-2</v>
+        <v>4.4203710089834217E-2</v>
       </c>
       <c r="F39" s="133">
-        <v>4.5542637589334058E-2</v>
+        <v>4.6153350243881792E-2</v>
       </c>
       <c r="G39" s="134">
-        <v>4.4475468525569113E-2</v>
+        <v>4.5482816957179893E-2</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A40" s="93"/>
       <c r="B40" s="89" t="s">
         <v>43</v>
       </c>
       <c r="D40" s="132">
-        <v>4.486327689437461E-2</v>
+        <v>4.6514936331658527E-2</v>
       </c>
       <c r="E40" s="133">
-        <v>4.383152068810553E-2</v>
+        <v>4.5081134076694368E-2</v>
       </c>
       <c r="F40" s="133">
-        <v>4.5589663148254272E-2</v>
+        <v>4.6608456460120032E-2</v>
       </c>
       <c r="G40" s="134">
-        <v>4.4775418171240582E-2</v>
+        <v>4.6099705503954605E-2</v>
       </c>
     </row>
     <row r="41" spans="1:7" s="95" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A41" s="135"/>
       <c r="B41" s="136" t="s">
         <v>44</v>
       </c>
       <c r="D41" s="137">
         <f>(D40-D39)/D39</f>
-        <v>4.5039253220387669E-3</v>
+        <v>1.1328230958911325E-2</v>
       </c>
       <c r="E41" s="138">
         <f>(E40-E39)/E39</f>
-        <v>1.514104977222235E-2</v>
+        <v>1.9849555276626827E-2</v>
       </c>
       <c r="F41" s="138">
         <f>(F40-F39)/F39</f>
-        <v>1.0325611648638474E-3</v>
+        <v>9.8607406360184963E-3</v>
       </c>
       <c r="G41" s="139">
         <f>(G40-G39)/G39</f>
-        <v>6.7441593223245364E-3</v>
+        <v>1.3563112138711322E-2</v>
       </c>
     </row>
     <row r="43" spans="1:7" s="78" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B43" s="72"/>
       <c r="D43" s="120" t="s">
         <v>2</v>
       </c>
       <c r="E43" s="121" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="121" t="s">
         <v>4</v>
       </c>
       <c r="G43" s="82" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="103" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="104" t="s">
         <v>41</v>
       </c>
       <c r="D44" s="129">
-        <v>3.4159658433134822E-2</v>
+        <v>3.5128816601965263E-2</v>
       </c>
       <c r="E44" s="130">
-        <v>3.3810279085318515E-2</v>
+        <v>3.4695214801729442E-2</v>
       </c>
       <c r="F44" s="130">
-        <v>3.4720499795702971E-2</v>
+        <v>3.4875421457770582E-2</v>
       </c>
       <c r="G44" s="131">
-        <v>3.423969066695589E-2</v>
+        <v>3.4915762632101714E-2</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="93"/>
       <c r="B45" s="89" t="s">
         <v>42</v>
       </c>
       <c r="D45" s="132">
-        <v>3.4495871406596983E-2</v>
+        <v>3.531745765051663E-2</v>
       </c>
       <c r="E45" s="133">
-        <v>3.4414293796066038E-2</v>
+        <v>3.5105820779472122E-2</v>
       </c>
       <c r="F45" s="133">
-        <v>3.4990436168759145E-2</v>
+        <v>3.5193402651187623E-2</v>
       </c>
       <c r="G45" s="134">
-        <v>3.4625746867655981E-2</v>
+        <v>3.5213365885837677E-2</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="93"/>
       <c r="B46" s="89" t="s">
         <v>43</v>
       </c>
       <c r="D46" s="132">
-        <v>3.5025566190671431E-2</v>
+        <v>3.5845724160637117E-2</v>
       </c>
       <c r="E46" s="133">
-        <v>3.4748242450612199E-2</v>
+        <v>3.5534951717962317E-2</v>
       </c>
       <c r="F46" s="133">
-        <v>3.5123566614739997E-2</v>
+        <v>3.5447056234453232E-2</v>
       </c>
       <c r="G46" s="134">
-        <v>3.4971308346140234E-2</v>
+        <v>3.5627107666106536E-2</v>
       </c>
     </row>
     <row r="47" spans="1:7" s="95" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A47" s="135"/>
       <c r="B47" s="136" t="s">
         <v>44</v>
       </c>
       <c r="D47" s="137">
         <f>(D46-D45)/D45</f>
-        <v>1.5355309562440847E-2</v>
+        <v>1.4957659618309457E-2</v>
       </c>
       <c r="E47" s="138">
         <f>(E46-E45)/E45</f>
-        <v>9.7037776374285269E-3</v>
+        <v>1.2223925518959133E-2</v>
       </c>
       <c r="F47" s="138">
         <f>(F46-F45)/F45</f>
-        <v>3.8047666893536976E-3</v>
+        <v>7.2074185545411944E-3</v>
       </c>
       <c r="G47" s="139">
         <f>(G46-G45)/G45</f>
-        <v>9.9798996337908154E-3</v>
+        <v>1.1749566389370912E-2</v>
       </c>
     </row>
     <row r="48" spans="1:7" s="95" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A48" s="140" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="141"/>
       <c r="D48" s="142"/>
       <c r="E48" s="142"/>
       <c r="F48" s="142"/>
       <c r="G48" s="142"/>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A49" s="140" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A50" s="140" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A52" s="143" t="s">
         <v>26</v>
@@ -13021,58 +13037,58 @@
     <row r="53" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A53" s="143" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="1"/>
       <c r="D53" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D2:G2"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="D35:G35"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.85" bottom="0.98425196850393704" header="0.83" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Produced by Trade and Strategy, Dairy Australia Limited
 Source: Dairy manufacturers&amp;R&amp;8Date Issued: &amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E36012A-F11A-459A-B7C1-9421EC9652FC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50791BEC-AF22-4149-A92F-36A5546013A0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S56"/>
   <sheetViews>
-    <sheetView topLeftCell="A29" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="D49" sqref="D49:L49"/>
+    <sheetView topLeftCell="A21" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="U30" sqref="U30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.15234375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.3828125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="0.84375" style="1" customWidth="1"/>
     <col min="4" max="5" width="9.15234375" style="6" customWidth="1"/>
     <col min="6" max="6" width="8.15234375" style="7" customWidth="1"/>
     <col min="7" max="7" width="0.84375" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.15234375" style="6" customWidth="1"/>
     <col min="10" max="10" width="8.15234375" style="7" customWidth="1"/>
     <col min="11" max="11" width="0.84375" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.15234375" style="6" customWidth="1"/>
     <col min="14" max="14" width="8.15234375" style="7" customWidth="1"/>
     <col min="15" max="15" width="0.84375" style="1" customWidth="1"/>
     <col min="16" max="17" width="9.15234375" style="6" customWidth="1"/>
     <col min="18" max="18" width="8.15234375" style="7" customWidth="1"/>
     <col min="19" max="19" width="0.84375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.3">
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -14183,123 +14199,143 @@
     <row r="34" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="44"/>
       <c r="D34" s="47"/>
       <c r="E34" s="41"/>
       <c r="F34" s="42"/>
       <c r="G34" s="43"/>
       <c r="H34" s="47"/>
       <c r="I34" s="41"/>
       <c r="J34" s="42"/>
       <c r="L34" s="47"/>
       <c r="M34" s="41"/>
       <c r="N34" s="42"/>
       <c r="P34" s="47"/>
       <c r="Q34" s="41"/>
       <c r="R34" s="42"/>
     </row>
     <row r="35" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="38"/>
       <c r="C35" s="48"/>
       <c r="D35" s="47">
         <v>132.06741224151682</v>
       </c>
-      <c r="E35" s="41"/>
-      <c r="F35" s="42" t="str">
+      <c r="E35" s="41">
+        <v>136.1770101415168</v>
+      </c>
+      <c r="F35" s="42">
         <f>IF(D35="","",IF(E35="","",IF(D35=0,0,IF(E35=0,0,(E35-D35)/D35))))</f>
-        <v/>
+        <v>3.1117425792250714E-2</v>
       </c>
       <c r="G35" s="43"/>
       <c r="H35" s="47">
         <v>108.19911228319665</v>
       </c>
-      <c r="I35" s="41"/>
-      <c r="J35" s="42" t="str">
+      <c r="I35" s="41">
+        <v>109.98269979225923</v>
+      </c>
+      <c r="J35" s="42">
         <f>IF(H35="","",IF(I35="","",IF(H35=0,0,IF(I35=0,0,(I35-H35)/H35))))</f>
-        <v/>
+        <v>1.6484308155821737E-2</v>
       </c>
       <c r="L35" s="47">
         <v>105.73662007436269</v>
       </c>
-      <c r="M35" s="41"/>
-      <c r="N35" s="42" t="str">
+      <c r="M35" s="41">
+        <v>109.05206603286595</v>
+      </c>
+      <c r="N35" s="42">
         <f>IF(L35="","",IF(M35="","",IF(L35=0,0,IF(M35=0,0,(M35-L35)/L35))))</f>
-        <v/>
+        <v>3.1355702084779773E-2</v>
       </c>
       <c r="P35" s="47">
         <v>346.00314459907617</v>
       </c>
-      <c r="Q35" s="41"/>
-      <c r="R35" s="42" t="str">
+      <c r="Q35" s="41">
+        <v>355.21177596664199</v>
+      </c>
+      <c r="R35" s="42">
         <f>IF(P35="","",IF(Q35="","",IF(P35=0,0,IF(Q35=0,0,(Q35-P35)/P35))))</f>
-        <v/>
+        <v>2.6614299642380813E-2</v>
       </c>
     </row>
     <row r="36" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="44"/>
       <c r="B36" s="45" t="s">
         <v>8</v>
       </c>
       <c r="C36" s="46"/>
       <c r="D36" s="41">
         <f>IF(D35="","",D35+D33)</f>
         <v>1545.8188476693124</v>
       </c>
-      <c r="E36" s="41"/>
-      <c r="F36" s="42" t="str">
+      <c r="E36" s="41">
+        <f>E33+E35</f>
+        <v>1533.5416028193124</v>
+      </c>
+      <c r="F36" s="42">
         <f>IF(D36="","",IF(E36="","",IF(D36=0,0,IF(E36=0,0,(E36-D36)/D36))))</f>
-        <v/>
+        <v>-7.9422274275610227E-3</v>
       </c>
       <c r="G36" s="43"/>
       <c r="H36" s="47">
         <f>IF(H35="","",H35+H33)</f>
         <v>1210.7176860501352</v>
       </c>
-      <c r="I36" s="41"/>
-      <c r="J36" s="42" t="str">
+      <c r="I36" s="41">
+        <f>I33+I35</f>
+        <v>1188.3918733931589</v>
+      </c>
+      <c r="J36" s="42">
         <f>IF(H36="","",IF(I36="","",IF(H36=0,0,IF(I36=0,0,(I36-H36)/H36))))</f>
-        <v/>
+        <v>-1.8440147454864029E-2</v>
       </c>
       <c r="L36" s="47">
         <f>IF(L35="","",L35+L33)</f>
         <v>1397.8612803615899</v>
       </c>
-      <c r="M36" s="41"/>
-      <c r="N36" s="42" t="str">
+      <c r="M36" s="41">
+        <f>M33+M35</f>
+        <v>1376.4202445357337</v>
+      </c>
+      <c r="N36" s="42">
         <f>IF(L36="","",IF(M36="","",IF(L36=0,0,IF(M36=0,0,(M36-L36)/L36))))</f>
-        <v/>
+        <v>-1.5338457490080868E-2</v>
       </c>
       <c r="P36" s="47">
         <f>IF(P35="","",P35+P33)</f>
         <v>4154.3978140810368</v>
       </c>
-      <c r="Q36" s="41"/>
-      <c r="R36" s="42" t="str">
+      <c r="Q36" s="41">
+        <f>Q33+Q35</f>
+        <v>4098.353720748205</v>
+      </c>
+      <c r="R36" s="42">
         <f>IF(P36="","",IF(Q36="","",IF(P36=0,0,IF(Q36=0,0,(Q36-P36)/P36))))</f>
-        <v/>
+        <v>-1.3490304934899194E-2</v>
       </c>
     </row>
     <row r="37" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="44"/>
       <c r="D37" s="47"/>
       <c r="E37" s="41"/>
       <c r="F37" s="42"/>
       <c r="G37" s="43"/>
       <c r="H37" s="47"/>
       <c r="I37" s="41"/>
       <c r="J37" s="42"/>
       <c r="L37" s="47"/>
       <c r="M37" s="41"/>
       <c r="N37" s="42"/>
       <c r="P37" s="47"/>
       <c r="Q37" s="41"/>
       <c r="R37" s="42"/>
     </row>
     <row r="38" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="38"/>
       <c r="C38" s="48"/>
       <c r="D38" s="47">
@@ -14729,55 +14765,55 @@
     <row r="55" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A55" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A56" s="1" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="H4:J4"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.51181102362204722" bottom="0.74803149606299213" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="57" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8
 &amp;R&amp;8Date Issued &amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E4C498B-FDBB-4994-8DD7-F0617BE2B2BA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08560457-6A06-4151-82A3-CB6C54A53840}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A121" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D47" sqref="D47:M47"/>
+    <sheetView showGridLines="0" topLeftCell="A127" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="U30" sqref="U30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="13.5" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Produced by Trade and Strategy, Dairy Australia Limited
 Source: Dairy manufacturers&amp;R&amp;8Date Issued: &amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>