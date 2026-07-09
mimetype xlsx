--- v4 (2026-05-18)
+++ v5 (2026-07-09)
@@ -1,12070 +1,1254 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...33 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dairyaustralia-my.sharepoint.com/personal/vanessa_fischer_dairyaustralia_com_au/Documents/Documents/_H Drive/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6E0C3E72-C401-4D85-ADA8-227193716C54}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="19" documentId="8_{EF98D853-2639-4C1B-ADC0-9F45A84AD07C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8FC1E9FB-9877-4A0F-8D26-1929770B1C92}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{8370A58B-4C9B-4C55-BCCC-0AD9B502D185}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="VIC" sheetId="2" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="VIC Graphs" sheetId="3" r:id="rId3"/>
+    <sheet name="Milk Production By State Report" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...24 lines deleted...]
-  </extLst>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...236 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="289" uniqueCount="134">
   <si>
     <t>Victoria Milk Production</t>
   </si>
   <si>
-    <t>(million litres)</t>
+    <t>25/26 by Region</t>
+  </si>
+  <si>
+    <t>(Million Litres)</t>
+  </si>
+  <si>
+    <t/>
   </si>
   <si>
     <t>Eastern</t>
   </si>
   <si>
     <t>Northern</t>
   </si>
   <si>
     <t>Western</t>
   </si>
   <si>
-    <t>Total VIC</t>
-[...2 lines deleted...]
-    <t>Var%</t>
+    <t>Victoria</t>
+  </si>
+  <si>
+    <t>24/25</t>
+  </si>
+  <si>
+    <t>25/26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Var %</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
+    <t>-3.2%</t>
+  </si>
+  <si>
+    <t>-2.6%</t>
+  </si>
+  <si>
+    <t>-8.4%</t>
+  </si>
+  <si>
+    <t>-5.1%</t>
+  </si>
+  <si>
     <t>YTD</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
+    <t>-1.9%</t>
+  </si>
+  <si>
+    <t>-4.6%</t>
+  </si>
+  <si>
+    <t>-4.4%</t>
+  </si>
+  <si>
+    <t>-3.6%</t>
+  </si>
+  <si>
+    <t>-2.5%</t>
+  </si>
+  <si>
+    <t>-6.3%</t>
+  </si>
+  <si>
+    <t>-4.3%</t>
+  </si>
+  <si>
     <t>September</t>
   </si>
   <si>
+    <t>-0.7%</t>
+  </si>
+  <si>
+    <t>-3.8%</t>
+  </si>
+  <si>
+    <t>-0.2%</t>
+  </si>
+  <si>
+    <t>-1.4%</t>
+  </si>
+  <si>
+    <t>-1.7%</t>
+  </si>
+  <si>
+    <t>-3.7%</t>
+  </si>
+  <si>
+    <t>-4.2%</t>
+  </si>
+  <si>
     <t>October</t>
   </si>
   <si>
+    <t>-3.0%</t>
+  </si>
+  <si>
+    <t>-2.0%</t>
+  </si>
+  <si>
+    <t>-3.9%</t>
+  </si>
+  <si>
+    <t>-2.2%</t>
+  </si>
+  <si>
+    <t>-4.1%</t>
+  </si>
+  <si>
+    <t>-3.1%</t>
+  </si>
+  <si>
     <t>November</t>
   </si>
   <si>
+    <t>-4.5%</t>
+  </si>
+  <si>
+    <t>-2.1%</t>
+  </si>
+  <si>
+    <t>-2.3%</t>
+  </si>
+  <si>
+    <t>-2.7%</t>
+  </si>
+  <si>
     <t>December</t>
   </si>
   <si>
+    <t>1.1%</t>
+  </si>
+  <si>
+    <t>0.9%</t>
+  </si>
+  <si>
+    <t>2.7%</t>
+  </si>
+  <si>
+    <t>1.6%</t>
+  </si>
+  <si>
+    <t>-2.4%</t>
+  </si>
+  <si>
     <t>January</t>
   </si>
   <si>
+    <t>3.3%</t>
+  </si>
+  <si>
+    <t>-1.8%</t>
+  </si>
+  <si>
+    <t>2.8%</t>
+  </si>
+  <si>
     <t>February</t>
   </si>
   <si>
+    <t>1.0%</t>
+  </si>
+  <si>
+    <t>0.3%</t>
+  </si>
+  <si>
+    <t>-0.1%</t>
+  </si>
+  <si>
+    <t>-1.2%</t>
+  </si>
+  <si>
     <t>March</t>
   </si>
   <si>
+    <t>3.1%</t>
+  </si>
+  <si>
+    <t>-0.8%</t>
+  </si>
+  <si>
+    <t>-1.5%</t>
+  </si>
+  <si>
+    <t>-1.3%</t>
+  </si>
+  <si>
     <t>April</t>
   </si>
   <si>
+    <t>5.3%</t>
+  </si>
+  <si>
+    <t>8.5%</t>
+  </si>
+  <si>
+    <t>5.1%</t>
+  </si>
+  <si>
+    <t>-0.3%</t>
+  </si>
+  <si>
     <t>May</t>
   </si>
   <si>
+    <t>6.8%</t>
+  </si>
+  <si>
+    <t>1.2%</t>
+  </si>
+  <si>
+    <t>12.7%</t>
+  </si>
+  <si>
+    <t>6.7%</t>
+  </si>
+  <si>
+    <t>0.2%</t>
+  </si>
+  <si>
     <t>June</t>
   </si>
   <si>
-    <t>Year Total</t>
-[...26 lines deleted...]
-    <t>Victoria</t>
+    <t>Total</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF001641"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Produced by the Economics, Data and Insights team at Dairy Australia
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FF001641"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Source</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF001641"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Dairy Manufacturers</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <color rgb="FF001641"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Disclaimer</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color rgb="FF001641"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+These reports contain data voluntarily contributed from processors, with retrospective adjustments possible if new or revised data is received. The content of this publication is provided for general information only and has not been prepared to address your specific circumstances. We do not guarantee the completeness, accuracy or timeliness of the information.</t>
+    </r>
+  </si>
+  <si>
+    <t>Milk Production Report</t>
+  </si>
+  <si>
+    <t>Victoria (Litres '000s)</t>
+  </si>
+  <si>
+    <t>VIC</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
+    <t>May-24</t>
+  </si>
+  <si>
+    <t>May-25</t>
+  </si>
+  <si>
+    <t>May-26</t>
+  </si>
+  <si>
+    <t>% change</t>
+  </si>
+  <si>
     <t>Region Share</t>
   </si>
   <si>
+    <t>34.6%</t>
+  </si>
+  <si>
+    <t>34.0%</t>
+  </si>
+  <si>
+    <t>31.4%</t>
+  </si>
+  <si>
+    <t>100.0%</t>
+  </si>
+  <si>
+    <t>32.2%</t>
+  </si>
+  <si>
+    <t>33.2%</t>
+  </si>
+  <si>
     <t>Year To Date</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>2023/2024</t>
+  </si>
+  <si>
+    <t>2024/2025</t>
+  </si>
+  <si>
+    <t>2025/2026</t>
+  </si>
+  <si>
+    <t>37.0%</t>
+  </si>
+  <si>
+    <t>29.8%</t>
+  </si>
+  <si>
+    <t>37.2%</t>
+  </si>
+  <si>
+    <t>29.5%</t>
+  </si>
+  <si>
+    <t>33.3%</t>
+  </si>
+  <si>
+    <t>36.7%</t>
+  </si>
+  <si>
+    <t>30.0%</t>
+  </si>
+  <si>
+    <t>33.4%</t>
   </si>
   <si>
     <t>Average Milkfat &amp; Protein (%)</t>
   </si>
   <si>
     <t>Milkfat</t>
   </si>
   <si>
+    <t>4.52%</t>
+  </si>
+  <si>
+    <t>4.46%</t>
+  </si>
+  <si>
+    <t>4.49%</t>
+  </si>
+  <si>
+    <t>4.61%</t>
+  </si>
+  <si>
+    <t>4.45%</t>
+  </si>
+  <si>
+    <t>4.58%</t>
+  </si>
+  <si>
+    <t>4.55%</t>
+  </si>
+  <si>
+    <t>4.64%</t>
+  </si>
+  <si>
+    <t>4.50%</t>
+  </si>
+  <si>
+    <t>4.56%</t>
+  </si>
+  <si>
+    <t>% change 25/26</t>
+  </si>
+  <si>
+    <t>0.5%</t>
+  </si>
+  <si>
+    <t>2.2%</t>
+  </si>
+  <si>
+    <t>0.4%</t>
+  </si>
+  <si>
     <t>Protein</t>
   </si>
   <si>
-    <t>25/26 by Region</t>
-[...29 lines deleted...]
-    <t>2025/2026</t>
+    <t>3.64%</t>
+  </si>
+  <si>
+    <t>3.59%</t>
+  </si>
+  <si>
+    <t>3.48%</t>
+  </si>
+  <si>
+    <t>3.57%</t>
+  </si>
+  <si>
+    <t>3.46%</t>
+  </si>
+  <si>
+    <t>3.54%</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <color rgb="FF001641"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Disclaimer</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color rgb="FF001641"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="7"/>
+        <color rgb="FF001641"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>These reports contain data voluntarily contributed from processors, with retrospective adjustments possible if new or revised data is received. The content of this publication is provided for general information only and has not been prepared to address your specific circumstances. We do not guarantee the completeness, accuracy or timeliness of the information.</t>
+    </r>
+  </si>
+  <si>
+    <t>3.61%</t>
+  </si>
+  <si>
+    <t>3.50%</t>
+  </si>
+  <si>
+    <t>3.56%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0%"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="[$-10409]#,##0.0;\-#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="[$-10409]#,##0;\-#,##0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-      <name val="Verdana"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <name val="Verdana"/>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
-      <color indexed="18"/>
-[...7 lines deleted...]
-      <name val="Verdana"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color indexed="18"/>
-      <name val="Verdana"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Verdana"/>
+      <sz val="8"/>
+      <color rgb="FF0C2340"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF0C2340"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF0C2340"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
-      <color indexed="18"/>
-      <name val="Verdana"/>
+      <color rgb="FF001641"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Verdana"/>
+      <sz val="8"/>
+      <color rgb="FF001641"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF001641"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF001641"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF001641"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF001641"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="7"/>
+      <color rgb="FF001641"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="44"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FF001641"/>
+        <bgColor rgb="FF001641"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC9E9EB"/>
+        <bgColor rgb="FFC9E9EB"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE8F5F5"/>
+        <bgColor rgb="FFE8F5F5"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="34">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
-        <color indexed="18"/>
+        <color rgb="FFC9E9EB"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFC9E9EB"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFC9E9EB"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFC9E9EB"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="18"/>
+        <color rgb="FFC9E9EB"/>
       </top>
       <bottom style="thin">
-        <color indexed="18"/>
+        <color rgb="FFC9E9EB"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color indexed="18"/>
+        <color rgb="FFC9E9EB"/>
       </right>
       <top style="thin">
-        <color indexed="18"/>
+        <color rgb="FFC9E9EB"/>
       </top>
       <bottom style="thin">
-        <color indexed="18"/>
-[...329 lines deleted...]
-        <color indexed="62"/>
+        <color rgb="FFC9E9EB"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="144">
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+  <cellXfs count="56">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="7" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="7" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...101 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="4">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MilkSales_National" xfId="3" xr:uid="{56695997-7131-40F8-93B1-2A5EA5EC1793}"/>
-    <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00001641"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00C9E9EB"/>
+      <rgbColor rgb="000C2340"/>
+      <rgbColor rgb="00E8F5F5"/>
+      <rgbColor rgb="001A3B69"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...9195 lines deleted...]
-</c:chartSpace>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
-[...75 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>7</xdr:col>
-[...53 lines deleted...]
-      <xdr:col>0</xdr:col>
+      <xdr:col>45</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>40640</xdr:rowOff>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>85140</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>37566</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>72986</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>37566</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AED9D418-3A8A-46EB-BC07-F37F81E30648}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr>
-[...1 lines deleted...]
-        </xdr:cNvPicPr>
+        <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
-        <a:xfrm>
-[...2 lines deleted...]
-        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>46</xdr:col>
+      <xdr:colOff>355600</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>88900</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>47</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>139700</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>47</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>50800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>47</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>88900</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...1388 lines deleted...]
-</c:userShapes>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12309,2548 +1493,4740 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E23554B-6AA8-470F-B815-6DF395E56B13}">
-[...3 lines deleted...]
-  <dimension ref="A1:G53"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AZ107"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A9" sqref="A1:XFD1048576"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A80" workbookViewId="0">
+      <selection activeCell="F104" sqref="F104"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="13" style="71" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="9" style="71"/>
+    <col min="1" max="1" width="0.6328125" customWidth="1"/>
+    <col min="2" max="3" width="0.36328125" customWidth="1"/>
+    <col min="4" max="4" width="11.81640625" customWidth="1"/>
+    <col min="5" max="6" width="1" customWidth="1"/>
+    <col min="7" max="7" width="13.453125" customWidth="1"/>
+    <col min="8" max="8" width="8.984375E-2" customWidth="1"/>
+    <col min="9" max="9" width="1" customWidth="1"/>
+    <col min="10" max="10" width="8.6328125" customWidth="1"/>
+    <col min="11" max="11" width="3.81640625" customWidth="1"/>
+    <col min="12" max="12" width="0" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="0.36328125" customWidth="1"/>
+    <col min="14" max="14" width="6.7265625" customWidth="1"/>
+    <col min="15" max="15" width="6.36328125" customWidth="1"/>
+    <col min="16" max="16" width="8.984375E-2" customWidth="1"/>
+    <col min="17" max="17" width="0.36328125" customWidth="1"/>
+    <col min="18" max="18" width="6.7265625" customWidth="1"/>
+    <col min="19" max="19" width="3" customWidth="1"/>
+    <col min="20" max="20" width="3.36328125" customWidth="1"/>
+    <col min="21" max="21" width="8.984375E-2" customWidth="1"/>
+    <col min="22" max="22" width="0.36328125" customWidth="1"/>
+    <col min="23" max="23" width="1.26953125" customWidth="1"/>
+    <col min="24" max="24" width="5.453125" customWidth="1"/>
+    <col min="25" max="25" width="6.36328125" customWidth="1"/>
+    <col min="26" max="27" width="0" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="0.36328125" customWidth="1"/>
+    <col min="29" max="29" width="1.453125" customWidth="1"/>
+    <col min="30" max="30" width="1.26953125" customWidth="1"/>
+    <col min="31" max="31" width="3.1796875" customWidth="1"/>
+    <col min="32" max="32" width="0.81640625" customWidth="1"/>
+    <col min="33" max="33" width="1.1796875" customWidth="1"/>
+    <col min="34" max="34" width="3.81640625" customWidth="1"/>
+    <col min="35" max="36" width="8.984375E-2" customWidth="1"/>
+    <col min="37" max="37" width="1.6328125" customWidth="1"/>
+    <col min="38" max="40" width="6.7265625" customWidth="1"/>
+    <col min="41" max="41" width="2.54296875" customWidth="1"/>
+    <col min="42" max="42" width="4.1796875" customWidth="1"/>
+    <col min="43" max="43" width="0" hidden="1" customWidth="1"/>
+    <col min="44" max="44" width="8.7265625" customWidth="1"/>
+    <col min="45" max="45" width="9.08984375" customWidth="1"/>
+    <col min="46" max="46" width="8.984375E-2" customWidth="1"/>
+    <col min="47" max="47" width="5.36328125" customWidth="1"/>
+    <col min="48" max="48" width="8.984375E-2" customWidth="1"/>
+    <col min="49" max="49" width="3.81640625" customWidth="1"/>
+    <col min="50" max="50" width="2.7265625" customWidth="1"/>
+    <col min="51" max="51" width="1.6328125" customWidth="1"/>
+    <col min="52" max="52" width="1.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="D2" s="74" t="s">
+    <row r="1" spans="1:52" ht="5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+      <c r="AB1" s="1"/>
+      <c r="AC1" s="1"/>
+      <c r="AD1" s="1"/>
+      <c r="AE1" s="1"/>
+      <c r="AF1" s="1"/>
+      <c r="AG1" s="1"/>
+      <c r="AH1" s="1"/>
+      <c r="AI1" s="1"/>
+      <c r="AJ1" s="1"/>
+      <c r="AK1" s="1"/>
+      <c r="AL1" s="1"/>
+      <c r="AM1" s="1"/>
+      <c r="AN1" s="1"/>
+      <c r="AO1" s="1"/>
+      <c r="AP1" s="1"/>
+      <c r="AQ1" s="1"/>
+      <c r="AR1" s="1"/>
+      <c r="AS1" s="1"/>
+      <c r="AT1" s="32"/>
+      <c r="AU1" s="32"/>
+      <c r="AV1" s="32"/>
+      <c r="AW1" s="32"/>
+      <c r="AX1" s="32"/>
+      <c r="AY1" s="32"/>
+      <c r="AZ1" s="1"/>
+    </row>
+    <row r="2" spans="1:52" ht="28.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
+      <c r="AL2" s="32"/>
+      <c r="AM2" s="32"/>
+      <c r="AN2" s="32"/>
+      <c r="AO2" s="32"/>
+      <c r="AP2" s="32"/>
+      <c r="AQ2" s="32"/>
+      <c r="AR2" s="32"/>
+      <c r="AS2" s="1"/>
+      <c r="AT2" s="32"/>
+      <c r="AU2" s="32"/>
+      <c r="AV2" s="32"/>
+      <c r="AW2" s="32"/>
+      <c r="AX2" s="32"/>
+      <c r="AY2" s="32"/>
+      <c r="AZ2" s="1"/>
+    </row>
+    <row r="3" spans="1:52" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1"/>
+      <c r="AE3" s="1"/>
+      <c r="AF3" s="1"/>
+      <c r="AG3" s="1"/>
+      <c r="AH3" s="1"/>
+      <c r="AI3" s="1"/>
+      <c r="AJ3" s="1"/>
+      <c r="AK3" s="1"/>
+      <c r="AL3" s="1"/>
+      <c r="AM3" s="1"/>
+      <c r="AN3" s="1"/>
+      <c r="AO3" s="1"/>
+      <c r="AP3" s="1"/>
+      <c r="AQ3" s="1"/>
+      <c r="AR3" s="1"/>
+      <c r="AS3" s="1"/>
+      <c r="AT3" s="32"/>
+      <c r="AU3" s="32"/>
+      <c r="AV3" s="32"/>
+      <c r="AW3" s="32"/>
+      <c r="AX3" s="32"/>
+      <c r="AY3" s="32"/>
+      <c r="AZ3" s="1"/>
+    </row>
+    <row r="4" spans="1:52" ht="3.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="32"/>
+      <c r="N4" s="32"/>
+      <c r="O4" s="32"/>
+      <c r="P4" s="32"/>
+      <c r="Q4" s="32"/>
+      <c r="R4" s="32"/>
+      <c r="S4" s="32"/>
+      <c r="T4" s="32"/>
+      <c r="U4" s="32"/>
+      <c r="V4" s="32"/>
+      <c r="W4" s="32"/>
+      <c r="X4" s="32"/>
+      <c r="Y4" s="32"/>
+      <c r="Z4" s="32"/>
+      <c r="AA4" s="32"/>
+      <c r="AB4" s="32"/>
+      <c r="AC4" s="32"/>
+      <c r="AD4" s="32"/>
+      <c r="AE4" s="32"/>
+      <c r="AF4" s="32"/>
+      <c r="AG4" s="32"/>
+      <c r="AH4" s="32"/>
+      <c r="AI4" s="32"/>
+      <c r="AJ4" s="32"/>
+      <c r="AK4" s="32"/>
+      <c r="AL4" s="32"/>
+      <c r="AM4" s="32"/>
+      <c r="AN4" s="32"/>
+      <c r="AO4" s="32"/>
+      <c r="AP4" s="32"/>
+      <c r="AQ4" s="32"/>
+      <c r="AR4" s="32"/>
+      <c r="AS4" s="1"/>
+      <c r="AT4" s="32"/>
+      <c r="AU4" s="32"/>
+      <c r="AV4" s="32"/>
+      <c r="AW4" s="32"/>
+      <c r="AX4" s="32"/>
+      <c r="AY4" s="32"/>
+      <c r="AZ4" s="1"/>
+    </row>
+    <row r="5" spans="1:52" x14ac:dyDescent="0.35">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="32"/>
+      <c r="K5" s="32"/>
+      <c r="L5" s="32"/>
+      <c r="M5" s="32"/>
+      <c r="N5" s="32"/>
+      <c r="O5" s="32"/>
+      <c r="P5" s="32"/>
+      <c r="Q5" s="32"/>
+      <c r="R5" s="32"/>
+      <c r="S5" s="32"/>
+      <c r="T5" s="32"/>
+      <c r="U5" s="32"/>
+      <c r="V5" s="32"/>
+      <c r="W5" s="32"/>
+      <c r="X5" s="32"/>
+      <c r="Y5" s="32"/>
+      <c r="Z5" s="32"/>
+      <c r="AA5" s="32"/>
+      <c r="AB5" s="32"/>
+      <c r="AC5" s="32"/>
+      <c r="AD5" s="32"/>
+      <c r="AE5" s="32"/>
+      <c r="AF5" s="32"/>
+      <c r="AG5" s="32"/>
+      <c r="AH5" s="32"/>
+      <c r="AI5" s="32"/>
+      <c r="AJ5" s="32"/>
+      <c r="AK5" s="32"/>
+      <c r="AL5" s="32"/>
+      <c r="AM5" s="32"/>
+      <c r="AN5" s="32"/>
+      <c r="AO5" s="32"/>
+      <c r="AP5" s="32"/>
+      <c r="AQ5" s="32"/>
+      <c r="AR5" s="32"/>
+      <c r="AS5" s="1"/>
+      <c r="AT5" s="1"/>
+      <c r="AU5" s="1"/>
+      <c r="AV5" s="1"/>
+      <c r="AW5" s="1"/>
+      <c r="AX5" s="1"/>
+      <c r="AY5" s="1"/>
+      <c r="AZ5" s="1"/>
+    </row>
+    <row r="6" spans="1:52" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="51" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="32"/>
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="T6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+      <c r="X6" s="32"/>
+      <c r="Y6" s="32"/>
+      <c r="Z6" s="32"/>
+      <c r="AA6" s="32"/>
+      <c r="AB6" s="32"/>
+      <c r="AC6" s="32"/>
+      <c r="AD6" s="32"/>
+      <c r="AE6" s="32"/>
+      <c r="AF6" s="32"/>
+      <c r="AG6" s="32"/>
+      <c r="AH6" s="32"/>
+      <c r="AI6" s="32"/>
+      <c r="AJ6" s="32"/>
+      <c r="AK6" s="32"/>
+      <c r="AL6" s="32"/>
+      <c r="AM6" s="32"/>
+      <c r="AN6" s="32"/>
+      <c r="AO6" s="32"/>
+      <c r="AP6" s="32"/>
+      <c r="AQ6" s="32"/>
+      <c r="AR6" s="32"/>
+      <c r="AS6" s="1"/>
+      <c r="AT6" s="1"/>
+      <c r="AU6" s="1"/>
+      <c r="AV6" s="1"/>
+      <c r="AW6" s="1"/>
+      <c r="AX6" s="1"/>
+      <c r="AY6" s="1"/>
+      <c r="AZ6" s="1"/>
+    </row>
+    <row r="7" spans="1:52" ht="0.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="1"/>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1"/>
+      <c r="M7" s="1"/>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1"/>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+      <c r="X7" s="1"/>
+      <c r="Y7" s="1"/>
+      <c r="Z7" s="1"/>
+      <c r="AA7" s="1"/>
+      <c r="AB7" s="1"/>
+      <c r="AC7" s="1"/>
+      <c r="AD7" s="1"/>
+      <c r="AE7" s="1"/>
+      <c r="AF7" s="1"/>
+      <c r="AG7" s="1"/>
+      <c r="AH7" s="1"/>
+      <c r="AI7" s="1"/>
+      <c r="AJ7" s="1"/>
+      <c r="AK7" s="1"/>
+      <c r="AL7" s="1"/>
+      <c r="AM7" s="1"/>
+      <c r="AN7" s="1"/>
+      <c r="AO7" s="1"/>
+      <c r="AP7" s="1"/>
+      <c r="AQ7" s="1"/>
+      <c r="AR7" s="1"/>
+      <c r="AS7" s="1"/>
+      <c r="AT7" s="1"/>
+      <c r="AU7" s="1"/>
+      <c r="AV7" s="1"/>
+      <c r="AW7" s="1"/>
+      <c r="AX7" s="1"/>
+      <c r="AY7" s="1"/>
+      <c r="AZ7" s="1"/>
+    </row>
+    <row r="8" spans="1:52" ht="9.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="9" spans="1:52" x14ac:dyDescent="0.35">
+      <c r="J9" s="52" t="s">
+        <v>3</v>
+      </c>
+      <c r="K9" s="18"/>
+      <c r="L9" s="18"/>
+      <c r="M9" s="18"/>
+      <c r="N9" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="O9" s="18"/>
+      <c r="P9" s="18"/>
+      <c r="Q9" s="18"/>
+      <c r="R9" s="18"/>
+      <c r="S9" s="54" t="s">
+        <v>5</v>
+      </c>
+      <c r="T9" s="18"/>
+      <c r="U9" s="18"/>
+      <c r="V9" s="18"/>
+      <c r="W9" s="18"/>
+      <c r="X9" s="18"/>
+      <c r="Y9" s="18"/>
+      <c r="Z9" s="18"/>
+      <c r="AA9" s="18"/>
+      <c r="AB9" s="18"/>
+      <c r="AC9" s="54" t="s">
+        <v>6</v>
+      </c>
+      <c r="AD9" s="18"/>
+      <c r="AE9" s="18"/>
+      <c r="AF9" s="18"/>
+      <c r="AG9" s="18"/>
+      <c r="AH9" s="18"/>
+      <c r="AI9" s="18"/>
+      <c r="AJ9" s="18"/>
+      <c r="AK9" s="18"/>
+      <c r="AL9" s="18"/>
+      <c r="AM9" s="54" t="s">
+        <v>7</v>
+      </c>
+      <c r="AN9" s="18"/>
+      <c r="AO9" s="18"/>
+      <c r="AP9" s="18"/>
+    </row>
+    <row r="10" spans="1:52" x14ac:dyDescent="0.35">
+      <c r="J10" s="53"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="18"/>
+      <c r="N10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="O10" s="55" t="s">
+        <v>9</v>
+      </c>
+      <c r="P10" s="18"/>
+      <c r="Q10" s="18"/>
+      <c r="R10" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="S10" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="T10" s="18"/>
+      <c r="U10" s="18"/>
+      <c r="V10" s="18"/>
+      <c r="W10" s="55" t="s">
+        <v>9</v>
+      </c>
+      <c r="X10" s="18"/>
+      <c r="Y10" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="Z10" s="18"/>
+      <c r="AA10" s="18"/>
+      <c r="AB10" s="18"/>
+      <c r="AC10" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD10" s="18"/>
+      <c r="AE10" s="18"/>
+      <c r="AF10" s="18"/>
+      <c r="AG10" s="55" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH10" s="18"/>
+      <c r="AI10" s="18"/>
+      <c r="AJ10" s="18"/>
+      <c r="AK10" s="18"/>
+      <c r="AL10" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="AN10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AO10" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP10" s="18"/>
+    </row>
+    <row r="11" spans="1:52" x14ac:dyDescent="0.35">
+      <c r="J11" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="K11" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="L11" s="18"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="3">
+        <v>118.24814093630199</v>
+      </c>
+      <c r="O11" s="43">
+        <v>114.50236123630199</v>
+      </c>
+      <c r="P11" s="18"/>
+      <c r="Q11" s="18"/>
+      <c r="R11" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="S11" s="43">
+        <v>114.164859140616</v>
+      </c>
+      <c r="T11" s="18"/>
+      <c r="U11" s="18"/>
+      <c r="V11" s="18"/>
+      <c r="W11" s="43">
+        <v>111.248476081067</v>
+      </c>
+      <c r="X11" s="18"/>
+      <c r="Y11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z11" s="18"/>
+      <c r="AA11" s="18"/>
+      <c r="AB11" s="42"/>
+      <c r="AC11" s="43">
+        <v>158.47427108839301</v>
+      </c>
+      <c r="AD11" s="18"/>
+      <c r="AE11" s="18"/>
+      <c r="AF11" s="18"/>
+      <c r="AG11" s="43">
+        <v>145.216753359774</v>
+      </c>
+      <c r="AH11" s="18"/>
+      <c r="AI11" s="18"/>
+      <c r="AJ11" s="18"/>
+      <c r="AK11" s="18"/>
+      <c r="AL11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="AM11" s="3">
+        <v>390.88727116531101</v>
+      </c>
+      <c r="AN11" s="3">
+        <v>370.96759067714402</v>
+      </c>
+      <c r="AO11" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="AP11" s="18"/>
+    </row>
+    <row r="12" spans="1:52" x14ac:dyDescent="0.35">
+      <c r="J12" s="45"/>
+      <c r="K12" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="L12" s="45"/>
+      <c r="M12" s="45"/>
+      <c r="N12" s="6">
+        <v>118.24814093630199</v>
+      </c>
+      <c r="O12" s="47">
+        <v>114.50236123630199</v>
+      </c>
+      <c r="P12" s="45"/>
+      <c r="Q12" s="45"/>
+      <c r="R12" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="S12" s="47">
+        <v>114.164859140616</v>
+      </c>
+      <c r="T12" s="45"/>
+      <c r="U12" s="45"/>
+      <c r="V12" s="45"/>
+      <c r="W12" s="47">
+        <v>111.248476081067</v>
+      </c>
+      <c r="X12" s="45"/>
+      <c r="Y12" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z12" s="45"/>
+      <c r="AA12" s="45"/>
+      <c r="AB12" s="48"/>
+      <c r="AC12" s="47">
+        <v>158.47427108839301</v>
+      </c>
+      <c r="AD12" s="45"/>
+      <c r="AE12" s="45"/>
+      <c r="AF12" s="45"/>
+      <c r="AG12" s="47">
+        <v>145.216753359774</v>
+      </c>
+      <c r="AH12" s="45"/>
+      <c r="AI12" s="45"/>
+      <c r="AJ12" s="45"/>
+      <c r="AK12" s="45"/>
+      <c r="AL12" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="AM12" s="6">
+        <v>390.88727116531101</v>
+      </c>
+      <c r="AN12" s="6">
+        <v>370.96759067714402</v>
+      </c>
+      <c r="AO12" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="AP12" s="45"/>
+    </row>
+    <row r="13" spans="1:52" x14ac:dyDescent="0.35">
+      <c r="J13" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="L13" s="18"/>
+      <c r="M13" s="18"/>
+      <c r="N13" s="3">
+        <v>159.491111143903</v>
+      </c>
+      <c r="O13" s="43">
+        <v>156.39693684390301</v>
+      </c>
+      <c r="P13" s="18"/>
+      <c r="Q13" s="18"/>
+      <c r="R13" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="S13" s="43">
+        <v>129.981044762192</v>
+      </c>
+      <c r="T13" s="18"/>
+      <c r="U13" s="18"/>
+      <c r="V13" s="18"/>
+      <c r="W13" s="43">
+        <v>124.036481514703</v>
+      </c>
+      <c r="X13" s="18"/>
+      <c r="Y13" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z13" s="18"/>
+      <c r="AA13" s="18"/>
+      <c r="AB13" s="42"/>
+      <c r="AC13" s="43">
+        <v>172.68856148031699</v>
+      </c>
+      <c r="AD13" s="18"/>
+      <c r="AE13" s="18"/>
+      <c r="AF13" s="18"/>
+      <c r="AG13" s="43">
+        <v>165.05288760086501</v>
+      </c>
+      <c r="AH13" s="18"/>
+      <c r="AI13" s="18"/>
+      <c r="AJ13" s="18"/>
+      <c r="AK13" s="18"/>
+      <c r="AL13" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="AM13" s="3">
+        <v>462.16071738641301</v>
+      </c>
+      <c r="AN13" s="3">
+        <v>445.48630595947202</v>
+      </c>
+      <c r="AO13" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="AP13" s="18"/>
+    </row>
+    <row r="14" spans="1:52" x14ac:dyDescent="0.35">
+      <c r="J14" s="45"/>
+      <c r="K14" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="6">
+        <v>277.73925208020501</v>
+      </c>
+      <c r="O14" s="47">
+        <v>270.89929808020503</v>
+      </c>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="S14" s="47">
+        <v>244.14590390280799</v>
+      </c>
+      <c r="T14" s="45"/>
+      <c r="U14" s="45"/>
+      <c r="V14" s="45"/>
+      <c r="W14" s="47">
+        <v>235.284957595771</v>
+      </c>
+      <c r="X14" s="45"/>
+      <c r="Y14" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="Z14" s="45"/>
+      <c r="AA14" s="45"/>
+      <c r="AB14" s="48"/>
+      <c r="AC14" s="47">
+        <v>331.16283256870997</v>
+      </c>
+      <c r="AD14" s="45"/>
+      <c r="AE14" s="45"/>
+      <c r="AF14" s="45"/>
+      <c r="AG14" s="47">
+        <v>310.26964096064</v>
+      </c>
+      <c r="AH14" s="45"/>
+      <c r="AI14" s="45"/>
+      <c r="AJ14" s="45"/>
+      <c r="AK14" s="45"/>
+      <c r="AL14" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM14" s="6">
+        <v>853.04798855172396</v>
+      </c>
+      <c r="AN14" s="6">
+        <v>816.45389663661604</v>
+      </c>
+      <c r="AO14" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="AP14" s="45"/>
+    </row>
+    <row r="15" spans="1:52" x14ac:dyDescent="0.35">
+      <c r="J15" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="K15" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="L15" s="18"/>
+      <c r="M15" s="18"/>
+      <c r="N15" s="3">
+        <v>203.442062612759</v>
+      </c>
+      <c r="O15" s="43">
+        <v>201.96088612275901</v>
+      </c>
+      <c r="P15" s="18"/>
+      <c r="Q15" s="18"/>
+      <c r="R15" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="S15" s="43">
+        <v>152.324192739506</v>
+      </c>
+      <c r="T15" s="18"/>
+      <c r="U15" s="18"/>
+      <c r="V15" s="18"/>
+      <c r="W15" s="43">
+        <v>146.472522386572</v>
+      </c>
+      <c r="X15" s="18"/>
+      <c r="Y15" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z15" s="18"/>
+      <c r="AA15" s="18"/>
+      <c r="AB15" s="42"/>
+      <c r="AC15" s="43">
+        <v>179.66834718998501</v>
+      </c>
+      <c r="AD15" s="18"/>
+      <c r="AE15" s="18"/>
+      <c r="AF15" s="18"/>
+      <c r="AG15" s="43">
+        <v>179.26930207792799</v>
+      </c>
+      <c r="AH15" s="18"/>
+      <c r="AI15" s="18"/>
+      <c r="AJ15" s="18"/>
+      <c r="AK15" s="18"/>
+      <c r="AL15" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="E2" s="74"/>
-[...4 lines deleted...]
-      <c r="D3" s="75" t="s">
+      <c r="AM15" s="3">
+        <v>535.43460254225101</v>
+      </c>
+      <c r="AN15" s="3">
+        <v>527.70271058725996</v>
+      </c>
+      <c r="AO15" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="E3" s="75"/>
-[...21 lines deleted...]
-      <c r="E6" s="81" t="s">
+      <c r="AP15" s="18"/>
+    </row>
+    <row r="16" spans="1:52" x14ac:dyDescent="0.35">
+      <c r="J16" s="45"/>
+      <c r="K16" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="6">
+        <v>481.18131469296401</v>
+      </c>
+      <c r="O16" s="47">
+        <v>472.86018420296398</v>
+      </c>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="S16" s="47">
+        <v>396.47009664231399</v>
+      </c>
+      <c r="T16" s="45"/>
+      <c r="U16" s="45"/>
+      <c r="V16" s="45"/>
+      <c r="W16" s="47">
+        <v>381.757479982343</v>
+      </c>
+      <c r="X16" s="45"/>
+      <c r="Y16" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z16" s="45"/>
+      <c r="AA16" s="45"/>
+      <c r="AB16" s="48"/>
+      <c r="AC16" s="47">
+        <v>510.83117975869601</v>
+      </c>
+      <c r="AD16" s="45"/>
+      <c r="AE16" s="45"/>
+      <c r="AF16" s="45"/>
+      <c r="AG16" s="47">
+        <v>489.53894303856799</v>
+      </c>
+      <c r="AH16" s="45"/>
+      <c r="AI16" s="45"/>
+      <c r="AJ16" s="45"/>
+      <c r="AK16" s="45"/>
+      <c r="AL16" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="AM16" s="6">
+        <v>1388.4825910939701</v>
+      </c>
+      <c r="AN16" s="6">
+        <v>1344.15660722388</v>
+      </c>
+      <c r="AO16" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="AP16" s="45"/>
+    </row>
+    <row r="17" spans="10:42" x14ac:dyDescent="0.35">
+      <c r="J17" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="K17" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="81" t="s">
+      <c r="L17" s="18"/>
+      <c r="M17" s="18"/>
+      <c r="N17" s="3">
+        <v>231.842886011058</v>
+      </c>
+      <c r="O17" s="43">
+        <v>224.82380542105801</v>
+      </c>
+      <c r="P17" s="18"/>
+      <c r="Q17" s="18"/>
+      <c r="R17" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="S17" s="43">
+        <v>166.0809862024</v>
+      </c>
+      <c r="T17" s="18"/>
+      <c r="U17" s="18"/>
+      <c r="V17" s="18"/>
+      <c r="W17" s="43">
+        <v>162.789322519286</v>
+      </c>
+      <c r="X17" s="18"/>
+      <c r="Y17" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z17" s="18"/>
+      <c r="AA17" s="18"/>
+      <c r="AB17" s="42"/>
+      <c r="AC17" s="43">
+        <v>195.907445382693</v>
+      </c>
+      <c r="AD17" s="18"/>
+      <c r="AE17" s="18"/>
+      <c r="AF17" s="18"/>
+      <c r="AG17" s="43">
+        <v>188.20924581419601</v>
+      </c>
+      <c r="AH17" s="18"/>
+      <c r="AI17" s="18"/>
+      <c r="AJ17" s="18"/>
+      <c r="AK17" s="18"/>
+      <c r="AL17" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="AM17" s="3">
+        <v>593.83131759615105</v>
+      </c>
+      <c r="AN17" s="3">
+        <v>575.82237375453997</v>
+      </c>
+      <c r="AO17" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="AP17" s="18"/>
+    </row>
+    <row r="18" spans="10:42" x14ac:dyDescent="0.35">
+      <c r="J18" s="45"/>
+      <c r="K18" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="L18" s="45"/>
+      <c r="M18" s="45"/>
+      <c r="N18" s="6">
+        <v>713.02420070402297</v>
+      </c>
+      <c r="O18" s="47">
+        <v>697.68398962402296</v>
+      </c>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="S18" s="47">
+        <v>562.55108284471498</v>
+      </c>
+      <c r="T18" s="45"/>
+      <c r="U18" s="45"/>
+      <c r="V18" s="45"/>
+      <c r="W18" s="47">
+        <v>544.54680250162903</v>
+      </c>
+      <c r="X18" s="45"/>
+      <c r="Y18" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z18" s="45"/>
+      <c r="AA18" s="45"/>
+      <c r="AB18" s="48"/>
+      <c r="AC18" s="47">
+        <v>706.73862514138796</v>
+      </c>
+      <c r="AD18" s="45"/>
+      <c r="AE18" s="45"/>
+      <c r="AF18" s="45"/>
+      <c r="AG18" s="47">
+        <v>677.74818885276397</v>
+      </c>
+      <c r="AH18" s="45"/>
+      <c r="AI18" s="45"/>
+      <c r="AJ18" s="45"/>
+      <c r="AK18" s="45"/>
+      <c r="AL18" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="AM18" s="6">
+        <v>1982.3139086901299</v>
+      </c>
+      <c r="AN18" s="6">
+        <v>1919.9789809784199</v>
+      </c>
+      <c r="AO18" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="AP18" s="45"/>
+    </row>
+    <row r="19" spans="10:42" x14ac:dyDescent="0.35">
+      <c r="J19" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="K19" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="L19" s="18"/>
+      <c r="M19" s="18"/>
+      <c r="N19" s="3">
+        <v>217.958506662047</v>
+      </c>
+      <c r="O19" s="43">
+        <v>208.102809472047</v>
+      </c>
+      <c r="P19" s="18"/>
+      <c r="Q19" s="18"/>
+      <c r="R19" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="S19" s="43">
+        <v>155.86437122661701</v>
+      </c>
+      <c r="T19" s="18"/>
+      <c r="U19" s="18"/>
+      <c r="V19" s="18"/>
+      <c r="W19" s="43">
+        <v>152.62201713482401</v>
+      </c>
+      <c r="X19" s="18"/>
+      <c r="Y19" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z19" s="18"/>
+      <c r="AA19" s="18"/>
+      <c r="AB19" s="42"/>
+      <c r="AC19" s="43">
+        <v>181.14408956658701</v>
+      </c>
+      <c r="AD19" s="18"/>
+      <c r="AE19" s="18"/>
+      <c r="AF19" s="18"/>
+      <c r="AG19" s="43">
+        <v>176.95112686661199</v>
+      </c>
+      <c r="AH19" s="18"/>
+      <c r="AI19" s="18"/>
+      <c r="AJ19" s="18"/>
+      <c r="AK19" s="18"/>
+      <c r="AL19" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="AM19" s="3">
+        <v>554.96696745525196</v>
+      </c>
+      <c r="AN19" s="3">
+        <v>537.67595347348299</v>
+      </c>
+      <c r="AO19" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="AP19" s="18"/>
+    </row>
+    <row r="20" spans="10:42" x14ac:dyDescent="0.35">
+      <c r="J20" s="45"/>
+      <c r="K20" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="L20" s="45"/>
+      <c r="M20" s="45"/>
+      <c r="N20" s="6">
+        <v>930.98270736607003</v>
+      </c>
+      <c r="O20" s="47">
+        <v>905.78679909607001</v>
+      </c>
+      <c r="P20" s="45"/>
+      <c r="Q20" s="45"/>
+      <c r="R20" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="S20" s="47">
+        <v>718.41545407133196</v>
+      </c>
+      <c r="T20" s="45"/>
+      <c r="U20" s="45"/>
+      <c r="V20" s="45"/>
+      <c r="W20" s="47">
+        <v>697.16881963645301</v>
+      </c>
+      <c r="X20" s="45"/>
+      <c r="Y20" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z20" s="45"/>
+      <c r="AA20" s="45"/>
+      <c r="AB20" s="48"/>
+      <c r="AC20" s="47">
+        <v>887.88271470797497</v>
+      </c>
+      <c r="AD20" s="45"/>
+      <c r="AE20" s="45"/>
+      <c r="AF20" s="45"/>
+      <c r="AG20" s="47">
+        <v>854.69931571937605</v>
+      </c>
+      <c r="AH20" s="45"/>
+      <c r="AI20" s="45"/>
+      <c r="AJ20" s="45"/>
+      <c r="AK20" s="45"/>
+      <c r="AL20" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="AM20" s="6">
+        <v>2537.2808761453798</v>
+      </c>
+      <c r="AN20" s="6">
+        <v>2457.6549344518999</v>
+      </c>
+      <c r="AO20" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="AP20" s="45"/>
+    </row>
+    <row r="21" spans="10:42" x14ac:dyDescent="0.35">
+      <c r="J21" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="K21" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="L21" s="18"/>
+      <c r="M21" s="18"/>
+      <c r="N21" s="3">
+        <v>194.90126564765299</v>
+      </c>
+      <c r="O21" s="43">
+        <v>197.109567257653</v>
+      </c>
+      <c r="P21" s="18"/>
+      <c r="Q21" s="18"/>
+      <c r="R21" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="S21" s="43">
+        <v>146.09404492940899</v>
+      </c>
+      <c r="T21" s="18"/>
+      <c r="U21" s="18"/>
+      <c r="V21" s="18"/>
+      <c r="W21" s="43">
+        <v>147.40675494303699</v>
+      </c>
+      <c r="X21" s="18"/>
+      <c r="Y21" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z21" s="18"/>
+      <c r="AA21" s="18"/>
+      <c r="AB21" s="42"/>
+      <c r="AC21" s="43">
+        <v>162.757785749882</v>
+      </c>
+      <c r="AD21" s="18"/>
+      <c r="AE21" s="18"/>
+      <c r="AF21" s="18"/>
+      <c r="AG21" s="43">
+        <v>167.07957562402899</v>
+      </c>
+      <c r="AH21" s="18"/>
+      <c r="AI21" s="18"/>
+      <c r="AJ21" s="18"/>
+      <c r="AK21" s="18"/>
+      <c r="AL21" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM21" s="3">
+        <v>503.75309632694399</v>
+      </c>
+      <c r="AN21" s="3">
+        <v>511.59589782471897</v>
+      </c>
+      <c r="AO21" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP21" s="18"/>
+    </row>
+    <row r="22" spans="10:42" x14ac:dyDescent="0.35">
+      <c r="J22" s="45"/>
+      <c r="K22" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="6">
+        <v>1125.8839730137199</v>
+      </c>
+      <c r="O22" s="47">
+        <v>1102.8963663537199</v>
+      </c>
+      <c r="P22" s="45"/>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="S22" s="47">
+        <v>864.50949900074102</v>
+      </c>
+      <c r="T22" s="45"/>
+      <c r="U22" s="45"/>
+      <c r="V22" s="45"/>
+      <c r="W22" s="47">
+        <v>844.57557457948997</v>
+      </c>
+      <c r="X22" s="45"/>
+      <c r="Y22" s="46" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z22" s="45"/>
+      <c r="AA22" s="45"/>
+      <c r="AB22" s="48"/>
+      <c r="AC22" s="47">
+        <v>1050.6405004578601</v>
+      </c>
+      <c r="AD22" s="45"/>
+      <c r="AE22" s="45"/>
+      <c r="AF22" s="45"/>
+      <c r="AG22" s="47">
+        <v>1021.77889134341</v>
+      </c>
+      <c r="AH22" s="45"/>
+      <c r="AI22" s="45"/>
+      <c r="AJ22" s="45"/>
+      <c r="AK22" s="45"/>
+      <c r="AL22" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="AM22" s="6">
+        <v>3041.0339724723199</v>
+      </c>
+      <c r="AN22" s="6">
+        <v>2969.2508322766198</v>
+      </c>
+      <c r="AO22" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="AP22" s="45"/>
+    </row>
+    <row r="23" spans="10:42" x14ac:dyDescent="0.35">
+      <c r="J23" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="K23" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="L23" s="18"/>
+      <c r="M23" s="18"/>
+      <c r="N23" s="3">
+        <v>162.29037091713101</v>
+      </c>
+      <c r="O23" s="43">
+        <v>167.61256011713101</v>
+      </c>
+      <c r="P23" s="18"/>
+      <c r="Q23" s="18"/>
+      <c r="R23" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="S23" s="43">
+        <v>133.19212082639899</v>
+      </c>
+      <c r="T23" s="18"/>
+      <c r="U23" s="18"/>
+      <c r="V23" s="18"/>
+      <c r="W23" s="43">
+        <v>130.77419936052999</v>
+      </c>
+      <c r="X23" s="18"/>
+      <c r="Y23" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z23" s="18"/>
+      <c r="AA23" s="18"/>
+      <c r="AB23" s="42"/>
+      <c r="AC23" s="43">
+        <v>135.988195441323</v>
+      </c>
+      <c r="AD23" s="18"/>
+      <c r="AE23" s="18"/>
+      <c r="AF23" s="18"/>
+      <c r="AG23" s="43">
+        <v>139.807693745216</v>
+      </c>
+      <c r="AH23" s="18"/>
+      <c r="AI23" s="18"/>
+      <c r="AJ23" s="18"/>
+      <c r="AK23" s="18"/>
+      <c r="AL23" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM23" s="3">
+        <v>431.47068718485298</v>
+      </c>
+      <c r="AN23" s="3">
+        <v>438.19445322287697</v>
+      </c>
+      <c r="AO23" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP23" s="18"/>
+    </row>
+    <row r="24" spans="10:42" x14ac:dyDescent="0.35">
+      <c r="J24" s="45"/>
+      <c r="K24" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="L24" s="45"/>
+      <c r="M24" s="45"/>
+      <c r="N24" s="6">
+        <v>1288.17434393085</v>
+      </c>
+      <c r="O24" s="47">
+        <v>1270.5089264708499</v>
+      </c>
+      <c r="P24" s="45"/>
+      <c r="Q24" s="45"/>
+      <c r="R24" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="S24" s="47">
+        <v>997.70161982714001</v>
+      </c>
+      <c r="T24" s="45"/>
+      <c r="U24" s="45"/>
+      <c r="V24" s="45"/>
+      <c r="W24" s="47">
+        <v>975.34977394001999</v>
+      </c>
+      <c r="X24" s="45"/>
+      <c r="Y24" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z24" s="45"/>
+      <c r="AA24" s="45"/>
+      <c r="AB24" s="48"/>
+      <c r="AC24" s="47">
+        <v>1186.62869589918</v>
+      </c>
+      <c r="AD24" s="45"/>
+      <c r="AE24" s="45"/>
+      <c r="AF24" s="45"/>
+      <c r="AG24" s="47">
+        <v>1161.58658508862</v>
+      </c>
+      <c r="AH24" s="45"/>
+      <c r="AI24" s="45"/>
+      <c r="AJ24" s="45"/>
+      <c r="AK24" s="45"/>
+      <c r="AL24" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM24" s="6">
+        <v>3472.5046596571701</v>
+      </c>
+      <c r="AN24" s="6">
+        <v>3407.4452854995002</v>
+      </c>
+      <c r="AO24" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP24" s="45"/>
+    </row>
+    <row r="25" spans="10:42" x14ac:dyDescent="0.35">
+      <c r="J25" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="K25" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="L25" s="18"/>
+      <c r="M25" s="18"/>
+      <c r="N25" s="3">
+        <v>125.577091496942</v>
+      </c>
+      <c r="O25" s="43">
+        <v>126.855666206942</v>
+      </c>
+      <c r="P25" s="18"/>
+      <c r="Q25" s="18"/>
+      <c r="R25" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="S25" s="43">
+        <v>104.81695393979901</v>
+      </c>
+      <c r="T25" s="18"/>
+      <c r="U25" s="18"/>
+      <c r="V25" s="18"/>
+      <c r="W25" s="43">
+        <v>103.05939966088</v>
+      </c>
+      <c r="X25" s="18"/>
+      <c r="Y25" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z25" s="18"/>
+      <c r="AA25" s="18"/>
+      <c r="AB25" s="42"/>
+      <c r="AC25" s="43">
+        <v>105.495964388046</v>
+      </c>
+      <c r="AD25" s="18"/>
+      <c r="AE25" s="18"/>
+      <c r="AF25" s="18"/>
+      <c r="AG25" s="43">
+        <v>105.781593414246</v>
+      </c>
+      <c r="AH25" s="18"/>
+      <c r="AI25" s="18"/>
+      <c r="AJ25" s="18"/>
+      <c r="AK25" s="18"/>
+      <c r="AL25" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="AM25" s="3">
+        <v>335.890009824787</v>
+      </c>
+      <c r="AN25" s="3">
+        <v>335.69665928206803</v>
+      </c>
+      <c r="AO25" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="AP25" s="18"/>
+    </row>
+    <row r="26" spans="10:42" x14ac:dyDescent="0.35">
+      <c r="J26" s="45"/>
+      <c r="K26" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="L26" s="45"/>
+      <c r="M26" s="45"/>
+      <c r="N26" s="6">
+        <v>1413.7514354278001</v>
+      </c>
+      <c r="O26" s="47">
+        <v>1397.3645926777999</v>
+      </c>
+      <c r="P26" s="45"/>
+      <c r="Q26" s="45"/>
+      <c r="R26" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="S26" s="47">
+        <v>1102.5185737669401</v>
+      </c>
+      <c r="T26" s="45"/>
+      <c r="U26" s="45"/>
+      <c r="V26" s="45"/>
+      <c r="W26" s="47">
+        <v>1078.4091736009</v>
+      </c>
+      <c r="X26" s="45"/>
+      <c r="Y26" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z26" s="45"/>
+      <c r="AA26" s="45"/>
+      <c r="AB26" s="48"/>
+      <c r="AC26" s="47">
+        <v>1292.12466028723</v>
+      </c>
+      <c r="AD26" s="45"/>
+      <c r="AE26" s="45"/>
+      <c r="AF26" s="45"/>
+      <c r="AG26" s="47">
+        <v>1267.36817850287</v>
+      </c>
+      <c r="AH26" s="45"/>
+      <c r="AI26" s="45"/>
+      <c r="AJ26" s="45"/>
+      <c r="AK26" s="45"/>
+      <c r="AL26" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM26" s="6">
+        <v>3808.3946694819601</v>
+      </c>
+      <c r="AN26" s="6">
+        <v>3743.1419447815601</v>
+      </c>
+      <c r="AO26" s="46" t="s">
+        <v>30</v>
+      </c>
+      <c r="AP26" s="45"/>
+    </row>
+    <row r="27" spans="10:42" x14ac:dyDescent="0.35">
+      <c r="J27" s="49" t="s">
+        <v>60</v>
+      </c>
+      <c r="K27" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="L27" s="18"/>
+      <c r="M27" s="18"/>
+      <c r="N27" s="3">
+        <v>132.06741224151699</v>
+      </c>
+      <c r="O27" s="43">
+        <v>136.177010141517</v>
+      </c>
+      <c r="P27" s="18"/>
+      <c r="Q27" s="18"/>
+      <c r="R27" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="S27" s="43">
+        <v>108.199112283197</v>
+      </c>
+      <c r="T27" s="18"/>
+      <c r="U27" s="18"/>
+      <c r="V27" s="18"/>
+      <c r="W27" s="43">
+        <v>109.982699792259</v>
+      </c>
+      <c r="X27" s="18"/>
+      <c r="Y27" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z27" s="18"/>
+      <c r="AA27" s="18"/>
+      <c r="AB27" s="42"/>
+      <c r="AC27" s="43">
+        <v>105.736620074363</v>
+      </c>
+      <c r="AD27" s="18"/>
+      <c r="AE27" s="18"/>
+      <c r="AF27" s="18"/>
+      <c r="AG27" s="43">
+        <v>109.05206603286599</v>
+      </c>
+      <c r="AH27" s="18"/>
+      <c r="AI27" s="18"/>
+      <c r="AJ27" s="18"/>
+      <c r="AK27" s="18"/>
+      <c r="AL27" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="AM27" s="3">
+        <v>346.00314459907599</v>
+      </c>
+      <c r="AN27" s="3">
+        <v>355.21177596664199</v>
+      </c>
+      <c r="AO27" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP27" s="18"/>
+    </row>
+    <row r="28" spans="10:42" x14ac:dyDescent="0.35">
+      <c r="J28" s="45"/>
+      <c r="K28" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="L28" s="45"/>
+      <c r="M28" s="45"/>
+      <c r="N28" s="6">
+        <v>1545.8188476693099</v>
+      </c>
+      <c r="O28" s="47">
+        <v>1533.5416028193099</v>
+      </c>
+      <c r="P28" s="45"/>
+      <c r="Q28" s="45"/>
+      <c r="R28" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="S28" s="47">
+        <v>1210.7176860501399</v>
+      </c>
+      <c r="T28" s="45"/>
+      <c r="U28" s="45"/>
+      <c r="V28" s="45"/>
+      <c r="W28" s="47">
+        <v>1188.39187339316</v>
+      </c>
+      <c r="X28" s="45"/>
+      <c r="Y28" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z28" s="45"/>
+      <c r="AA28" s="45"/>
+      <c r="AB28" s="48"/>
+      <c r="AC28" s="47">
+        <v>1397.8612803615899</v>
+      </c>
+      <c r="AD28" s="45"/>
+      <c r="AE28" s="45"/>
+      <c r="AF28" s="45"/>
+      <c r="AG28" s="47">
+        <v>1376.42024453573</v>
+      </c>
+      <c r="AH28" s="45"/>
+      <c r="AI28" s="45"/>
+      <c r="AJ28" s="45"/>
+      <c r="AK28" s="45"/>
+      <c r="AL28" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="AM28" s="6">
+        <v>4154.3978140810405</v>
+      </c>
+      <c r="AN28" s="6">
+        <v>4098.3537207482004</v>
+      </c>
+      <c r="AO28" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="AP28" s="45"/>
+    </row>
+    <row r="29" spans="10:42" x14ac:dyDescent="0.35">
+      <c r="J29" s="49" t="s">
+        <v>65</v>
+      </c>
+      <c r="K29" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="L29" s="18"/>
+      <c r="M29" s="18"/>
+      <c r="N29" s="3">
+        <v>134.252659298119</v>
+      </c>
+      <c r="O29" s="43">
+        <v>141.377677108119</v>
+      </c>
+      <c r="P29" s="18"/>
+      <c r="Q29" s="18"/>
+      <c r="R29" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="S29" s="43">
+        <v>117.216657831212</v>
+      </c>
+      <c r="T29" s="18"/>
+      <c r="U29" s="18"/>
+      <c r="V29" s="18"/>
+      <c r="W29" s="43">
+        <v>119.08797866294699</v>
+      </c>
+      <c r="X29" s="18"/>
+      <c r="Y29" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z29" s="18"/>
+      <c r="AA29" s="18"/>
+      <c r="AB29" s="42"/>
+      <c r="AC29" s="43">
+        <v>106.31695755451599</v>
+      </c>
+      <c r="AD29" s="18"/>
+      <c r="AE29" s="18"/>
+      <c r="AF29" s="18"/>
+      <c r="AG29" s="43">
+        <v>115.39743915800101</v>
+      </c>
+      <c r="AH29" s="18"/>
+      <c r="AI29" s="18"/>
+      <c r="AJ29" s="18"/>
+      <c r="AK29" s="18"/>
+      <c r="AL29" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="AM29" s="3">
+        <v>357.78627468384701</v>
+      </c>
+      <c r="AN29" s="3">
+        <v>375.86309492906702</v>
+      </c>
+      <c r="AO29" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP29" s="18"/>
+    </row>
+    <row r="30" spans="10:42" x14ac:dyDescent="0.35">
+      <c r="J30" s="45"/>
+      <c r="K30" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="L30" s="45"/>
+      <c r="M30" s="45"/>
+      <c r="N30" s="6">
+        <v>1680.07150696743</v>
+      </c>
+      <c r="O30" s="47">
+        <v>1674.9192799274299</v>
+      </c>
+      <c r="P30" s="45"/>
+      <c r="Q30" s="45"/>
+      <c r="R30" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="S30" s="47">
+        <v>1327.9343438813501</v>
+      </c>
+      <c r="T30" s="45"/>
+      <c r="U30" s="45"/>
+      <c r="V30" s="45"/>
+      <c r="W30" s="47">
+        <v>1307.4798520561101</v>
+      </c>
+      <c r="X30" s="45"/>
+      <c r="Y30" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="Z30" s="45"/>
+      <c r="AA30" s="45"/>
+      <c r="AB30" s="48"/>
+      <c r="AC30" s="47">
+        <v>1504.17823791611</v>
+      </c>
+      <c r="AD30" s="45"/>
+      <c r="AE30" s="45"/>
+      <c r="AF30" s="45"/>
+      <c r="AG30" s="47">
+        <v>1491.81768369373</v>
+      </c>
+      <c r="AH30" s="45"/>
+      <c r="AI30" s="45"/>
+      <c r="AJ30" s="45"/>
+      <c r="AK30" s="45"/>
+      <c r="AL30" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM30" s="6">
+        <v>4512.1840887648796</v>
+      </c>
+      <c r="AN30" s="6">
+        <v>4474.2168156772696</v>
+      </c>
+      <c r="AO30" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="AP30" s="45"/>
+    </row>
+    <row r="31" spans="10:42" x14ac:dyDescent="0.35">
+      <c r="J31" s="49" t="s">
+        <v>70</v>
+      </c>
+      <c r="K31" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="L31" s="18"/>
+      <c r="M31" s="18"/>
+      <c r="N31" s="3">
+        <v>134.04285196283601</v>
+      </c>
+      <c r="O31" s="43">
+        <v>143.15743227283599</v>
+      </c>
+      <c r="P31" s="18"/>
+      <c r="Q31" s="18"/>
+      <c r="R31" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="S31" s="43">
+        <v>131.614078690707</v>
+      </c>
+      <c r="T31" s="18"/>
+      <c r="U31" s="18"/>
+      <c r="V31" s="18"/>
+      <c r="W31" s="43">
+        <v>133.163794888008</v>
+      </c>
+      <c r="X31" s="18"/>
+      <c r="Y31" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="Z31" s="18"/>
+      <c r="AA31" s="18"/>
+      <c r="AB31" s="42"/>
+      <c r="AC31" s="43">
+        <v>121.71618671697701</v>
+      </c>
+      <c r="AD31" s="18"/>
+      <c r="AE31" s="18"/>
+      <c r="AF31" s="18"/>
+      <c r="AG31" s="43">
+        <v>137.12078362149899</v>
+      </c>
+      <c r="AH31" s="18"/>
+      <c r="AI31" s="18"/>
+      <c r="AJ31" s="18"/>
+      <c r="AK31" s="18"/>
+      <c r="AL31" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="AM31" s="3">
+        <v>387.37311737051999</v>
+      </c>
+      <c r="AN31" s="3">
+        <v>413.442010782343</v>
+      </c>
+      <c r="AO31" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="AP31" s="18"/>
+    </row>
+    <row r="32" spans="10:42" x14ac:dyDescent="0.35">
+      <c r="J32" s="45"/>
+      <c r="K32" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="L32" s="45"/>
+      <c r="M32" s="45"/>
+      <c r="N32" s="6">
+        <v>1814.1143589302701</v>
+      </c>
+      <c r="O32" s="47">
+        <v>1818.0767122002701</v>
+      </c>
+      <c r="P32" s="45"/>
+      <c r="Q32" s="45"/>
+      <c r="R32" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="S32" s="47">
+        <v>1459.54842257205</v>
+      </c>
+      <c r="T32" s="45"/>
+      <c r="U32" s="45"/>
+      <c r="V32" s="45"/>
+      <c r="W32" s="47">
+        <v>1440.6436469441101</v>
+      </c>
+      <c r="X32" s="45"/>
+      <c r="Y32" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z32" s="45"/>
+      <c r="AA32" s="45"/>
+      <c r="AB32" s="48"/>
+      <c r="AC32" s="47">
+        <v>1625.89442463308</v>
+      </c>
+      <c r="AD32" s="45"/>
+      <c r="AE32" s="45"/>
+      <c r="AF32" s="45"/>
+      <c r="AG32" s="47">
+        <v>1628.9384673152299</v>
+      </c>
+      <c r="AH32" s="45"/>
+      <c r="AI32" s="45"/>
+      <c r="AJ32" s="45"/>
+      <c r="AK32" s="45"/>
+      <c r="AL32" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM32" s="6">
+        <v>4899.5572061353996</v>
+      </c>
+      <c r="AN32" s="6">
+        <v>4887.6588264596103</v>
+      </c>
+      <c r="AO32" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP32" s="45"/>
+    </row>
+    <row r="33" spans="3:47" x14ac:dyDescent="0.35">
+      <c r="J33" s="49" t="s">
+        <v>76</v>
+      </c>
+      <c r="K33" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="L33" s="18"/>
+      <c r="M33" s="18"/>
+      <c r="N33" s="3">
+        <v>115.76609039615499</v>
+      </c>
+      <c r="O33" s="41"/>
+      <c r="P33" s="18"/>
+      <c r="Q33" s="18"/>
+      <c r="R33" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="S33" s="43">
+        <v>119.82410401702001</v>
+      </c>
+      <c r="T33" s="18"/>
+      <c r="U33" s="18"/>
+      <c r="V33" s="18"/>
+      <c r="W33" s="41"/>
+      <c r="X33" s="18"/>
+      <c r="Y33" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z33" s="18"/>
+      <c r="AA33" s="18"/>
+      <c r="AB33" s="42"/>
+      <c r="AC33" s="43">
+        <v>130.544448325562</v>
+      </c>
+      <c r="AD33" s="18"/>
+      <c r="AE33" s="18"/>
+      <c r="AF33" s="18"/>
+      <c r="AG33" s="41"/>
+      <c r="AH33" s="18"/>
+      <c r="AI33" s="18"/>
+      <c r="AJ33" s="18"/>
+      <c r="AK33" s="18"/>
+      <c r="AL33" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM33" s="3">
+        <v>366.134642738737</v>
+      </c>
+      <c r="AN33" s="5"/>
+      <c r="AO33" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP33" s="18"/>
+    </row>
+    <row r="34" spans="3:47" x14ac:dyDescent="0.35">
+      <c r="J34" s="45"/>
+      <c r="K34" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="L34" s="45"/>
+      <c r="M34" s="45"/>
+      <c r="N34" s="6">
+        <v>1929.8804493264199</v>
+      </c>
+      <c r="O34" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="P34" s="45"/>
+      <c r="Q34" s="45"/>
+      <c r="R34" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="S34" s="47">
+        <v>1579.37252658907</v>
+      </c>
+      <c r="T34" s="45"/>
+      <c r="U34" s="45"/>
+      <c r="V34" s="45"/>
+      <c r="W34" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="X34" s="45"/>
+      <c r="Y34" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z34" s="45"/>
+      <c r="AA34" s="45"/>
+      <c r="AB34" s="48"/>
+      <c r="AC34" s="47">
+        <v>1756.4388729586401</v>
+      </c>
+      <c r="AD34" s="45"/>
+      <c r="AE34" s="45"/>
+      <c r="AF34" s="45"/>
+      <c r="AG34" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH34" s="45"/>
+      <c r="AI34" s="45"/>
+      <c r="AJ34" s="45"/>
+      <c r="AK34" s="45"/>
+      <c r="AL34" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM34" s="6">
+        <v>5265.6918488741403</v>
+      </c>
+      <c r="AN34" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO34" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP34" s="45"/>
+    </row>
+    <row r="35" spans="3:47" x14ac:dyDescent="0.35">
+      <c r="J35" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="K35" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="L35" s="36"/>
+      <c r="M35" s="36"/>
+      <c r="N35" s="10">
+        <v>1929.8804493264199</v>
+      </c>
+      <c r="O35" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="P35" s="36"/>
+      <c r="Q35" s="36"/>
+      <c r="R35" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="S35" s="35">
+        <v>1579.37252658907</v>
+      </c>
+      <c r="T35" s="36"/>
+      <c r="U35" s="36"/>
+      <c r="V35" s="36"/>
+      <c r="W35" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="X35" s="36"/>
+      <c r="Y35" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z35" s="36"/>
+      <c r="AA35" s="36"/>
+      <c r="AB35" s="40"/>
+      <c r="AC35" s="35">
+        <v>1756.4388729586401</v>
+      </c>
+      <c r="AD35" s="36"/>
+      <c r="AE35" s="36"/>
+      <c r="AF35" s="36"/>
+      <c r="AG35" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH35" s="36"/>
+      <c r="AI35" s="36"/>
+      <c r="AJ35" s="36"/>
+      <c r="AK35" s="36"/>
+      <c r="AL35" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM35" s="10">
+        <v>5265.6918488741403</v>
+      </c>
+      <c r="AN35" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO35" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP35" s="36"/>
+    </row>
+    <row r="36" spans="3:47" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="37" spans="3:47" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="38" spans="3:47" ht="24.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J38" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="K38" s="18"/>
+      <c r="L38" s="18"/>
+      <c r="M38" s="18"/>
+      <c r="N38" s="18"/>
+      <c r="O38" s="18"/>
+      <c r="P38" s="18"/>
+      <c r="Q38" s="18"/>
+      <c r="R38" s="18"/>
+      <c r="S38" s="18"/>
+      <c r="T38" s="18"/>
+      <c r="U38" s="18"/>
+      <c r="V38" s="18"/>
+      <c r="W38" s="18"/>
+      <c r="X38" s="18"/>
+      <c r="Y38" s="18"/>
+      <c r="Z38" s="18"/>
+      <c r="AA38" s="18"/>
+      <c r="AB38" s="18"/>
+      <c r="AC38" s="18"/>
+      <c r="AD38" s="18"/>
+      <c r="AE38" s="18"/>
+      <c r="AF38" s="18"/>
+      <c r="AG38" s="18"/>
+      <c r="AH38" s="18"/>
+      <c r="AI38" s="18"/>
+      <c r="AJ38" s="18"/>
+      <c r="AK38" s="18"/>
+      <c r="AL38" s="18"/>
+      <c r="AM38" s="18"/>
+      <c r="AN38" s="18"/>
+      <c r="AO38" s="18"/>
+    </row>
+    <row r="39" spans="3:47" ht="5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="40" spans="3:47" ht="45.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J40" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="K40" s="18"/>
+      <c r="L40" s="18"/>
+      <c r="M40" s="18"/>
+      <c r="N40" s="18"/>
+      <c r="O40" s="18"/>
+      <c r="P40" s="18"/>
+      <c r="Q40" s="18"/>
+      <c r="R40" s="18"/>
+      <c r="S40" s="18"/>
+      <c r="T40" s="18"/>
+      <c r="U40" s="18"/>
+      <c r="V40" s="18"/>
+      <c r="W40" s="18"/>
+      <c r="X40" s="18"/>
+      <c r="Y40" s="18"/>
+      <c r="Z40" s="18"/>
+      <c r="AA40" s="18"/>
+      <c r="AB40" s="18"/>
+      <c r="AC40" s="18"/>
+      <c r="AD40" s="18"/>
+      <c r="AE40" s="18"/>
+      <c r="AF40" s="18"/>
+      <c r="AG40" s="18"/>
+      <c r="AH40" s="18"/>
+      <c r="AI40" s="18"/>
+      <c r="AJ40" s="18"/>
+      <c r="AK40" s="18"/>
+      <c r="AL40" s="18"/>
+      <c r="AM40" s="18"/>
+      <c r="AN40" s="18"/>
+      <c r="AO40" s="18"/>
+      <c r="AP40" s="18"/>
+      <c r="AQ40" s="18"/>
+      <c r="AR40" s="18"/>
+      <c r="AS40" s="18"/>
+      <c r="AT40" s="18"/>
+    </row>
+    <row r="41" spans="3:47" ht="6.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="42" spans="3:47" ht="4.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+      <c r="I42" s="1"/>
+      <c r="J42" s="1"/>
+      <c r="K42" s="1"/>
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+      <c r="N42" s="1"/>
+      <c r="O42" s="1"/>
+      <c r="P42" s="1"/>
+      <c r="Q42" s="1"/>
+      <c r="R42" s="1"/>
+      <c r="S42" s="1"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+      <c r="X42" s="32"/>
+      <c r="Y42" s="32"/>
+      <c r="Z42" s="32"/>
+      <c r="AA42" s="32"/>
+      <c r="AB42" s="32"/>
+      <c r="AC42" s="32"/>
+      <c r="AD42" s="1"/>
+    </row>
+    <row r="43" spans="3:47" ht="2.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C43" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="D43" s="32"/>
+      <c r="E43" s="32"/>
+      <c r="F43" s="32"/>
+      <c r="G43" s="32"/>
+      <c r="H43" s="32"/>
+      <c r="I43" s="32"/>
+      <c r="J43" s="32"/>
+      <c r="K43" s="32"/>
+      <c r="L43" s="32"/>
+      <c r="M43" s="32"/>
+      <c r="N43" s="32"/>
+      <c r="O43" s="32"/>
+      <c r="P43" s="32"/>
+      <c r="Q43" s="32"/>
+      <c r="R43" s="32"/>
+      <c r="S43" s="32"/>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
+      <c r="X43" s="32"/>
+      <c r="Y43" s="32"/>
+      <c r="Z43" s="32"/>
+      <c r="AA43" s="32"/>
+      <c r="AB43" s="32"/>
+      <c r="AC43" s="32"/>
+      <c r="AD43" s="1"/>
+    </row>
+    <row r="44" spans="3:47" ht="26" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C44" s="32"/>
+      <c r="D44" s="32"/>
+      <c r="E44" s="32"/>
+      <c r="F44" s="32"/>
+      <c r="G44" s="32"/>
+      <c r="H44" s="32"/>
+      <c r="I44" s="32"/>
+      <c r="J44" s="32"/>
+      <c r="K44" s="32"/>
+      <c r="L44" s="32"/>
+      <c r="M44" s="32"/>
+      <c r="N44" s="32"/>
+      <c r="O44" s="32"/>
+      <c r="P44" s="32"/>
+      <c r="Q44" s="32"/>
+      <c r="R44" s="32"/>
+      <c r="S44" s="32"/>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
+      <c r="X44" s="32"/>
+      <c r="Y44" s="32"/>
+      <c r="Z44" s="32"/>
+      <c r="AA44" s="32"/>
+      <c r="AB44" s="32"/>
+      <c r="AC44" s="32"/>
+      <c r="AD44" s="1"/>
+      <c r="AJ44" s="28"/>
+      <c r="AK44" s="18"/>
+      <c r="AL44" s="18"/>
+      <c r="AM44" s="18"/>
+      <c r="AN44" s="18"/>
+      <c r="AO44" s="18"/>
+      <c r="AP44" s="18"/>
+      <c r="AQ44" s="18"/>
+      <c r="AR44" s="18"/>
+      <c r="AS44" s="18"/>
+      <c r="AT44" s="18"/>
+      <c r="AU44" s="18"/>
+    </row>
+    <row r="45" spans="3:47" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="1"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="1"/>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+      <c r="N45" s="1"/>
+      <c r="O45" s="1"/>
+      <c r="P45" s="1"/>
+      <c r="Q45" s="1"/>
+      <c r="R45" s="1"/>
+      <c r="S45" s="1"/>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+      <c r="X45" s="32"/>
+      <c r="Y45" s="32"/>
+      <c r="Z45" s="32"/>
+      <c r="AA45" s="32"/>
+      <c r="AB45" s="32"/>
+      <c r="AC45" s="32"/>
+      <c r="AD45" s="1"/>
+      <c r="AJ45" s="28"/>
+      <c r="AK45" s="18"/>
+      <c r="AL45" s="18"/>
+      <c r="AM45" s="18"/>
+      <c r="AN45" s="18"/>
+      <c r="AO45" s="18"/>
+      <c r="AP45" s="18"/>
+      <c r="AQ45" s="18"/>
+      <c r="AR45" s="18"/>
+      <c r="AS45" s="18"/>
+      <c r="AT45" s="18"/>
+      <c r="AU45" s="18"/>
+    </row>
+    <row r="46" spans="3:47" ht="3.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C46" s="34" t="s">
+        <v>81</v>
+      </c>
+      <c r="D46" s="32"/>
+      <c r="E46" s="32"/>
+      <c r="F46" s="32"/>
+      <c r="G46" s="32"/>
+      <c r="H46" s="32"/>
+      <c r="I46" s="32"/>
+      <c r="J46" s="32"/>
+      <c r="K46" s="32"/>
+      <c r="L46" s="32"/>
+      <c r="M46" s="32"/>
+      <c r="N46" s="32"/>
+      <c r="O46" s="32"/>
+      <c r="P46" s="32"/>
+      <c r="Q46" s="32"/>
+      <c r="R46" s="32"/>
+      <c r="S46" s="32"/>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+      <c r="X46" s="32"/>
+      <c r="Y46" s="32"/>
+      <c r="Z46" s="32"/>
+      <c r="AA46" s="32"/>
+      <c r="AB46" s="32"/>
+      <c r="AC46" s="32"/>
+      <c r="AD46" s="1"/>
+      <c r="AJ46" s="28"/>
+      <c r="AK46" s="18"/>
+      <c r="AL46" s="18"/>
+      <c r="AM46" s="18"/>
+      <c r="AN46" s="18"/>
+      <c r="AO46" s="18"/>
+      <c r="AP46" s="18"/>
+      <c r="AQ46" s="18"/>
+      <c r="AR46" s="18"/>
+      <c r="AS46" s="18"/>
+      <c r="AT46" s="18"/>
+      <c r="AU46" s="18"/>
+    </row>
+    <row r="47" spans="3:47" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C47" s="32"/>
+      <c r="D47" s="32"/>
+      <c r="E47" s="32"/>
+      <c r="F47" s="32"/>
+      <c r="G47" s="32"/>
+      <c r="H47" s="32"/>
+      <c r="I47" s="32"/>
+      <c r="J47" s="32"/>
+      <c r="K47" s="32"/>
+      <c r="L47" s="32"/>
+      <c r="M47" s="32"/>
+      <c r="N47" s="32"/>
+      <c r="O47" s="32"/>
+      <c r="P47" s="32"/>
+      <c r="Q47" s="32"/>
+      <c r="R47" s="32"/>
+      <c r="S47" s="32"/>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+      <c r="X47" s="1"/>
+      <c r="Y47" s="1"/>
+      <c r="Z47" s="1"/>
+      <c r="AA47" s="1"/>
+      <c r="AB47" s="1"/>
+      <c r="AC47" s="1"/>
+      <c r="AD47" s="1"/>
+      <c r="AJ47" s="28"/>
+      <c r="AK47" s="18"/>
+      <c r="AL47" s="18"/>
+      <c r="AM47" s="18"/>
+      <c r="AN47" s="18"/>
+      <c r="AO47" s="18"/>
+      <c r="AP47" s="18"/>
+      <c r="AQ47" s="18"/>
+      <c r="AR47" s="18"/>
+      <c r="AS47" s="18"/>
+      <c r="AT47" s="18"/>
+      <c r="AU47" s="18"/>
+    </row>
+    <row r="48" spans="3:47" ht="7.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+      <c r="H48" s="1"/>
+      <c r="I48" s="1"/>
+      <c r="J48" s="1"/>
+      <c r="K48" s="1"/>
+      <c r="L48" s="1"/>
+      <c r="M48" s="1"/>
+      <c r="N48" s="1"/>
+      <c r="O48" s="1"/>
+      <c r="P48" s="1"/>
+      <c r="Q48" s="1"/>
+      <c r="R48" s="1"/>
+      <c r="S48" s="1"/>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+      <c r="X48" s="1"/>
+      <c r="Y48" s="1"/>
+      <c r="Z48" s="1"/>
+      <c r="AA48" s="1"/>
+      <c r="AB48" s="1"/>
+      <c r="AC48" s="1"/>
+      <c r="AD48" s="1"/>
+      <c r="AJ48" s="28"/>
+      <c r="AK48" s="18"/>
+      <c r="AL48" s="18"/>
+      <c r="AM48" s="18"/>
+      <c r="AN48" s="18"/>
+      <c r="AO48" s="18"/>
+      <c r="AP48" s="18"/>
+      <c r="AQ48" s="18"/>
+      <c r="AR48" s="18"/>
+      <c r="AS48" s="18"/>
+      <c r="AT48" s="18"/>
+      <c r="AU48" s="18"/>
+    </row>
+    <row r="49" spans="3:48" ht="4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AJ49" s="28"/>
+      <c r="AK49" s="18"/>
+      <c r="AL49" s="18"/>
+      <c r="AM49" s="18"/>
+      <c r="AN49" s="18"/>
+      <c r="AO49" s="18"/>
+      <c r="AP49" s="18"/>
+      <c r="AQ49" s="18"/>
+      <c r="AR49" s="18"/>
+      <c r="AS49" s="18"/>
+      <c r="AT49" s="18"/>
+      <c r="AU49" s="18"/>
+    </row>
+    <row r="50" spans="3:48" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G50" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="H50" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="82" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="83" t="s">
+      <c r="I50" s="18"/>
+      <c r="J50" s="18"/>
+      <c r="K50" s="18"/>
+      <c r="L50" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="M50" s="18"/>
+      <c r="N50" s="18"/>
+      <c r="O50" s="18"/>
+      <c r="P50" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q50" s="18"/>
+      <c r="R50" s="18"/>
+      <c r="S50" s="18"/>
+      <c r="T50" s="18"/>
+      <c r="U50" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="V50" s="18"/>
+      <c r="W50" s="18"/>
+      <c r="X50" s="18"/>
+      <c r="Y50" s="18"/>
+      <c r="AJ50" s="28"/>
+      <c r="AK50" s="18"/>
+      <c r="AL50" s="18"/>
+      <c r="AM50" s="18"/>
+      <c r="AN50" s="18"/>
+      <c r="AO50" s="18"/>
+      <c r="AP50" s="18"/>
+      <c r="AQ50" s="18"/>
+      <c r="AR50" s="18"/>
+      <c r="AS50" s="18"/>
+      <c r="AT50" s="18"/>
+      <c r="AU50" s="18"/>
+    </row>
+    <row r="51" spans="3:48" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C51" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="D51" s="18"/>
+      <c r="G51" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="H51" s="31">
+        <v>143687.66176283601</v>
+      </c>
+      <c r="I51" s="18"/>
+      <c r="J51" s="18"/>
+      <c r="K51" s="18"/>
+      <c r="L51" s="31">
+        <v>127653.78639672299</v>
+      </c>
+      <c r="M51" s="18"/>
+      <c r="N51" s="18"/>
+      <c r="O51" s="18"/>
+      <c r="P51" s="31">
+        <v>134053.80105355699</v>
+      </c>
+      <c r="Q51" s="18"/>
+      <c r="R51" s="18"/>
+      <c r="S51" s="18"/>
+      <c r="T51" s="18"/>
+      <c r="U51" s="31">
+        <v>405395.24921311601</v>
+      </c>
+      <c r="V51" s="18"/>
+      <c r="W51" s="18"/>
+      <c r="X51" s="18"/>
+      <c r="Y51" s="18"/>
+      <c r="AJ51" s="28"/>
+      <c r="AK51" s="18"/>
+      <c r="AL51" s="18"/>
+      <c r="AM51" s="18"/>
+      <c r="AN51" s="18"/>
+      <c r="AO51" s="18"/>
+      <c r="AP51" s="18"/>
+      <c r="AQ51" s="18"/>
+      <c r="AR51" s="18"/>
+      <c r="AS51" s="18"/>
+      <c r="AT51" s="18"/>
+      <c r="AU51" s="18"/>
+    </row>
+    <row r="52" spans="3:48" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AJ52" s="28"/>
+      <c r="AK52" s="18"/>
+      <c r="AL52" s="18"/>
+      <c r="AM52" s="18"/>
+      <c r="AN52" s="18"/>
+      <c r="AO52" s="18"/>
+      <c r="AP52" s="18"/>
+      <c r="AQ52" s="18"/>
+      <c r="AR52" s="18"/>
+      <c r="AS52" s="18"/>
+      <c r="AT52" s="18"/>
+      <c r="AU52" s="18"/>
+    </row>
+    <row r="53" spans="3:48" ht="0.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AJ53" s="28"/>
+      <c r="AK53" s="18"/>
+      <c r="AL53" s="18"/>
+      <c r="AM53" s="18"/>
+      <c r="AN53" s="18"/>
+      <c r="AO53" s="18"/>
+      <c r="AP53" s="18"/>
+      <c r="AQ53" s="18"/>
+      <c r="AR53" s="18"/>
+      <c r="AS53" s="18"/>
+      <c r="AT53" s="18"/>
+      <c r="AU53" s="18"/>
+    </row>
+    <row r="54" spans="3:48" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G54" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="H54" s="31">
+        <v>134042.85196283599</v>
+      </c>
+      <c r="I54" s="18"/>
+      <c r="J54" s="18"/>
+      <c r="K54" s="18"/>
+      <c r="L54" s="31">
+        <v>131614.07869070701</v>
+      </c>
+      <c r="M54" s="18"/>
+      <c r="N54" s="18"/>
+      <c r="O54" s="18"/>
+      <c r="P54" s="31">
+        <v>121716.186716977</v>
+      </c>
+      <c r="Q54" s="18"/>
+      <c r="R54" s="18"/>
+      <c r="S54" s="18"/>
+      <c r="T54" s="18"/>
+      <c r="U54" s="31">
+        <v>387373.11737052002</v>
+      </c>
+      <c r="V54" s="18"/>
+      <c r="W54" s="18"/>
+      <c r="X54" s="18"/>
+      <c r="Y54" s="18"/>
+      <c r="AJ54" s="28"/>
+      <c r="AK54" s="18"/>
+      <c r="AL54" s="18"/>
+      <c r="AM54" s="18"/>
+      <c r="AN54" s="18"/>
+      <c r="AO54" s="18"/>
+      <c r="AP54" s="18"/>
+      <c r="AQ54" s="18"/>
+      <c r="AR54" s="18"/>
+      <c r="AS54" s="18"/>
+      <c r="AT54" s="18"/>
+      <c r="AU54" s="18"/>
+    </row>
+    <row r="55" spans="3:48" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G55" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="H55" s="31">
+        <v>143157.43227283601</v>
+      </c>
+      <c r="I55" s="18"/>
+      <c r="J55" s="18"/>
+      <c r="K55" s="18"/>
+      <c r="L55" s="31">
+        <v>133163.79488800801</v>
+      </c>
+      <c r="M55" s="18"/>
+      <c r="N55" s="18"/>
+      <c r="O55" s="18"/>
+      <c r="P55" s="31">
+        <v>137120.78362149899</v>
+      </c>
+      <c r="Q55" s="18"/>
+      <c r="R55" s="18"/>
+      <c r="S55" s="18"/>
+      <c r="T55" s="18"/>
+      <c r="U55" s="31">
+        <v>413442.01078234299</v>
+      </c>
+      <c r="V55" s="18"/>
+      <c r="W55" s="18"/>
+      <c r="X55" s="18"/>
+      <c r="Y55" s="18"/>
+      <c r="AJ55" s="28"/>
+      <c r="AK55" s="18"/>
+      <c r="AL55" s="18"/>
+      <c r="AM55" s="18"/>
+      <c r="AN55" s="18"/>
+      <c r="AO55" s="18"/>
+      <c r="AP55" s="18"/>
+      <c r="AQ55" s="18"/>
+      <c r="AR55" s="18"/>
+      <c r="AS55" s="18"/>
+      <c r="AT55" s="18"/>
+      <c r="AU55" s="18"/>
+    </row>
+    <row r="56" spans="3:48" ht="7" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G56" s="17" t="s">
+        <v>87</v>
+      </c>
+      <c r="H56" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="I56" s="18"/>
+      <c r="J56" s="18"/>
+      <c r="K56" s="18"/>
+      <c r="L56" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="M56" s="18"/>
+      <c r="N56" s="18"/>
+      <c r="O56" s="18"/>
+      <c r="P56" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q56" s="18"/>
+      <c r="R56" s="18"/>
+      <c r="S56" s="18"/>
+      <c r="T56" s="18"/>
+      <c r="U56" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="V56" s="18"/>
+      <c r="W56" s="18"/>
+      <c r="X56" s="18"/>
+      <c r="Y56" s="18"/>
+      <c r="AJ56" s="28"/>
+      <c r="AK56" s="18"/>
+      <c r="AL56" s="18"/>
+      <c r="AM56" s="18"/>
+      <c r="AN56" s="18"/>
+      <c r="AO56" s="18"/>
+      <c r="AP56" s="18"/>
+      <c r="AQ56" s="18"/>
+      <c r="AR56" s="18"/>
+      <c r="AS56" s="18"/>
+      <c r="AT56" s="18"/>
+      <c r="AU56" s="18"/>
+    </row>
+    <row r="57" spans="3:48" x14ac:dyDescent="0.35">
+      <c r="G57" s="18"/>
+      <c r="H57" s="18"/>
+      <c r="I57" s="18"/>
+      <c r="J57" s="18"/>
+      <c r="K57" s="18"/>
+      <c r="L57" s="18"/>
+      <c r="M57" s="18"/>
+      <c r="N57" s="18"/>
+      <c r="O57" s="18"/>
+      <c r="P57" s="18"/>
+      <c r="Q57" s="18"/>
+      <c r="R57" s="18"/>
+      <c r="S57" s="18"/>
+      <c r="T57" s="18"/>
+      <c r="U57" s="18"/>
+      <c r="V57" s="18"/>
+      <c r="W57" s="18"/>
+      <c r="X57" s="18"/>
+      <c r="Y57" s="18"/>
+    </row>
+    <row r="58" spans="3:48" ht="7.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G58" s="18"/>
+      <c r="H58" s="18"/>
+      <c r="I58" s="18"/>
+      <c r="J58" s="18"/>
+      <c r="K58" s="18"/>
+      <c r="L58" s="18"/>
+      <c r="M58" s="18"/>
+      <c r="N58" s="18"/>
+      <c r="O58" s="18"/>
+      <c r="P58" s="18"/>
+      <c r="Q58" s="18"/>
+      <c r="R58" s="18"/>
+      <c r="S58" s="18"/>
+      <c r="T58" s="18"/>
+      <c r="U58" s="18"/>
+      <c r="V58" s="18"/>
+      <c r="W58" s="18"/>
+      <c r="X58" s="18"/>
+      <c r="Y58" s="18"/>
+      <c r="AK58" s="28"/>
+      <c r="AL58" s="18"/>
+      <c r="AM58" s="18"/>
+      <c r="AN58" s="18"/>
+      <c r="AO58" s="18"/>
+      <c r="AP58" s="18"/>
+      <c r="AQ58" s="18"/>
+      <c r="AR58" s="18"/>
+      <c r="AS58" s="18"/>
+      <c r="AT58" s="18"/>
+      <c r="AU58" s="18"/>
+      <c r="AV58" s="18"/>
+    </row>
+    <row r="59" spans="3:48" ht="5.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AK59" s="28"/>
+      <c r="AL59" s="18"/>
+      <c r="AM59" s="18"/>
+      <c r="AN59" s="18"/>
+      <c r="AO59" s="18"/>
+      <c r="AP59" s="18"/>
+      <c r="AQ59" s="18"/>
+      <c r="AR59" s="18"/>
+      <c r="AS59" s="18"/>
+      <c r="AT59" s="18"/>
+      <c r="AU59" s="18"/>
+      <c r="AV59" s="18"/>
+    </row>
+    <row r="60" spans="3:48" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C60" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="D60" s="18"/>
+      <c r="G60" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="H60" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="I60" s="18"/>
+      <c r="J60" s="18"/>
+      <c r="K60" s="18"/>
+      <c r="L60" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="M60" s="18"/>
+      <c r="N60" s="18"/>
+      <c r="O60" s="18"/>
+      <c r="P60" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q60" s="18"/>
+      <c r="R60" s="18"/>
+      <c r="S60" s="18"/>
+      <c r="T60" s="18"/>
+      <c r="U60" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="V60" s="18"/>
+      <c r="W60" s="18"/>
+      <c r="X60" s="18"/>
+      <c r="Y60" s="18"/>
+      <c r="AK60" s="28"/>
+      <c r="AL60" s="18"/>
+      <c r="AM60" s="18"/>
+      <c r="AN60" s="18"/>
+      <c r="AO60" s="18"/>
+      <c r="AP60" s="18"/>
+      <c r="AQ60" s="18"/>
+      <c r="AR60" s="18"/>
+      <c r="AS60" s="18"/>
+      <c r="AT60" s="18"/>
+      <c r="AU60" s="18"/>
+      <c r="AV60" s="18"/>
+    </row>
+    <row r="61" spans="3:48" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AK61" s="28"/>
+      <c r="AL61" s="18"/>
+      <c r="AM61" s="18"/>
+      <c r="AN61" s="18"/>
+      <c r="AO61" s="18"/>
+      <c r="AP61" s="18"/>
+      <c r="AQ61" s="18"/>
+      <c r="AR61" s="18"/>
+      <c r="AS61" s="18"/>
+      <c r="AT61" s="18"/>
+      <c r="AU61" s="18"/>
+      <c r="AV61" s="18"/>
+    </row>
+    <row r="62" spans="3:48" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G62" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="H62" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="I62" s="18"/>
+      <c r="J62" s="18"/>
+      <c r="K62" s="18"/>
+      <c r="L62" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="M62" s="18"/>
+      <c r="N62" s="18"/>
+      <c r="O62" s="18"/>
+      <c r="P62" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q62" s="18"/>
+      <c r="R62" s="18"/>
+      <c r="S62" s="18"/>
+      <c r="T62" s="18"/>
+      <c r="U62" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="V62" s="18"/>
+      <c r="W62" s="18"/>
+      <c r="X62" s="18"/>
+      <c r="Y62" s="18"/>
+      <c r="AK62" s="28"/>
+      <c r="AL62" s="18"/>
+      <c r="AM62" s="18"/>
+      <c r="AN62" s="18"/>
+      <c r="AO62" s="18"/>
+      <c r="AP62" s="18"/>
+      <c r="AQ62" s="18"/>
+      <c r="AR62" s="18"/>
+      <c r="AS62" s="18"/>
+      <c r="AT62" s="18"/>
+      <c r="AU62" s="18"/>
+      <c r="AV62" s="18"/>
+    </row>
+    <row r="63" spans="3:48" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AK63" s="28"/>
+      <c r="AL63" s="18"/>
+      <c r="AM63" s="18"/>
+      <c r="AN63" s="18"/>
+      <c r="AO63" s="18"/>
+      <c r="AP63" s="18"/>
+      <c r="AQ63" s="18"/>
+      <c r="AR63" s="18"/>
+      <c r="AS63" s="18"/>
+      <c r="AT63" s="18"/>
+      <c r="AU63" s="18"/>
+      <c r="AV63" s="18"/>
+    </row>
+    <row r="64" spans="3:48" ht="5.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AK64" s="28"/>
+      <c r="AL64" s="18"/>
+      <c r="AM64" s="18"/>
+      <c r="AN64" s="18"/>
+      <c r="AO64" s="18"/>
+      <c r="AP64" s="18"/>
+      <c r="AQ64" s="18"/>
+      <c r="AR64" s="18"/>
+      <c r="AS64" s="18"/>
+      <c r="AT64" s="18"/>
+      <c r="AU64" s="18"/>
+      <c r="AV64" s="18"/>
+    </row>
+    <row r="65" spans="3:48" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H65" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="I65" s="18"/>
+      <c r="J65" s="18"/>
+      <c r="K65" s="18"/>
+      <c r="L65" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="M65" s="18"/>
+      <c r="N65" s="18"/>
+      <c r="O65" s="18"/>
+      <c r="P65" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q65" s="18"/>
+      <c r="R65" s="18"/>
+      <c r="S65" s="18"/>
+      <c r="T65" s="18"/>
+      <c r="U65" s="19" t="s">
+        <v>82</v>
+      </c>
+      <c r="V65" s="18"/>
+      <c r="W65" s="18"/>
+      <c r="X65" s="18"/>
+      <c r="Y65" s="18"/>
+      <c r="AK65" s="28"/>
+      <c r="AL65" s="18"/>
+      <c r="AM65" s="18"/>
+      <c r="AN65" s="18"/>
+      <c r="AO65" s="18"/>
+      <c r="AP65" s="18"/>
+      <c r="AQ65" s="18"/>
+      <c r="AR65" s="18"/>
+      <c r="AS65" s="18"/>
+      <c r="AT65" s="18"/>
+      <c r="AU65" s="18"/>
+      <c r="AV65" s="18"/>
+    </row>
+    <row r="66" spans="3:48" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C66" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="D66" s="18"/>
+      <c r="G66" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="H66" s="29">
+        <v>1784418.1454302699</v>
+      </c>
+      <c r="I66" s="18"/>
+      <c r="J66" s="18"/>
+      <c r="K66" s="18"/>
+      <c r="L66" s="29">
+        <v>1418278.82449253</v>
+      </c>
+      <c r="M66" s="18"/>
+      <c r="N66" s="18"/>
+      <c r="O66" s="18"/>
+      <c r="P66" s="29">
+        <v>1702413.91067288</v>
+      </c>
+      <c r="Q66" s="18"/>
+      <c r="R66" s="18"/>
+      <c r="S66" s="18"/>
+      <c r="T66" s="18"/>
+      <c r="U66" s="29">
+        <v>4905110.8805956803</v>
+      </c>
+      <c r="V66" s="18"/>
+      <c r="W66" s="18"/>
+      <c r="X66" s="18"/>
+      <c r="Y66" s="18"/>
+      <c r="AK66" s="28"/>
+      <c r="AL66" s="18"/>
+      <c r="AM66" s="18"/>
+      <c r="AN66" s="18"/>
+      <c r="AO66" s="18"/>
+      <c r="AP66" s="18"/>
+      <c r="AQ66" s="18"/>
+      <c r="AR66" s="18"/>
+      <c r="AS66" s="18"/>
+      <c r="AT66" s="18"/>
+      <c r="AU66" s="18"/>
+      <c r="AV66" s="18"/>
+    </row>
+    <row r="67" spans="3:48" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AK67" s="28"/>
+      <c r="AL67" s="18"/>
+      <c r="AM67" s="18"/>
+      <c r="AN67" s="18"/>
+      <c r="AO67" s="18"/>
+      <c r="AP67" s="18"/>
+      <c r="AQ67" s="18"/>
+      <c r="AR67" s="18"/>
+      <c r="AS67" s="18"/>
+      <c r="AT67" s="18"/>
+      <c r="AU67" s="18"/>
+      <c r="AV67" s="18"/>
+    </row>
+    <row r="68" spans="3:48" ht="0.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AK68" s="28"/>
+      <c r="AL68" s="18"/>
+      <c r="AM68" s="18"/>
+      <c r="AN68" s="18"/>
+      <c r="AO68" s="18"/>
+      <c r="AP68" s="18"/>
+      <c r="AQ68" s="18"/>
+      <c r="AR68" s="18"/>
+      <c r="AS68" s="18"/>
+      <c r="AT68" s="18"/>
+      <c r="AU68" s="18"/>
+      <c r="AV68" s="18"/>
+    </row>
+    <row r="69" spans="3:48" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G69" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="H69" s="29">
+        <v>1814114.35893027</v>
+      </c>
+      <c r="I69" s="18"/>
+      <c r="J69" s="18"/>
+      <c r="K69" s="18"/>
+      <c r="L69" s="29">
+        <v>1459548.42257205</v>
+      </c>
+      <c r="M69" s="18"/>
+      <c r="N69" s="18"/>
+      <c r="O69" s="18"/>
+      <c r="P69" s="29">
+        <v>1625894.4246330799</v>
+      </c>
+      <c r="Q69" s="18"/>
+      <c r="R69" s="18"/>
+      <c r="S69" s="18"/>
+      <c r="T69" s="18"/>
+      <c r="U69" s="29">
+        <v>4899557.2061353996</v>
+      </c>
+      <c r="V69" s="18"/>
+      <c r="W69" s="18"/>
+      <c r="X69" s="18"/>
+      <c r="Y69" s="18"/>
+      <c r="AK69" s="28"/>
+      <c r="AL69" s="18"/>
+      <c r="AM69" s="18"/>
+      <c r="AN69" s="18"/>
+      <c r="AO69" s="18"/>
+      <c r="AP69" s="18"/>
+      <c r="AQ69" s="18"/>
+      <c r="AR69" s="18"/>
+      <c r="AS69" s="18"/>
+      <c r="AT69" s="18"/>
+      <c r="AU69" s="18"/>
+      <c r="AV69" s="18"/>
+    </row>
+    <row r="70" spans="3:48" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G70" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="H70" s="29">
+        <v>1818076.71220027</v>
+      </c>
+      <c r="I70" s="18"/>
+      <c r="J70" s="18"/>
+      <c r="K70" s="18"/>
+      <c r="L70" s="29">
+        <v>1440643.64694411</v>
+      </c>
+      <c r="M70" s="18"/>
+      <c r="N70" s="18"/>
+      <c r="O70" s="18"/>
+      <c r="P70" s="29">
+        <v>1628938.4673152301</v>
+      </c>
+      <c r="Q70" s="18"/>
+      <c r="R70" s="18"/>
+      <c r="S70" s="18"/>
+      <c r="T70" s="18"/>
+      <c r="U70" s="29">
+        <v>4887658.8264596099</v>
+      </c>
+      <c r="V70" s="18"/>
+      <c r="W70" s="18"/>
+      <c r="X70" s="18"/>
+      <c r="Y70" s="18"/>
+      <c r="AK70" s="28"/>
+      <c r="AL70" s="18"/>
+      <c r="AM70" s="18"/>
+      <c r="AN70" s="18"/>
+      <c r="AO70" s="18"/>
+      <c r="AP70" s="18"/>
+      <c r="AQ70" s="18"/>
+      <c r="AR70" s="18"/>
+      <c r="AS70" s="18"/>
+      <c r="AT70" s="18"/>
+      <c r="AU70" s="18"/>
+      <c r="AV70" s="18"/>
+    </row>
+    <row r="71" spans="3:48" ht="11.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G71" s="17" t="s">
+        <v>87</v>
+      </c>
+      <c r="H71" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="I71" s="18"/>
+      <c r="J71" s="18"/>
+      <c r="K71" s="18"/>
+      <c r="L71" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="M71" s="18"/>
+      <c r="N71" s="18"/>
+      <c r="O71" s="18"/>
+      <c r="P71" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q71" s="18"/>
+      <c r="R71" s="18"/>
+      <c r="S71" s="18"/>
+      <c r="T71" s="18"/>
+      <c r="U71" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="V71" s="18"/>
+      <c r="W71" s="18"/>
+      <c r="X71" s="18"/>
+      <c r="Y71" s="18"/>
+      <c r="AK71" s="28"/>
+      <c r="AL71" s="18"/>
+      <c r="AM71" s="18"/>
+      <c r="AN71" s="18"/>
+      <c r="AO71" s="18"/>
+      <c r="AP71" s="18"/>
+      <c r="AQ71" s="18"/>
+      <c r="AR71" s="18"/>
+      <c r="AS71" s="18"/>
+      <c r="AT71" s="18"/>
+      <c r="AU71" s="18"/>
+      <c r="AV71" s="18"/>
+    </row>
+    <row r="72" spans="3:48" x14ac:dyDescent="0.35">
+      <c r="G72" s="18"/>
+      <c r="H72" s="18"/>
+      <c r="I72" s="18"/>
+      <c r="J72" s="18"/>
+      <c r="K72" s="18"/>
+      <c r="L72" s="18"/>
+      <c r="M72" s="18"/>
+      <c r="N72" s="18"/>
+      <c r="O72" s="18"/>
+      <c r="P72" s="18"/>
+      <c r="Q72" s="18"/>
+      <c r="R72" s="18"/>
+      <c r="S72" s="18"/>
+      <c r="T72" s="18"/>
+      <c r="U72" s="18"/>
+      <c r="V72" s="18"/>
+      <c r="W72" s="18"/>
+      <c r="X72" s="18"/>
+      <c r="Y72" s="18"/>
+    </row>
+    <row r="73" spans="3:48" ht="3" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G73" s="18"/>
+      <c r="H73" s="18"/>
+      <c r="I73" s="18"/>
+      <c r="J73" s="18"/>
+      <c r="K73" s="18"/>
+      <c r="L73" s="18"/>
+      <c r="M73" s="18"/>
+      <c r="N73" s="18"/>
+      <c r="O73" s="18"/>
+      <c r="P73" s="18"/>
+      <c r="Q73" s="18"/>
+      <c r="R73" s="18"/>
+      <c r="S73" s="18"/>
+      <c r="T73" s="18"/>
+      <c r="U73" s="18"/>
+      <c r="V73" s="18"/>
+      <c r="W73" s="18"/>
+      <c r="X73" s="18"/>
+      <c r="Y73" s="18"/>
+      <c r="AK73" s="28"/>
+      <c r="AL73" s="18"/>
+      <c r="AM73" s="18"/>
+      <c r="AN73" s="18"/>
+      <c r="AO73" s="18"/>
+      <c r="AP73" s="18"/>
+      <c r="AQ73" s="18"/>
+      <c r="AR73" s="18"/>
+      <c r="AS73" s="18"/>
+      <c r="AT73" s="18"/>
+      <c r="AU73" s="18"/>
+      <c r="AV73" s="18"/>
+    </row>
+    <row r="74" spans="3:48" ht="5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AK74" s="28"/>
+      <c r="AL74" s="18"/>
+      <c r="AM74" s="18"/>
+      <c r="AN74" s="18"/>
+      <c r="AO74" s="18"/>
+      <c r="AP74" s="18"/>
+      <c r="AQ74" s="18"/>
+      <c r="AR74" s="18"/>
+      <c r="AS74" s="18"/>
+      <c r="AT74" s="18"/>
+      <c r="AU74" s="18"/>
+      <c r="AV74" s="18"/>
+    </row>
+    <row r="75" spans="3:48" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C75" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="D75" s="18"/>
+      <c r="G75" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="H75" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="I75" s="18"/>
+      <c r="J75" s="18"/>
+      <c r="K75" s="18"/>
+      <c r="L75" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="M75" s="18"/>
+      <c r="N75" s="18"/>
+      <c r="O75" s="18"/>
+      <c r="P75" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q75" s="18"/>
+      <c r="R75" s="18"/>
+      <c r="S75" s="18"/>
+      <c r="T75" s="18"/>
+      <c r="U75" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="V75" s="18"/>
+      <c r="W75" s="18"/>
+      <c r="X75" s="18"/>
+      <c r="Y75" s="18"/>
+      <c r="AK75" s="28"/>
+      <c r="AL75" s="18"/>
+      <c r="AM75" s="18"/>
+      <c r="AN75" s="18"/>
+      <c r="AO75" s="18"/>
+      <c r="AP75" s="18"/>
+      <c r="AQ75" s="18"/>
+      <c r="AR75" s="18"/>
+      <c r="AS75" s="18"/>
+      <c r="AT75" s="18"/>
+      <c r="AU75" s="18"/>
+      <c r="AV75" s="18"/>
+    </row>
+    <row r="76" spans="3:48" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AK76" s="28"/>
+      <c r="AL76" s="18"/>
+      <c r="AM76" s="18"/>
+      <c r="AN76" s="18"/>
+      <c r="AO76" s="18"/>
+      <c r="AP76" s="18"/>
+      <c r="AQ76" s="18"/>
+      <c r="AR76" s="18"/>
+      <c r="AS76" s="18"/>
+      <c r="AT76" s="18"/>
+      <c r="AU76" s="18"/>
+      <c r="AV76" s="18"/>
+    </row>
+    <row r="77" spans="3:48" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G77" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="H77" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="I77" s="18"/>
+      <c r="J77" s="18"/>
+      <c r="K77" s="18"/>
+      <c r="L77" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="M77" s="18"/>
+      <c r="N77" s="18"/>
+      <c r="O77" s="18"/>
+      <c r="P77" s="22" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q77" s="18"/>
+      <c r="R77" s="18"/>
+      <c r="S77" s="18"/>
+      <c r="T77" s="18"/>
+      <c r="U77" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="V77" s="18"/>
+      <c r="W77" s="18"/>
+      <c r="X77" s="18"/>
+      <c r="Y77" s="18"/>
+      <c r="AK77" s="28"/>
+      <c r="AL77" s="18"/>
+      <c r="AM77" s="18"/>
+      <c r="AN77" s="18"/>
+      <c r="AO77" s="18"/>
+      <c r="AP77" s="18"/>
+      <c r="AQ77" s="18"/>
+      <c r="AR77" s="18"/>
+      <c r="AS77" s="18"/>
+      <c r="AT77" s="18"/>
+      <c r="AU77" s="18"/>
+      <c r="AV77" s="18"/>
+    </row>
+    <row r="78" spans="3:48" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AK78" s="28"/>
+      <c r="AL78" s="18"/>
+      <c r="AM78" s="18"/>
+      <c r="AN78" s="18"/>
+      <c r="AO78" s="18"/>
+      <c r="AP78" s="18"/>
+      <c r="AQ78" s="18"/>
+      <c r="AR78" s="18"/>
+      <c r="AS78" s="18"/>
+      <c r="AT78" s="18"/>
+      <c r="AU78" s="18"/>
+      <c r="AV78" s="18"/>
+    </row>
+    <row r="79" spans="3:48" ht="6.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AK79" s="28"/>
+      <c r="AL79" s="18"/>
+      <c r="AM79" s="18"/>
+      <c r="AN79" s="18"/>
+      <c r="AO79" s="18"/>
+      <c r="AP79" s="18"/>
+      <c r="AQ79" s="18"/>
+      <c r="AR79" s="18"/>
+      <c r="AS79" s="18"/>
+      <c r="AT79" s="18"/>
+      <c r="AU79" s="18"/>
+      <c r="AV79" s="18"/>
+    </row>
+    <row r="80" spans="3:48" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G80" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="H80" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="I80" s="18"/>
+      <c r="J80" s="18"/>
+      <c r="K80" s="18"/>
+      <c r="L80" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="M80" s="18"/>
+      <c r="N80" s="18"/>
+      <c r="O80" s="18"/>
+      <c r="P80" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q80" s="18"/>
+      <c r="R80" s="18"/>
+      <c r="S80" s="18"/>
+      <c r="T80" s="18"/>
+      <c r="U80" s="19" t="s">
+        <v>82</v>
+      </c>
+      <c r="V80" s="18"/>
+      <c r="W80" s="18"/>
+      <c r="X80" s="18"/>
+      <c r="Y80" s="18"/>
+      <c r="AK80" s="28"/>
+      <c r="AL80" s="18"/>
+      <c r="AM80" s="18"/>
+      <c r="AN80" s="18"/>
+      <c r="AO80" s="18"/>
+      <c r="AP80" s="18"/>
+      <c r="AQ80" s="18"/>
+      <c r="AR80" s="18"/>
+      <c r="AS80" s="18"/>
+      <c r="AT80" s="18"/>
+      <c r="AU80" s="18"/>
+      <c r="AV80" s="18"/>
+    </row>
+    <row r="81" spans="2:48" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C81" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="D81" s="18"/>
+      <c r="G81" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="H81" s="29">
+        <v>1929880.44932642</v>
+      </c>
+      <c r="I81" s="18"/>
+      <c r="J81" s="18"/>
+      <c r="K81" s="18"/>
+      <c r="L81" s="29">
+        <v>1579372.52658908</v>
+      </c>
+      <c r="M81" s="18"/>
+      <c r="N81" s="18"/>
+      <c r="O81" s="18"/>
+      <c r="P81" s="29">
+        <v>1756438.8729586401</v>
+      </c>
+      <c r="Q81" s="18"/>
+      <c r="R81" s="18"/>
+      <c r="S81" s="18"/>
+      <c r="T81" s="18"/>
+      <c r="U81" s="29">
+        <v>5265691.8488741396</v>
+      </c>
+      <c r="V81" s="18"/>
+      <c r="W81" s="18"/>
+      <c r="X81" s="18"/>
+      <c r="Y81" s="18"/>
+      <c r="AK81" s="28"/>
+      <c r="AL81" s="18"/>
+      <c r="AM81" s="18"/>
+      <c r="AN81" s="18"/>
+      <c r="AO81" s="18"/>
+      <c r="AP81" s="18"/>
+      <c r="AQ81" s="18"/>
+      <c r="AR81" s="18"/>
+      <c r="AS81" s="18"/>
+      <c r="AT81" s="18"/>
+      <c r="AU81" s="18"/>
+      <c r="AV81" s="18"/>
+    </row>
+    <row r="82" spans="2:48" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AK82" s="28"/>
+      <c r="AL82" s="18"/>
+      <c r="AM82" s="18"/>
+      <c r="AN82" s="18"/>
+      <c r="AO82" s="18"/>
+      <c r="AP82" s="18"/>
+      <c r="AQ82" s="18"/>
+      <c r="AR82" s="18"/>
+      <c r="AS82" s="18"/>
+      <c r="AT82" s="18"/>
+      <c r="AU82" s="18"/>
+      <c r="AV82" s="18"/>
+    </row>
+    <row r="83" spans="2:48" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G83" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="H83" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="I83" s="18"/>
+      <c r="J83" s="18"/>
+      <c r="K83" s="18"/>
+      <c r="L83" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="M83" s="18"/>
+      <c r="N83" s="18"/>
+      <c r="O83" s="18"/>
+      <c r="P83" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q83" s="18"/>
+      <c r="R83" s="18"/>
+      <c r="S83" s="18"/>
+      <c r="T83" s="18"/>
+      <c r="U83" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="V83" s="18"/>
+      <c r="W83" s="18"/>
+      <c r="X83" s="18"/>
+      <c r="Y83" s="18"/>
+      <c r="AK83" s="28"/>
+      <c r="AL83" s="18"/>
+      <c r="AM83" s="18"/>
+      <c r="AN83" s="18"/>
+      <c r="AO83" s="18"/>
+      <c r="AP83" s="18"/>
+      <c r="AQ83" s="18"/>
+      <c r="AR83" s="18"/>
+      <c r="AS83" s="18"/>
+      <c r="AT83" s="18"/>
+      <c r="AU83" s="18"/>
+      <c r="AV83" s="18"/>
+    </row>
+    <row r="84" spans="2:48" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AK84" s="28"/>
+      <c r="AL84" s="18"/>
+      <c r="AM84" s="18"/>
+      <c r="AN84" s="18"/>
+      <c r="AO84" s="18"/>
+      <c r="AP84" s="18"/>
+      <c r="AQ84" s="18"/>
+      <c r="AR84" s="18"/>
+      <c r="AS84" s="18"/>
+      <c r="AT84" s="18"/>
+      <c r="AU84" s="18"/>
+      <c r="AV84" s="18"/>
+    </row>
+    <row r="85" spans="2:48" ht="6.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AK85" s="28"/>
+      <c r="AL85" s="18"/>
+      <c r="AM85" s="18"/>
+      <c r="AN85" s="18"/>
+      <c r="AO85" s="18"/>
+      <c r="AP85" s="18"/>
+      <c r="AQ85" s="18"/>
+      <c r="AR85" s="18"/>
+      <c r="AS85" s="18"/>
+      <c r="AT85" s="18"/>
+      <c r="AU85" s="18"/>
+      <c r="AV85" s="18"/>
+    </row>
+    <row r="86" spans="2:48" ht="21.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C86" s="27" t="s">
+        <v>107</v>
+      </c>
+      <c r="D86" s="18"/>
+      <c r="E86" s="18"/>
+      <c r="F86" s="18"/>
+      <c r="G86" s="18"/>
+      <c r="H86" s="18"/>
+      <c r="I86" s="18"/>
+      <c r="J86" s="18"/>
+      <c r="K86" s="18"/>
+      <c r="L86" s="18"/>
+      <c r="M86" s="18"/>
+      <c r="N86" s="18"/>
+      <c r="O86" s="18"/>
+      <c r="P86" s="18"/>
+      <c r="Q86" s="18"/>
+      <c r="R86" s="18"/>
+      <c r="S86" s="18"/>
+      <c r="T86" s="18"/>
+      <c r="U86" s="18"/>
+      <c r="V86" s="18"/>
+      <c r="W86" s="18"/>
+      <c r="X86" s="18"/>
+      <c r="Y86" s="18"/>
+      <c r="Z86" s="18"/>
+      <c r="AA86" s="18"/>
+      <c r="AB86" s="18"/>
+      <c r="AC86" s="18"/>
+      <c r="AD86" s="18"/>
+      <c r="AK86" s="28"/>
+      <c r="AL86" s="18"/>
+      <c r="AM86" s="18"/>
+      <c r="AN86" s="18"/>
+      <c r="AO86" s="18"/>
+      <c r="AP86" s="18"/>
+      <c r="AQ86" s="18"/>
+      <c r="AR86" s="18"/>
+      <c r="AS86" s="18"/>
+      <c r="AT86" s="18"/>
+      <c r="AU86" s="18"/>
+      <c r="AV86" s="18"/>
+    </row>
+    <row r="87" spans="2:48" ht="4.4000000000000004" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AK87" s="28"/>
+      <c r="AL87" s="18"/>
+      <c r="AM87" s="18"/>
+      <c r="AN87" s="18"/>
+      <c r="AO87" s="18"/>
+      <c r="AP87" s="18"/>
+      <c r="AQ87" s="18"/>
+      <c r="AR87" s="18"/>
+      <c r="AS87" s="18"/>
+      <c r="AT87" s="18"/>
+      <c r="AU87" s="18"/>
+      <c r="AV87" s="18"/>
+    </row>
+    <row r="88" spans="2:48" ht="0.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="89" spans="2:48" ht="3.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AK89" s="28"/>
+      <c r="AL89" s="18"/>
+      <c r="AM89" s="18"/>
+      <c r="AN89" s="18"/>
+      <c r="AO89" s="18"/>
+      <c r="AP89" s="18"/>
+      <c r="AQ89" s="18"/>
+      <c r="AR89" s="18"/>
+      <c r="AS89" s="18"/>
+      <c r="AT89" s="18"/>
+      <c r="AU89" s="18"/>
+      <c r="AV89" s="18"/>
+    </row>
+    <row r="90" spans="2:48" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B90" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="C90" s="18"/>
+      <c r="D90" s="18"/>
+      <c r="E90" s="18"/>
+      <c r="F90" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G90" s="18"/>
+      <c r="H90" s="18"/>
+      <c r="I90" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="J90" s="18"/>
+      <c r="K90" s="18"/>
+      <c r="L90" s="18"/>
+      <c r="M90" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="N90" s="18"/>
+      <c r="O90" s="18"/>
+      <c r="P90" s="18"/>
+      <c r="Q90" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="R90" s="18"/>
+      <c r="S90" s="18"/>
+      <c r="T90" s="18"/>
+      <c r="U90" s="18"/>
+      <c r="V90" s="19" t="s">
+        <v>82</v>
+      </c>
+      <c r="W90" s="18"/>
+      <c r="X90" s="18"/>
+      <c r="Y90" s="18"/>
+      <c r="Z90" s="18"/>
+      <c r="AA90" s="18"/>
+      <c r="AK90" s="28"/>
+      <c r="AL90" s="18"/>
+      <c r="AM90" s="18"/>
+      <c r="AN90" s="18"/>
+      <c r="AO90" s="18"/>
+      <c r="AP90" s="18"/>
+      <c r="AQ90" s="18"/>
+      <c r="AR90" s="18"/>
+      <c r="AS90" s="18"/>
+      <c r="AT90" s="18"/>
+      <c r="AU90" s="18"/>
+      <c r="AV90" s="18"/>
+    </row>
+    <row r="91" spans="2:48" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B91" s="23" t="s">
+        <v>108</v>
+      </c>
+      <c r="C91" s="18"/>
+      <c r="D91" s="18"/>
+      <c r="E91" s="18"/>
+      <c r="F91" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="G91" s="18"/>
+      <c r="H91" s="18"/>
+      <c r="I91" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="J91" s="18"/>
+      <c r="K91" s="18"/>
+      <c r="L91" s="18"/>
+      <c r="M91" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="N91" s="18"/>
+      <c r="O91" s="18"/>
+      <c r="P91" s="18"/>
+      <c r="Q91" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="R91" s="18"/>
+      <c r="S91" s="18"/>
+      <c r="T91" s="18"/>
+      <c r="U91" s="18"/>
+      <c r="V91" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="W91" s="18"/>
+      <c r="X91" s="18"/>
+      <c r="Y91" s="18"/>
+      <c r="Z91" s="18"/>
+      <c r="AA91" s="18"/>
+      <c r="AK91" s="28"/>
+      <c r="AL91" s="18"/>
+      <c r="AM91" s="18"/>
+      <c r="AN91" s="18"/>
+      <c r="AO91" s="18"/>
+      <c r="AP91" s="18"/>
+      <c r="AQ91" s="18"/>
+      <c r="AR91" s="18"/>
+      <c r="AS91" s="18"/>
+      <c r="AT91" s="18"/>
+      <c r="AU91" s="18"/>
+      <c r="AV91" s="18"/>
+    </row>
+    <row r="92" spans="2:48" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B92" s="18"/>
+      <c r="C92" s="18"/>
+      <c r="D92" s="18"/>
+      <c r="E92" s="18"/>
+      <c r="F92" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="G92" s="18"/>
+      <c r="H92" s="18"/>
+      <c r="I92" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="J92" s="18"/>
+      <c r="K92" s="18"/>
+      <c r="L92" s="18"/>
+      <c r="M92" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="N92" s="18"/>
+      <c r="O92" s="18"/>
+      <c r="P92" s="18"/>
+      <c r="Q92" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="R92" s="18"/>
+      <c r="S92" s="18"/>
+      <c r="T92" s="18"/>
+      <c r="U92" s="18"/>
+      <c r="V92" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="W92" s="18"/>
+      <c r="X92" s="18"/>
+      <c r="Y92" s="18"/>
+      <c r="Z92" s="18"/>
+      <c r="AA92" s="18"/>
+      <c r="AK92" s="28"/>
+      <c r="AL92" s="18"/>
+      <c r="AM92" s="18"/>
+      <c r="AN92" s="18"/>
+      <c r="AO92" s="18"/>
+      <c r="AP92" s="18"/>
+      <c r="AQ92" s="18"/>
+      <c r="AR92" s="18"/>
+      <c r="AS92" s="18"/>
+      <c r="AT92" s="18"/>
+      <c r="AU92" s="18"/>
+      <c r="AV92" s="18"/>
+    </row>
+    <row r="93" spans="2:48" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B93" s="18"/>
+      <c r="C93" s="18"/>
+      <c r="D93" s="18"/>
+      <c r="E93" s="18"/>
+      <c r="F93" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="G93" s="18"/>
+      <c r="H93" s="18"/>
+      <c r="I93" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="J93" s="18"/>
+      <c r="K93" s="18"/>
+      <c r="L93" s="18"/>
+      <c r="M93" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="N93" s="18"/>
+      <c r="O93" s="18"/>
+      <c r="P93" s="18"/>
+      <c r="Q93" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="R93" s="18"/>
+      <c r="S93" s="18"/>
+      <c r="T93" s="18"/>
+      <c r="U93" s="18"/>
+      <c r="V93" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="W93" s="18"/>
+      <c r="X93" s="18"/>
+      <c r="Y93" s="18"/>
+      <c r="Z93" s="18"/>
+      <c r="AA93" s="18"/>
+      <c r="AK93" s="28"/>
+      <c r="AL93" s="18"/>
+      <c r="AM93" s="18"/>
+      <c r="AN93" s="18"/>
+      <c r="AO93" s="18"/>
+      <c r="AP93" s="18"/>
+      <c r="AQ93" s="18"/>
+      <c r="AR93" s="18"/>
+      <c r="AS93" s="18"/>
+      <c r="AT93" s="18"/>
+      <c r="AU93" s="18"/>
+      <c r="AV93" s="18"/>
+    </row>
+    <row r="94" spans="2:48" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B94" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C94" s="18"/>
+      <c r="D94" s="18"/>
+      <c r="E94" s="18"/>
+      <c r="F94" s="17" t="s">
+        <v>119</v>
+      </c>
+      <c r="G94" s="18"/>
+      <c r="H94" s="18"/>
+      <c r="I94" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="J94" s="18"/>
+      <c r="K94" s="18"/>
+      <c r="L94" s="18"/>
+      <c r="M94" s="19" t="s">
+        <v>121</v>
+      </c>
+      <c r="N94" s="18"/>
+      <c r="O94" s="18"/>
+      <c r="P94" s="18"/>
+      <c r="Q94" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B7" s="84" t="s">
-[...164 lines deleted...]
-      <c r="E18" s="81" t="s">
+      <c r="R94" s="18"/>
+      <c r="S94" s="18"/>
+      <c r="T94" s="18"/>
+      <c r="U94" s="18"/>
+      <c r="V94" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="W94" s="18"/>
+      <c r="X94" s="18"/>
+      <c r="Y94" s="18"/>
+      <c r="Z94" s="18"/>
+      <c r="AA94" s="18"/>
+      <c r="AK94" s="28"/>
+      <c r="AL94" s="18"/>
+      <c r="AM94" s="18"/>
+      <c r="AN94" s="18"/>
+      <c r="AO94" s="18"/>
+      <c r="AP94" s="18"/>
+      <c r="AQ94" s="18"/>
+      <c r="AR94" s="18"/>
+      <c r="AS94" s="18"/>
+      <c r="AT94" s="18"/>
+      <c r="AU94" s="18"/>
+      <c r="AV94" s="18"/>
+    </row>
+    <row r="95" spans="2:48" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B95" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="F18" s="81" t="s">
+      <c r="C95" s="18"/>
+      <c r="D95" s="18"/>
+      <c r="E95" s="18"/>
+      <c r="F95" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G95" s="18"/>
+      <c r="H95" s="18"/>
+      <c r="I95" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="G18" s="82" t="s">
-[...171 lines deleted...]
-      <c r="E30" s="121" t="s">
+      <c r="J95" s="18"/>
+      <c r="K95" s="18"/>
+      <c r="L95" s="18"/>
+      <c r="M95" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="N95" s="18"/>
+      <c r="O95" s="18"/>
+      <c r="P95" s="18"/>
+      <c r="Q95" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="R95" s="18"/>
+      <c r="S95" s="18"/>
+      <c r="T95" s="18"/>
+      <c r="U95" s="18"/>
+      <c r="V95" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="W95" s="18"/>
+      <c r="X95" s="18"/>
+      <c r="Y95" s="18"/>
+      <c r="Z95" s="18"/>
+      <c r="AA95" s="18"/>
+      <c r="AK95" s="28"/>
+      <c r="AL95" s="18"/>
+      <c r="AM95" s="18"/>
+      <c r="AN95" s="18"/>
+      <c r="AO95" s="18"/>
+      <c r="AP95" s="18"/>
+      <c r="AQ95" s="18"/>
+      <c r="AR95" s="18"/>
+      <c r="AS95" s="18"/>
+      <c r="AT95" s="18"/>
+      <c r="AU95" s="18"/>
+      <c r="AV95" s="18"/>
+    </row>
+    <row r="96" spans="2:48" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B96" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="C96" s="23"/>
+      <c r="D96" s="23"/>
+      <c r="E96" s="23"/>
+      <c r="F96" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="G96" s="21"/>
+      <c r="H96" s="21"/>
+      <c r="I96" s="22" t="s">
+        <v>124</v>
+      </c>
+      <c r="J96" s="22"/>
+      <c r="K96" s="22"/>
+      <c r="L96" s="22"/>
+      <c r="M96" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="N96" s="22"/>
+      <c r="O96" s="22"/>
+      <c r="P96" s="22"/>
+      <c r="Q96" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="R96" s="22"/>
+      <c r="S96" s="22"/>
+      <c r="T96" s="22"/>
+      <c r="U96" s="22"/>
+      <c r="V96" s="22" t="s">
+        <v>127</v>
+      </c>
+      <c r="W96" s="22"/>
+      <c r="X96" s="22"/>
+      <c r="Y96" s="22"/>
+      <c r="Z96" s="22"/>
+      <c r="AA96" s="22"/>
+      <c r="AK96" s="28"/>
+      <c r="AL96" s="18"/>
+      <c r="AM96" s="18"/>
+      <c r="AN96" s="18"/>
+      <c r="AO96" s="18"/>
+      <c r="AP96" s="18"/>
+      <c r="AQ96" s="18"/>
+      <c r="AR96" s="18"/>
+      <c r="AS96" s="18"/>
+      <c r="AT96" s="18"/>
+      <c r="AU96" s="18"/>
+      <c r="AV96" s="18"/>
+    </row>
+    <row r="97" spans="2:49" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B97" s="23"/>
+      <c r="C97" s="23"/>
+      <c r="D97" s="23"/>
+      <c r="E97" s="23"/>
+      <c r="F97" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="G97" s="21"/>
+      <c r="H97" s="21"/>
+      <c r="I97" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="J97" s="22"/>
+      <c r="K97" s="22"/>
+      <c r="L97" s="22"/>
+      <c r="M97" s="22" t="s">
+        <v>127</v>
+      </c>
+      <c r="N97" s="22"/>
+      <c r="O97" s="22"/>
+      <c r="P97" s="22"/>
+      <c r="Q97" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="R97" s="22"/>
+      <c r="S97" s="22"/>
+      <c r="T97" s="22"/>
+      <c r="U97" s="22"/>
+      <c r="V97" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="W97" s="22"/>
+      <c r="X97" s="22"/>
+      <c r="Y97" s="22"/>
+      <c r="Z97" s="22"/>
+      <c r="AA97" s="22"/>
+      <c r="AK97" s="28"/>
+      <c r="AL97" s="18"/>
+      <c r="AM97" s="18"/>
+      <c r="AN97" s="18"/>
+      <c r="AO97" s="18"/>
+      <c r="AP97" s="18"/>
+      <c r="AQ97" s="18"/>
+      <c r="AR97" s="18"/>
+      <c r="AS97" s="18"/>
+      <c r="AT97" s="18"/>
+      <c r="AU97" s="18"/>
+      <c r="AV97" s="18"/>
+    </row>
+    <row r="98" spans="2:49" hidden="1" x14ac:dyDescent="0.35">
+      <c r="B98" s="23"/>
+      <c r="C98" s="23"/>
+      <c r="D98" s="23"/>
+      <c r="E98" s="23"/>
+      <c r="F98" s="21"/>
+      <c r="G98" s="21"/>
+      <c r="H98" s="21"/>
+      <c r="I98" s="22"/>
+      <c r="J98" s="22"/>
+      <c r="K98" s="22"/>
+      <c r="L98" s="22"/>
+      <c r="M98" s="22"/>
+      <c r="N98" s="22"/>
+      <c r="O98" s="22"/>
+      <c r="P98" s="22"/>
+      <c r="Q98" s="22"/>
+      <c r="R98" s="22"/>
+      <c r="S98" s="22"/>
+      <c r="T98" s="22"/>
+      <c r="U98" s="22"/>
+      <c r="V98" s="22"/>
+      <c r="W98" s="22"/>
+      <c r="X98" s="22"/>
+      <c r="Y98" s="22"/>
+      <c r="Z98" s="22"/>
+      <c r="AA98" s="22"/>
+    </row>
+    <row r="99" spans="2:49" hidden="1" x14ac:dyDescent="0.35">
+      <c r="B99" s="23"/>
+      <c r="C99" s="23"/>
+      <c r="D99" s="23"/>
+      <c r="E99" s="23"/>
+      <c r="F99" s="21"/>
+      <c r="G99" s="21"/>
+      <c r="H99" s="21"/>
+      <c r="I99" s="22"/>
+      <c r="J99" s="22"/>
+      <c r="K99" s="22"/>
+      <c r="L99" s="22"/>
+      <c r="M99" s="22"/>
+      <c r="N99" s="22"/>
+      <c r="O99" s="22"/>
+      <c r="P99" s="22"/>
+      <c r="Q99" s="22"/>
+      <c r="R99" s="22"/>
+      <c r="S99" s="22"/>
+      <c r="T99" s="22"/>
+      <c r="U99" s="22"/>
+      <c r="V99" s="22"/>
+      <c r="W99" s="22"/>
+      <c r="X99" s="22"/>
+      <c r="Y99" s="22"/>
+      <c r="Z99" s="22"/>
+      <c r="AA99" s="22"/>
+    </row>
+    <row r="100" spans="2:49" hidden="1" x14ac:dyDescent="0.35">
+      <c r="B100" s="23"/>
+      <c r="C100" s="23"/>
+      <c r="D100" s="23"/>
+      <c r="E100" s="23"/>
+      <c r="F100" s="21"/>
+      <c r="G100" s="21"/>
+      <c r="H100" s="21"/>
+      <c r="I100" s="22"/>
+      <c r="J100" s="22"/>
+      <c r="K100" s="22"/>
+      <c r="L100" s="22"/>
+      <c r="M100" s="22"/>
+      <c r="N100" s="22"/>
+      <c r="O100" s="22"/>
+      <c r="P100" s="22"/>
+      <c r="Q100" s="22"/>
+      <c r="R100" s="22"/>
+      <c r="S100" s="22"/>
+      <c r="T100" s="22"/>
+      <c r="U100" s="22"/>
+      <c r="V100" s="22"/>
+      <c r="W100" s="22"/>
+      <c r="X100" s="22"/>
+      <c r="Y100" s="22"/>
+      <c r="Z100" s="22"/>
+      <c r="AA100" s="22"/>
+    </row>
+    <row r="101" spans="2:49" hidden="1" x14ac:dyDescent="0.35">
+      <c r="B101" s="23"/>
+      <c r="C101" s="23"/>
+      <c r="D101" s="23"/>
+      <c r="E101" s="23"/>
+      <c r="F101" s="21"/>
+      <c r="G101" s="21"/>
+      <c r="H101" s="21"/>
+      <c r="I101" s="22"/>
+      <c r="J101" s="22"/>
+      <c r="K101" s="22"/>
+      <c r="L101" s="22"/>
+      <c r="M101" s="22"/>
+      <c r="N101" s="22"/>
+      <c r="O101" s="22"/>
+      <c r="P101" s="22"/>
+      <c r="Q101" s="22"/>
+      <c r="R101" s="22"/>
+      <c r="S101" s="22"/>
+      <c r="T101" s="22"/>
+      <c r="U101" s="22"/>
+      <c r="V101" s="22"/>
+      <c r="W101" s="22"/>
+      <c r="X101" s="22"/>
+      <c r="Y101" s="22"/>
+      <c r="Z101" s="22"/>
+      <c r="AA101" s="22"/>
+      <c r="AH101" s="20" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI101" s="18"/>
+      <c r="AJ101" s="18"/>
+      <c r="AK101" s="18"/>
+      <c r="AL101" s="18"/>
+      <c r="AM101" s="18"/>
+      <c r="AN101" s="18"/>
+      <c r="AO101" s="18"/>
+      <c r="AP101" s="18"/>
+      <c r="AQ101" s="18"/>
+      <c r="AR101" s="18"/>
+      <c r="AS101" s="18"/>
+      <c r="AT101" s="18"/>
+      <c r="AU101" s="18"/>
+      <c r="AV101" s="18"/>
+      <c r="AW101" s="18"/>
+    </row>
+    <row r="102" spans="2:49" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B102" s="23"/>
+      <c r="C102" s="23"/>
+      <c r="D102" s="23"/>
+      <c r="E102" s="23"/>
+      <c r="F102" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="G102" s="21"/>
+      <c r="H102" s="21"/>
+      <c r="I102" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="J102" s="22"/>
+      <c r="K102" s="22"/>
+      <c r="L102" s="22"/>
+      <c r="M102" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="N102" s="22"/>
+      <c r="O102" s="22"/>
+      <c r="P102" s="22"/>
+      <c r="Q102" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="R102" s="22"/>
+      <c r="S102" s="22"/>
+      <c r="T102" s="22"/>
+      <c r="U102" s="22"/>
+      <c r="V102" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="W102" s="22"/>
+      <c r="X102" s="22"/>
+      <c r="Y102" s="22"/>
+      <c r="Z102" s="22"/>
+      <c r="AA102" s="22"/>
+      <c r="AH102" s="18"/>
+      <c r="AI102" s="18"/>
+      <c r="AJ102" s="18"/>
+      <c r="AK102" s="18"/>
+      <c r="AL102" s="18"/>
+      <c r="AM102" s="18"/>
+      <c r="AN102" s="18"/>
+      <c r="AO102" s="18"/>
+      <c r="AP102" s="18"/>
+      <c r="AQ102" s="18"/>
+      <c r="AR102" s="18"/>
+      <c r="AS102" s="18"/>
+      <c r="AT102" s="18"/>
+      <c r="AU102" s="18"/>
+      <c r="AV102" s="18"/>
+      <c r="AW102" s="18"/>
+    </row>
+    <row r="103" spans="2:49" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B103" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="F30" s="121" t="s">
-[...278 lines deleted...]
-    </row>
+      <c r="C103" s="18"/>
+      <c r="D103" s="18"/>
+      <c r="E103" s="18"/>
+      <c r="F103" s="17" t="s">
+        <v>119</v>
+      </c>
+      <c r="G103" s="18"/>
+      <c r="H103" s="18"/>
+      <c r="I103" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="J103" s="18"/>
+      <c r="K103" s="18"/>
+      <c r="L103" s="18"/>
+      <c r="M103" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="N103" s="18"/>
+      <c r="O103" s="18"/>
+      <c r="P103" s="18"/>
+      <c r="Q103" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="R103" s="18"/>
+      <c r="S103" s="18"/>
+      <c r="T103" s="18"/>
+      <c r="U103" s="18"/>
+      <c r="V103" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="W103" s="18"/>
+      <c r="X103" s="18"/>
+      <c r="Y103" s="18"/>
+      <c r="Z103" s="18"/>
+      <c r="AA103" s="18"/>
+      <c r="AH103" s="18"/>
+      <c r="AI103" s="18"/>
+      <c r="AJ103" s="18"/>
+      <c r="AK103" s="18"/>
+      <c r="AL103" s="18"/>
+      <c r="AM103" s="18"/>
+      <c r="AN103" s="18"/>
+      <c r="AO103" s="18"/>
+      <c r="AP103" s="18"/>
+      <c r="AQ103" s="18"/>
+      <c r="AR103" s="18"/>
+      <c r="AS103" s="18"/>
+      <c r="AT103" s="18"/>
+      <c r="AU103" s="18"/>
+      <c r="AV103" s="18"/>
+      <c r="AW103" s="18"/>
+    </row>
+    <row r="104" spans="2:49" x14ac:dyDescent="0.35">
+      <c r="AH104" s="18"/>
+      <c r="AI104" s="18"/>
+      <c r="AJ104" s="18"/>
+      <c r="AK104" s="18"/>
+      <c r="AL104" s="18"/>
+      <c r="AM104" s="18"/>
+      <c r="AN104" s="18"/>
+      <c r="AO104" s="18"/>
+      <c r="AP104" s="18"/>
+      <c r="AQ104" s="18"/>
+      <c r="AR104" s="18"/>
+      <c r="AS104" s="18"/>
+      <c r="AT104" s="18"/>
+      <c r="AU104" s="18"/>
+      <c r="AV104" s="18"/>
+      <c r="AW104" s="18"/>
+    </row>
+    <row r="105" spans="2:49" x14ac:dyDescent="0.35">
+      <c r="AH105" s="18"/>
+      <c r="AI105" s="18"/>
+      <c r="AJ105" s="18"/>
+      <c r="AK105" s="18"/>
+      <c r="AL105" s="18"/>
+      <c r="AM105" s="18"/>
+      <c r="AN105" s="18"/>
+      <c r="AO105" s="18"/>
+      <c r="AP105" s="18"/>
+      <c r="AQ105" s="18"/>
+      <c r="AR105" s="18"/>
+      <c r="AS105" s="18"/>
+      <c r="AT105" s="18"/>
+      <c r="AU105" s="18"/>
+      <c r="AV105" s="18"/>
+      <c r="AW105" s="18"/>
+    </row>
+    <row r="106" spans="2:49" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="107" spans="2:49" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="D35:G35"/>
+  <mergeCells count="370">
+    <mergeCell ref="AT1:AY4"/>
+    <mergeCell ref="D2:AR2"/>
+    <mergeCell ref="D4:AR5"/>
+    <mergeCell ref="D6:AR6"/>
+    <mergeCell ref="J9:M10"/>
+    <mergeCell ref="N9:R9"/>
+    <mergeCell ref="S9:AB9"/>
+    <mergeCell ref="AC9:AL9"/>
+    <mergeCell ref="AM9:AP9"/>
+    <mergeCell ref="O10:Q10"/>
+    <mergeCell ref="S10:V10"/>
+    <mergeCell ref="W10:X10"/>
+    <mergeCell ref="Y10:AB10"/>
+    <mergeCell ref="AC10:AF10"/>
+    <mergeCell ref="AG10:AK10"/>
+    <mergeCell ref="AO10:AP10"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:M13"/>
+    <mergeCell ref="O13:Q13"/>
+    <mergeCell ref="S13:V13"/>
+    <mergeCell ref="W13:X13"/>
+    <mergeCell ref="Y11:AB11"/>
+    <mergeCell ref="AC11:AF11"/>
+    <mergeCell ref="AG11:AK11"/>
+    <mergeCell ref="AO11:AP11"/>
+    <mergeCell ref="K12:M12"/>
+    <mergeCell ref="O12:Q12"/>
+    <mergeCell ref="S12:V12"/>
+    <mergeCell ref="W12:X12"/>
+    <mergeCell ref="Y12:AB12"/>
+    <mergeCell ref="AC12:AF12"/>
+    <mergeCell ref="AG12:AK12"/>
+    <mergeCell ref="AO12:AP12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:M11"/>
+    <mergeCell ref="O11:Q11"/>
+    <mergeCell ref="S11:V11"/>
+    <mergeCell ref="W11:X11"/>
+    <mergeCell ref="Y13:AB13"/>
+    <mergeCell ref="AC13:AF13"/>
+    <mergeCell ref="AG13:AK13"/>
+    <mergeCell ref="AO13:AP13"/>
+    <mergeCell ref="K14:M14"/>
+    <mergeCell ref="O14:Q14"/>
+    <mergeCell ref="S14:V14"/>
+    <mergeCell ref="W14:X14"/>
+    <mergeCell ref="Y14:AB14"/>
+    <mergeCell ref="AC14:AF14"/>
+    <mergeCell ref="AG14:AK14"/>
+    <mergeCell ref="AO14:AP14"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="O17:Q17"/>
+    <mergeCell ref="S17:V17"/>
+    <mergeCell ref="W17:X17"/>
+    <mergeCell ref="Y15:AB15"/>
+    <mergeCell ref="AC15:AF15"/>
+    <mergeCell ref="AG15:AK15"/>
+    <mergeCell ref="AO15:AP15"/>
+    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="O16:Q16"/>
+    <mergeCell ref="S16:V16"/>
+    <mergeCell ref="W16:X16"/>
+    <mergeCell ref="Y16:AB16"/>
+    <mergeCell ref="AC16:AF16"/>
+    <mergeCell ref="AG16:AK16"/>
+    <mergeCell ref="AO16:AP16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="O15:Q15"/>
+    <mergeCell ref="S15:V15"/>
+    <mergeCell ref="W15:X15"/>
+    <mergeCell ref="Y17:AB17"/>
+    <mergeCell ref="AC17:AF17"/>
+    <mergeCell ref="AG17:AK17"/>
+    <mergeCell ref="AO17:AP17"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="O18:Q18"/>
+    <mergeCell ref="S18:V18"/>
+    <mergeCell ref="W18:X18"/>
+    <mergeCell ref="Y18:AB18"/>
+    <mergeCell ref="AC18:AF18"/>
+    <mergeCell ref="AG18:AK18"/>
+    <mergeCell ref="AO18:AP18"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="O21:Q21"/>
+    <mergeCell ref="S21:V21"/>
+    <mergeCell ref="W21:X21"/>
+    <mergeCell ref="Y19:AB19"/>
+    <mergeCell ref="AC19:AF19"/>
+    <mergeCell ref="AG19:AK19"/>
+    <mergeCell ref="AO19:AP19"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="O20:Q20"/>
+    <mergeCell ref="S20:V20"/>
+    <mergeCell ref="W20:X20"/>
+    <mergeCell ref="Y20:AB20"/>
+    <mergeCell ref="AC20:AF20"/>
+    <mergeCell ref="AG20:AK20"/>
+    <mergeCell ref="AO20:AP20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="O19:Q19"/>
+    <mergeCell ref="S19:V19"/>
+    <mergeCell ref="W19:X19"/>
+    <mergeCell ref="Y21:AB21"/>
+    <mergeCell ref="AC21:AF21"/>
+    <mergeCell ref="AG21:AK21"/>
+    <mergeCell ref="AO21:AP21"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="O22:Q22"/>
+    <mergeCell ref="S22:V22"/>
+    <mergeCell ref="W22:X22"/>
+    <mergeCell ref="Y22:AB22"/>
+    <mergeCell ref="AC22:AF22"/>
+    <mergeCell ref="AG22:AK22"/>
+    <mergeCell ref="AO22:AP22"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="O25:Q25"/>
+    <mergeCell ref="S25:V25"/>
+    <mergeCell ref="W25:X25"/>
+    <mergeCell ref="Y23:AB23"/>
+    <mergeCell ref="AC23:AF23"/>
+    <mergeCell ref="AG23:AK23"/>
+    <mergeCell ref="AO23:AP23"/>
+    <mergeCell ref="K24:M24"/>
+    <mergeCell ref="O24:Q24"/>
+    <mergeCell ref="S24:V24"/>
+    <mergeCell ref="W24:X24"/>
+    <mergeCell ref="Y24:AB24"/>
+    <mergeCell ref="AC24:AF24"/>
+    <mergeCell ref="AG24:AK24"/>
+    <mergeCell ref="AO24:AP24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:M23"/>
+    <mergeCell ref="O23:Q23"/>
+    <mergeCell ref="S23:V23"/>
+    <mergeCell ref="W23:X23"/>
+    <mergeCell ref="Y25:AB25"/>
+    <mergeCell ref="AC25:AF25"/>
+    <mergeCell ref="AG25:AK25"/>
+    <mergeCell ref="AO25:AP25"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="O26:Q26"/>
+    <mergeCell ref="S26:V26"/>
+    <mergeCell ref="W26:X26"/>
+    <mergeCell ref="Y26:AB26"/>
+    <mergeCell ref="AC26:AF26"/>
+    <mergeCell ref="AG26:AK26"/>
+    <mergeCell ref="AO26:AP26"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="O29:Q29"/>
+    <mergeCell ref="S29:V29"/>
+    <mergeCell ref="W29:X29"/>
+    <mergeCell ref="Y27:AB27"/>
+    <mergeCell ref="AC27:AF27"/>
+    <mergeCell ref="AG27:AK27"/>
+    <mergeCell ref="AO27:AP27"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="O28:Q28"/>
+    <mergeCell ref="S28:V28"/>
+    <mergeCell ref="W28:X28"/>
+    <mergeCell ref="Y28:AB28"/>
+    <mergeCell ref="AC28:AF28"/>
+    <mergeCell ref="AG28:AK28"/>
+    <mergeCell ref="AO28:AP28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="O27:Q27"/>
+    <mergeCell ref="S27:V27"/>
+    <mergeCell ref="W27:X27"/>
+    <mergeCell ref="Y29:AB29"/>
+    <mergeCell ref="AC29:AF29"/>
+    <mergeCell ref="AG29:AK29"/>
+    <mergeCell ref="AO29:AP29"/>
+    <mergeCell ref="K30:M30"/>
+    <mergeCell ref="O30:Q30"/>
+    <mergeCell ref="S30:V30"/>
+    <mergeCell ref="W30:X30"/>
+    <mergeCell ref="Y30:AB30"/>
+    <mergeCell ref="AC30:AF30"/>
+    <mergeCell ref="AG30:AK30"/>
+    <mergeCell ref="AO30:AP30"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="K33:M33"/>
+    <mergeCell ref="O33:Q33"/>
+    <mergeCell ref="S33:V33"/>
+    <mergeCell ref="W33:X33"/>
+    <mergeCell ref="Y31:AB31"/>
+    <mergeCell ref="AC31:AF31"/>
+    <mergeCell ref="AG31:AK31"/>
+    <mergeCell ref="AO31:AP31"/>
+    <mergeCell ref="K32:M32"/>
+    <mergeCell ref="O32:Q32"/>
+    <mergeCell ref="S32:V32"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="Y32:AB32"/>
+    <mergeCell ref="AC32:AF32"/>
+    <mergeCell ref="AG32:AK32"/>
+    <mergeCell ref="AO32:AP32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:M31"/>
+    <mergeCell ref="O31:Q31"/>
+    <mergeCell ref="S31:V31"/>
+    <mergeCell ref="W31:X31"/>
+    <mergeCell ref="Y33:AB33"/>
+    <mergeCell ref="AC33:AF33"/>
+    <mergeCell ref="AG33:AK33"/>
+    <mergeCell ref="AO33:AP33"/>
+    <mergeCell ref="K34:M34"/>
+    <mergeCell ref="O34:Q34"/>
+    <mergeCell ref="S34:V34"/>
+    <mergeCell ref="W34:X34"/>
+    <mergeCell ref="Y34:AB34"/>
+    <mergeCell ref="AC34:AF34"/>
+    <mergeCell ref="AG34:AK34"/>
+    <mergeCell ref="AO34:AP34"/>
+    <mergeCell ref="AC35:AF35"/>
+    <mergeCell ref="AG35:AK35"/>
+    <mergeCell ref="AO35:AP35"/>
+    <mergeCell ref="J38:AO38"/>
+    <mergeCell ref="J40:AT40"/>
+    <mergeCell ref="K35:M35"/>
+    <mergeCell ref="O35:Q35"/>
+    <mergeCell ref="S35:V35"/>
+    <mergeCell ref="W35:X35"/>
+    <mergeCell ref="Y35:AB35"/>
+    <mergeCell ref="X42:AC46"/>
+    <mergeCell ref="C43:S44"/>
+    <mergeCell ref="AJ44:AU56"/>
+    <mergeCell ref="C46:S47"/>
+    <mergeCell ref="H50:K50"/>
+    <mergeCell ref="L50:O50"/>
+    <mergeCell ref="P50:T50"/>
+    <mergeCell ref="U50:Y50"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="H51:K51"/>
+    <mergeCell ref="L51:O51"/>
+    <mergeCell ref="P51:T51"/>
+    <mergeCell ref="U51:Y51"/>
+    <mergeCell ref="H54:K54"/>
+    <mergeCell ref="L54:O54"/>
+    <mergeCell ref="P54:T54"/>
+    <mergeCell ref="H56:K58"/>
+    <mergeCell ref="L56:O58"/>
+    <mergeCell ref="P56:T58"/>
+    <mergeCell ref="U56:Y58"/>
+    <mergeCell ref="U54:Y54"/>
+    <mergeCell ref="H55:K55"/>
+    <mergeCell ref="L55:O55"/>
+    <mergeCell ref="P55:T55"/>
+    <mergeCell ref="U55:Y55"/>
+    <mergeCell ref="L66:O66"/>
+    <mergeCell ref="P66:T66"/>
+    <mergeCell ref="U66:Y66"/>
+    <mergeCell ref="H69:K69"/>
+    <mergeCell ref="L69:O69"/>
+    <mergeCell ref="P69:T69"/>
+    <mergeCell ref="U69:Y69"/>
+    <mergeCell ref="AK58:AV71"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="H60:K60"/>
+    <mergeCell ref="L60:O60"/>
+    <mergeCell ref="P60:T60"/>
+    <mergeCell ref="U60:Y60"/>
+    <mergeCell ref="H62:K62"/>
+    <mergeCell ref="L62:O62"/>
+    <mergeCell ref="P62:T62"/>
+    <mergeCell ref="U62:Y62"/>
+    <mergeCell ref="H65:K65"/>
+    <mergeCell ref="L65:O65"/>
+    <mergeCell ref="P65:T65"/>
+    <mergeCell ref="U65:Y65"/>
+    <mergeCell ref="C66:D66"/>
+    <mergeCell ref="H66:K66"/>
+    <mergeCell ref="G56:G58"/>
+    <mergeCell ref="H70:K70"/>
+    <mergeCell ref="L70:O70"/>
+    <mergeCell ref="P70:T70"/>
+    <mergeCell ref="U70:Y70"/>
+    <mergeCell ref="G71:G73"/>
+    <mergeCell ref="H71:K73"/>
+    <mergeCell ref="L71:O73"/>
+    <mergeCell ref="P71:T73"/>
+    <mergeCell ref="U71:Y73"/>
+    <mergeCell ref="L81:O81"/>
+    <mergeCell ref="P81:T81"/>
+    <mergeCell ref="U81:Y81"/>
+    <mergeCell ref="H83:K83"/>
+    <mergeCell ref="L83:O83"/>
+    <mergeCell ref="P83:T83"/>
+    <mergeCell ref="U83:Y83"/>
+    <mergeCell ref="AK73:AV87"/>
+    <mergeCell ref="C75:D75"/>
+    <mergeCell ref="H75:K75"/>
+    <mergeCell ref="L75:O75"/>
+    <mergeCell ref="P75:T75"/>
+    <mergeCell ref="U75:Y75"/>
+    <mergeCell ref="H77:K77"/>
+    <mergeCell ref="L77:O77"/>
+    <mergeCell ref="P77:T77"/>
+    <mergeCell ref="U77:Y77"/>
+    <mergeCell ref="H80:K80"/>
+    <mergeCell ref="L80:O80"/>
+    <mergeCell ref="P80:T80"/>
+    <mergeCell ref="U80:Y80"/>
+    <mergeCell ref="C81:D81"/>
+    <mergeCell ref="H81:K81"/>
+    <mergeCell ref="AK89:AV97"/>
+    <mergeCell ref="B90:E90"/>
+    <mergeCell ref="F90:H90"/>
+    <mergeCell ref="I90:L90"/>
+    <mergeCell ref="M90:P90"/>
+    <mergeCell ref="Q90:U90"/>
+    <mergeCell ref="V90:AA90"/>
+    <mergeCell ref="B91:E93"/>
+    <mergeCell ref="F91:H91"/>
+    <mergeCell ref="I91:L91"/>
+    <mergeCell ref="M91:P91"/>
+    <mergeCell ref="Q91:U91"/>
+    <mergeCell ref="V91:AA91"/>
+    <mergeCell ref="F92:H92"/>
+    <mergeCell ref="I92:L92"/>
+    <mergeCell ref="M92:P92"/>
+    <mergeCell ref="Q92:U92"/>
+    <mergeCell ref="V92:AA92"/>
+    <mergeCell ref="F93:H93"/>
+    <mergeCell ref="I93:L93"/>
+    <mergeCell ref="M93:P93"/>
+    <mergeCell ref="Q93:U93"/>
+    <mergeCell ref="V93:AA93"/>
+    <mergeCell ref="C86:AD86"/>
+    <mergeCell ref="V94:AA94"/>
+    <mergeCell ref="B95:E95"/>
+    <mergeCell ref="F95:H95"/>
+    <mergeCell ref="I95:L95"/>
+    <mergeCell ref="M95:P95"/>
+    <mergeCell ref="Q95:U95"/>
+    <mergeCell ref="V95:AA95"/>
+    <mergeCell ref="B94:E94"/>
+    <mergeCell ref="F94:H94"/>
+    <mergeCell ref="I94:L94"/>
+    <mergeCell ref="M94:P94"/>
+    <mergeCell ref="Q94:U94"/>
+    <mergeCell ref="V96:AA96"/>
+    <mergeCell ref="F97:H101"/>
+    <mergeCell ref="I97:L101"/>
+    <mergeCell ref="M97:P101"/>
+    <mergeCell ref="Q97:U101"/>
+    <mergeCell ref="V97:AA101"/>
+    <mergeCell ref="B96:E102"/>
+    <mergeCell ref="F96:H96"/>
+    <mergeCell ref="I96:L96"/>
+    <mergeCell ref="M96:P96"/>
+    <mergeCell ref="Q96:U96"/>
+    <mergeCell ref="B103:E103"/>
+    <mergeCell ref="F103:H103"/>
+    <mergeCell ref="I103:L103"/>
+    <mergeCell ref="M103:P103"/>
+    <mergeCell ref="Q103:U103"/>
+    <mergeCell ref="AH101:AW105"/>
+    <mergeCell ref="F102:H102"/>
+    <mergeCell ref="I102:L102"/>
+    <mergeCell ref="M102:P102"/>
+    <mergeCell ref="Q102:U102"/>
+    <mergeCell ref="V102:AA102"/>
+    <mergeCell ref="V103:AA103"/>
   </mergeCells>
-  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.85" bottom="0.98425196850393704" header="0.83" footer="0.51181102362204722"/>
-[...1755 lines deleted...]
-  <legacyDrawingHF r:id="rId3"/>
+  <pageMargins left="9.8425196850393706E-2" right="9.8425196850393706E-2" top="9.8425196850393706E-2" bottom="9.8425196850393706E-2" header="9.8425196850393706E-2" footer="9.8425196850393706E-2"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Pages>0</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
+  <Slides>0</Slides>
+  <Notes>0</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...4 lines deleted...]
-      <vt:lpstr>'VIC Monthly'!Print_Area</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Milk Production By State Report</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vanessa Fischer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>