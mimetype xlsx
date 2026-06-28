--- v0 (2026-01-07)
+++ v1 (2026-06-28)
@@ -1,70 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27126"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\janfruns\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dairyaustralia.sharepoint.com/sites/RegionalServicesTeam-DevelopmentDRA/Shared Documents/Projects/Website Resource Optimisation/Website Tool Master Files/Feedbase &amp; Nutrition/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6D956D2C-857D-4B9C-8129-0F523122DC20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{D4929F70-0445-4D24-9106-B90D4E785099}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FD861092-AE94-4AFE-8968-7A95D536AB13}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21220" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Irrigated Silage" sheetId="1" r:id="rId1"/>
+    <sheet name="Macros Instructions" sheetId="2" r:id="rId1"/>
+    <sheet name="Irrigated Silage" sheetId="1" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J26" i="1" l="1"/>
   <c r="L42" i="1" l="1"/>
   <c r="M42" i="1"/>
   <c r="N42" i="1"/>
   <c r="K42" i="1"/>
   <c r="J18" i="1"/>
   <c r="K18" i="1" s="1"/>
   <c r="J19" i="1"/>
@@ -163,333 +169,446 @@
   <c r="J15" i="1"/>
   <c r="K15" i="1" s="1"/>
   <c r="L15" i="1" s="1"/>
   <c r="M15" i="1" l="1"/>
   <c r="K37" i="1"/>
   <c r="M37" i="1"/>
   <c r="L37" i="1"/>
   <c r="L38" i="1" s="1"/>
   <c r="L44" i="1" s="1"/>
   <c r="L45" i="1" s="1"/>
   <c r="N37" i="1"/>
   <c r="K38" i="1"/>
   <c r="K44" i="1" s="1"/>
   <c r="K45" i="1" s="1"/>
   <c r="N15" i="1" l="1"/>
   <c r="N38" i="1" s="1"/>
   <c r="N44" i="1" s="1"/>
   <c r="N45" i="1" s="1"/>
   <c r="M38" i="1"/>
   <c r="M44" i="1" s="1"/>
   <c r="M45" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="75">
+  <si>
+    <t>ECONOMIC COSTS TO ESTABLISH AND GROW MAIZE UNDER A FALL ARMYWORM INCURSION</t>
+  </si>
+  <si>
+    <t>Instructions to use the spreadsheet located at the bottom</t>
+  </si>
+  <si>
+    <t>Assumptions</t>
+  </si>
+  <si>
+    <t>Machinery costs include Fuel, oil, repairs and maintenance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Irrigated Maize Silage </t>
+  </si>
+  <si>
+    <t>Irrigation costs</t>
+  </si>
+  <si>
+    <t>/ML</t>
+  </si>
+  <si>
+    <t>FAW Incursion Level</t>
+  </si>
+  <si>
+    <t>Zero</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Medium</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Number of FAW Treatments </t>
+  </si>
+  <si>
+    <t>Regional Relevance</t>
+  </si>
+  <si>
+    <t>Northern Victoria/Southern NSW</t>
+  </si>
+  <si>
+    <t>NNSW/SE Qld</t>
+  </si>
+  <si>
+    <t>North Queensland</t>
+  </si>
+  <si>
+    <t>Operation</t>
+  </si>
+  <si>
+    <t>Machinery</t>
+  </si>
+  <si>
+    <t>Inputs</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>$/ha</t>
   </si>
   <si>
-    <t>Machinery</t>
-[...1 lines deleted...]
-  <si>
     <t>Units/ha</t>
   </si>
   <si>
+    <t>Unit</t>
+  </si>
+  <si>
     <t>$/unit</t>
   </si>
   <si>
-    <t>Inputs</t>
-[...5 lines deleted...]
-    <t>Unit</t>
+    <t>Offset discs</t>
+  </si>
+  <si>
+    <t>Sept</t>
+  </si>
+  <si>
+    <t>Pre-emergent Spray</t>
+  </si>
+  <si>
+    <t>Primextra Gold (with above)</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>Dual Gold (with above)</t>
+  </si>
+  <si>
+    <t>FAW treatment</t>
+  </si>
+  <si>
+    <t>Fawligen</t>
+  </si>
+  <si>
+    <t>Oct</t>
+  </si>
+  <si>
+    <t>Nov</t>
+  </si>
+  <si>
+    <t>Vantacor</t>
+  </si>
+  <si>
+    <t>Dec</t>
+  </si>
+  <si>
+    <t>Spreader</t>
+  </si>
+  <si>
+    <t>Fertiliser, Urea (with above)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>Assumptions</t>
-[...2 lines deleted...]
-    <t>Irrigation costs</t>
+    <t>Fertiliser, Super (with above)</t>
+  </si>
+  <si>
+    <t>Fertiliser, Muriate of Potash (with above)</t>
+  </si>
+  <si>
+    <t>Power Harrows</t>
+  </si>
+  <si>
+    <t>Planting and seed with a 4 row planter</t>
+  </si>
+  <si>
+    <t>Harvest &amp; ensile</t>
+  </si>
+  <si>
+    <t>t (wet)</t>
+  </si>
+  <si>
+    <t>Irrigation</t>
+  </si>
+  <si>
+    <t>Various</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
-    <t>Machinery costs include Fuel, oil, repairs and maintenance</t>
-[...1 lines deleted...]
-  <si>
     <t>Total annual cost (maintenance and establishment)</t>
   </si>
   <si>
-    <t>Various</t>
-[...8 lines deleted...]
-    <t>Low</t>
+    <t>Feed production and utilisation</t>
   </si>
   <si>
     <t>Feed produced (kgDM/ha)</t>
   </si>
   <si>
     <t>Feed utilisation (kgDM/ha)</t>
   </si>
   <si>
     <t>Utilisation %</t>
   </si>
   <si>
-    <t>Feed production and utilisation</t>
-[...1 lines deleted...]
-  <si>
     <t>Cost of feed ($/kgDM)</t>
   </si>
   <si>
-    <t>Operation</t>
-[...46 lines deleted...]
-  <si>
     <t>Cost of feed ($/tonne as fed)</t>
   </si>
   <si>
     <t>Dry Matter %</t>
   </si>
   <si>
-    <t>FAW treatment</t>
-[...46 lines deleted...]
-  <si>
     <t>INSTRUCTIONS</t>
   </si>
   <si>
+    <t>Enter current information in orange cells only</t>
+  </si>
+  <si>
+    <t>Enter costs or irrigation and machinery use</t>
+  </si>
+  <si>
+    <t>Enter month of application for fertiliser and pesticide</t>
+  </si>
+  <si>
+    <t>Enter current costs and rate of appliction for pesticide and fertiliser</t>
+  </si>
+  <si>
+    <t>Enter new Dry Matter % if known</t>
+  </si>
+  <si>
     <t>Cost of feed will automatically recalculate with new pricings</t>
   </si>
   <si>
-    <t>Enter current information in orange cells only</t>
-[...14 lines deleted...]
-    <t>Enter costs or irrigation and machinery use</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="5"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Important information:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>download this Excel file to a computer desktop or document folder and enable the macros. 
+If the macros are not enabled, follow these steps:</t>
+    </r>
+  </si>
+  <si>
+    <t>• Close the file.</t>
+  </si>
+  <si>
+    <t>• Find the file in the saved location/folder.</t>
+  </si>
+  <si>
+    <t>• Right click on the file and select Properties.</t>
+  </si>
+  <si>
+    <t>• At the bottom of the General tab, tick the Unblock checkbox and select Apply and then OK.</t>
+  </si>
+  <si>
+    <t>• Open the file.</t>
+  </si>
+  <si>
+    <t>If the above did not enable the macros, follow these steps:</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">• </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Open the file.</t>
+    </r>
+  </si>
+  <si>
+    <t>• Go to File &gt; Options &gt; Trust Center &gt; Trust Center Settings &gt; Trusted Locations.</t>
+  </si>
+  <si>
+    <t>• Add the saved location/folder (this tells Excel that it is safe to run macros from that location).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="5"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -616,51 +735,51 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -897,77 +1016,325 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="2" name="Group 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6BFBBB1-2560-4F4F-905C-4BD98E99C46D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="10715625" cy="1333500"/>
+          <a:chOff x="618360" y="2809788"/>
+          <a:chExt cx="10955279" cy="1238423"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:pic>
+        <xdr:nvPicPr>
+          <xdr:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09CA6AC9-09AB-D00D-6BBB-94CE50B07B5F}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </xdr:cNvPicPr>
+        </xdr:nvPicPr>
+        <xdr:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </xdr:blipFill>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="618360" y="2809788"/>
+            <a:ext cx="10955279" cy="1238423"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </xdr:spPr>
+      </xdr:pic>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB3332C1-39C4-90E4-D19B-E4F527961F5B}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1"/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="1012698" y="3039237"/>
+            <a:ext cx="5479542" cy="551002"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0C2340"/>
+          </a:solidFill>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Fall Army Worm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Calculator</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Version 2 May2026</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-AU" sz="1400">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>590550</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>104776</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="2" name="Straight Arrow Connector 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
@@ -1313,1436 +1680,1651 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB6C0328-E24D-40BD-97CD-59DC18C180E3}">
+  <dimension ref="A8:H19"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="96.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="8" spans="1:8" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="105"/>
+      <c r="B8" s="106" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" s="105"/>
+      <c r="D8" s="105"/>
+      <c r="E8" s="105"/>
+      <c r="F8" s="105"/>
+      <c r="G8" s="105"/>
+      <c r="H8" s="105"/>
+    </row>
+    <row r="9" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="105"/>
+      <c r="B9" s="107" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" s="105"/>
+      <c r="D9" s="105"/>
+      <c r="E9" s="105"/>
+      <c r="F9" s="105"/>
+      <c r="G9" s="105"/>
+      <c r="H9" s="105"/>
+    </row>
+    <row r="10" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="105"/>
+      <c r="B10" s="107" t="s">
+        <v>67</v>
+      </c>
+      <c r="C10" s="105"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="105"/>
+    </row>
+    <row r="11" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="105"/>
+      <c r="B11" s="107" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="105"/>
+      <c r="D11" s="105"/>
+      <c r="E11" s="105"/>
+      <c r="F11" s="105"/>
+      <c r="G11" s="105"/>
+      <c r="H11" s="105"/>
+    </row>
+    <row r="12" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="105"/>
+      <c r="B12" s="107" t="s">
+        <v>69</v>
+      </c>
+      <c r="C12" s="105"/>
+      <c r="D12" s="105"/>
+      <c r="E12" s="105"/>
+      <c r="F12" s="105"/>
+      <c r="G12" s="105"/>
+      <c r="H12" s="105"/>
+    </row>
+    <row r="13" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="105"/>
+      <c r="B13" s="107" t="s">
+        <v>70</v>
+      </c>
+      <c r="C13" s="105"/>
+      <c r="D13" s="105"/>
+      <c r="E13" s="105"/>
+      <c r="F13" s="105"/>
+      <c r="G13" s="105"/>
+      <c r="H13" s="105"/>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="105"/>
+      <c r="B14" s="108"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="105"/>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="G14" s="105"/>
+      <c r="H14" s="105"/>
+    </row>
+    <row r="15" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="105"/>
+      <c r="B15" s="107" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" s="105"/>
+      <c r="D15" s="105"/>
+      <c r="E15" s="105"/>
+      <c r="F15" s="105"/>
+      <c r="G15" s="105"/>
+      <c r="H15" s="105"/>
+    </row>
+    <row r="16" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="105"/>
+      <c r="B16" s="107" t="s">
+        <v>72</v>
+      </c>
+      <c r="C16" s="105"/>
+      <c r="D16" s="105"/>
+      <c r="E16" s="105"/>
+      <c r="F16" s="105"/>
+      <c r="G16" s="105"/>
+      <c r="H16" s="105"/>
+    </row>
+    <row r="17" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="105"/>
+      <c r="B17" s="107" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" s="105"/>
+      <c r="D17" s="105"/>
+      <c r="E17" s="105"/>
+      <c r="F17" s="105"/>
+      <c r="G17" s="105"/>
+      <c r="H17" s="105"/>
+    </row>
+    <row r="18" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A18" s="105"/>
+      <c r="B18" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C18" s="105"/>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="105"/>
+      <c r="H18" s="105"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="105"/>
+      <c r="B19" s="105"/>
+      <c r="C19" s="105"/>
+      <c r="D19" s="105"/>
+      <c r="E19" s="105"/>
+      <c r="F19" s="105"/>
+      <c r="G19" s="105"/>
+      <c r="H19" s="105"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P53"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="K46" sqref="K46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.1796875" customWidth="1"/>
+    <col min="1" max="1" width="14.140625" customWidth="1"/>
     <col min="2" max="4" width="10" customWidth="1"/>
     <col min="5" max="10" width="10" style="2" customWidth="1"/>
-    <col min="11" max="11" width="20.81640625" style="2" customWidth="1"/>
-    <col min="12" max="14" width="20.81640625" customWidth="1"/>
+    <col min="11" max="11" width="20.85546875" style="2" customWidth="1"/>
+    <col min="12" max="14" width="20.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" s="104"/>
       <c r="B1" s="104"/>
     </row>
-    <row r="2" spans="1:14" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:14" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="104"/>
       <c r="B2" s="104"/>
       <c r="C2" s="102" t="s">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="D2" s="102"/>
       <c r="E2" s="102"/>
       <c r="F2" s="102"/>
       <c r="G2" s="102"/>
       <c r="H2" s="102"/>
       <c r="I2" s="102"/>
       <c r="J2" s="102"/>
       <c r="K2" s="102"/>
       <c r="L2" s="102"/>
       <c r="M2" s="102"/>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="104"/>
       <c r="B3" s="104"/>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="104"/>
       <c r="B4" s="104"/>
       <c r="D4" s="1" t="s">
-        <v>56</v>
+        <v>1</v>
       </c>
       <c r="E4" s="96"/>
       <c r="F4" s="96"/>
       <c r="G4" s="96"/>
       <c r="H4" s="96"/>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B6" s="19"/>
       <c r="C6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="52"/>
     </row>
-    <row r="7" spans="1:14" ht="21.65" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K7" s="100" t="s">
-        <v>48</v>
+        <v>4</v>
       </c>
       <c r="L7" s="100"/>
       <c r="M7" s="100"/>
       <c r="N7" s="101"/>
     </row>
-    <row r="8" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12"/>
       <c r="K8" s="100"/>
       <c r="L8" s="100"/>
       <c r="M8" s="100"/>
       <c r="N8" s="101"/>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="20" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="56">
         <v>100</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="7"/>
     </row>
-    <row r="10" spans="1:14" ht="19.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="K10" s="87" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="L10" s="60" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="M10" s="90" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="N10" s="93" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:14" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.35">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11" s="88">
         <v>0</v>
       </c>
       <c r="L11" s="89">
         <v>1</v>
       </c>
       <c r="M11" s="91">
         <v>3</v>
       </c>
       <c r="N11" s="94">
         <v>5</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="K12" s="98" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="L12" s="99"/>
       <c r="M12" s="92" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="N12" s="95" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:14" x14ac:dyDescent="0.35">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="21" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="8"/>
       <c r="F13" s="3" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="G13" s="24" t="s">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="H13" s="25"/>
       <c r="I13" s="25"/>
       <c r="J13" s="26"/>
       <c r="K13" s="60" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="L13" s="60" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="M13" s="73" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="N13" s="78" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:14" x14ac:dyDescent="0.35">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="20"/>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="9" t="s">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="I14" s="6" t="s">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="K14" s="61" t="s">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="L14" s="61" t="s">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="M14" s="74" t="s">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="N14" s="79" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:14" x14ac:dyDescent="0.35">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="58" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B15" s="30"/>
       <c r="C15" s="30"/>
       <c r="D15" s="30"/>
       <c r="E15" s="31" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F15" s="32">
         <v>25</v>
       </c>
       <c r="G15" s="33"/>
       <c r="H15" s="32"/>
       <c r="I15" s="34"/>
       <c r="J15" s="50">
         <f t="shared" ref="J15:J16" si="0">G15*I15</f>
         <v>0</v>
       </c>
       <c r="K15" s="62">
         <f t="shared" ref="K15:N16" si="1">F15+J15</f>
         <v>25</v>
       </c>
       <c r="L15" s="62">
         <f t="shared" si="1"/>
         <v>25</v>
       </c>
       <c r="M15" s="75">
         <f t="shared" si="1"/>
         <v>25</v>
       </c>
       <c r="N15" s="80">
         <f t="shared" si="1"/>
         <v>25</v>
       </c>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="57" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="37" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F16" s="38">
         <v>5</v>
       </c>
       <c r="G16" s="39"/>
       <c r="H16" s="40"/>
       <c r="I16" s="41"/>
       <c r="J16" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K16" s="63">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
       <c r="L16" s="63">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
       <c r="M16" s="76">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
       <c r="N16" s="81">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
     </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" s="36" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="37"/>
       <c r="F17" s="38"/>
       <c r="G17" s="49">
         <v>3.2</v>
       </c>
       <c r="H17" s="40" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I17" s="41">
         <v>13</v>
       </c>
       <c r="J17" s="51">
         <f t="shared" ref="J17" si="2">G17*I17</f>
         <v>41.6</v>
       </c>
       <c r="K17" s="63">
         <f>F17+J17</f>
         <v>41.6</v>
       </c>
       <c r="L17" s="63">
         <f>F17+J17</f>
         <v>41.6</v>
       </c>
       <c r="M17" s="76">
         <f>F17+J17</f>
         <v>41.6</v>
       </c>
       <c r="N17" s="81">
         <f>F17+J17</f>
         <v>41.6</v>
       </c>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B18" s="36"/>
       <c r="C18" s="36"/>
       <c r="D18" s="36"/>
       <c r="E18" s="37"/>
       <c r="F18" s="38"/>
       <c r="G18" s="39">
         <v>1</v>
       </c>
       <c r="H18" s="40" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I18" s="41">
         <v>17</v>
       </c>
       <c r="J18" s="51">
         <f t="shared" ref="J18:J37" si="3">G18*I18</f>
         <v>17</v>
       </c>
       <c r="K18" s="63">
         <f t="shared" ref="K18:K37" si="4">F18+J18</f>
         <v>17</v>
       </c>
       <c r="L18" s="63">
         <f t="shared" ref="L18:L37" si="5">F18+J18</f>
         <v>17</v>
       </c>
       <c r="M18" s="76">
         <f t="shared" ref="M18:M37" si="6">F18+J18</f>
         <v>17</v>
       </c>
       <c r="N18" s="81">
         <f t="shared" ref="N18:N37" si="7">F18+J18</f>
         <v>17</v>
       </c>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" s="59" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="37"/>
       <c r="F19" s="38"/>
       <c r="G19" s="39"/>
       <c r="H19" s="40"/>
       <c r="I19" s="41"/>
       <c r="J19" s="51">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K19" s="63">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L19" s="63">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M19" s="76">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N19" s="81">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" s="36" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="B20" s="36"/>
       <c r="C20" s="36"/>
       <c r="D20" s="36"/>
       <c r="E20" s="37" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F20" s="38">
         <v>5</v>
       </c>
       <c r="G20" s="55">
         <v>0.2</v>
       </c>
       <c r="H20" s="40" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I20" s="41">
         <v>220</v>
       </c>
       <c r="J20" s="51">
         <f t="shared" si="3"/>
         <v>44</v>
       </c>
       <c r="K20" s="63"/>
       <c r="L20" s="63">
         <f t="shared" si="5"/>
         <v>49</v>
       </c>
       <c r="M20" s="76">
         <f t="shared" si="6"/>
         <v>49</v>
       </c>
       <c r="N20" s="81">
         <f t="shared" si="7"/>
         <v>49</v>
       </c>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" s="36" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="37" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F21" s="38">
         <v>5</v>
       </c>
       <c r="G21" s="55">
         <v>0.2</v>
       </c>
       <c r="H21" s="40" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I21" s="41">
         <v>220</v>
       </c>
       <c r="J21" s="51">
         <f t="shared" si="3"/>
         <v>44</v>
       </c>
       <c r="K21" s="63"/>
       <c r="L21" s="63"/>
       <c r="M21" s="76">
         <f t="shared" si="6"/>
         <v>49</v>
       </c>
       <c r="N21" s="81">
         <f t="shared" si="7"/>
         <v>49</v>
       </c>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" s="36" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="B22" s="36"/>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="37" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="F22" s="38">
         <v>70</v>
       </c>
       <c r="G22" s="55">
         <v>0.2</v>
       </c>
       <c r="H22" s="40" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I22" s="41">
         <v>220</v>
       </c>
       <c r="J22" s="51">
         <f t="shared" si="3"/>
         <v>44</v>
       </c>
       <c r="K22" s="63"/>
       <c r="L22" s="63"/>
       <c r="M22" s="76"/>
       <c r="N22" s="81">
         <f t="shared" si="7"/>
         <v>114</v>
       </c>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" s="36" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="37" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="F23" s="38">
         <v>70</v>
       </c>
       <c r="G23" s="55">
         <v>0.04</v>
       </c>
       <c r="H23" s="40" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I23" s="41">
         <v>968</v>
       </c>
       <c r="J23" s="51">
         <f t="shared" si="3"/>
         <v>38.72</v>
       </c>
       <c r="K23" s="63"/>
       <c r="L23" s="63"/>
       <c r="M23" s="76"/>
       <c r="N23" s="81">
         <f t="shared" si="7"/>
         <v>108.72</v>
       </c>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24" s="36" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B24" s="36"/>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="37" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="F24" s="38">
         <v>70</v>
       </c>
       <c r="G24" s="55">
         <v>0.04</v>
       </c>
       <c r="H24" s="40" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I24" s="41">
         <v>968</v>
       </c>
       <c r="J24" s="51">
         <f t="shared" si="3"/>
         <v>38.72</v>
       </c>
       <c r="K24" s="63"/>
       <c r="L24" s="63"/>
       <c r="M24" s="76">
         <f t="shared" si="6"/>
         <v>108.72</v>
       </c>
       <c r="N24" s="81">
         <f t="shared" si="7"/>
         <v>108.72</v>
       </c>
     </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" s="59" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="37" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F25" s="38">
         <v>5</v>
       </c>
       <c r="G25" s="39"/>
       <c r="H25" s="40"/>
       <c r="I25" s="41"/>
       <c r="J25" s="51">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K25" s="63">
         <f t="shared" si="4"/>
         <v>5</v>
       </c>
       <c r="L25" s="63">
         <f t="shared" si="5"/>
         <v>5</v>
       </c>
       <c r="M25" s="76">
         <f t="shared" si="6"/>
         <v>5</v>
       </c>
       <c r="N25" s="81">
         <f t="shared" si="7"/>
         <v>5</v>
       </c>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" s="36" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="37"/>
       <c r="F26" s="38"/>
       <c r="G26" s="39">
         <v>700</v>
       </c>
       <c r="H26" s="40" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="I26" s="41">
         <v>0.65</v>
       </c>
       <c r="J26" s="51">
         <f>G26*I26</f>
         <v>455</v>
       </c>
       <c r="K26" s="63">
         <f t="shared" si="4"/>
         <v>455</v>
       </c>
       <c r="L26" s="63">
         <f t="shared" si="5"/>
         <v>455</v>
       </c>
       <c r="M26" s="76">
         <f t="shared" si="6"/>
         <v>455</v>
       </c>
       <c r="N26" s="81">
         <f t="shared" si="7"/>
         <v>455</v>
       </c>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" s="36" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="37"/>
       <c r="F27" s="42"/>
       <c r="G27" s="39">
         <v>660</v>
       </c>
       <c r="H27" s="40" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="I27" s="41">
         <v>0.62</v>
       </c>
       <c r="J27" s="51">
         <f t="shared" si="3"/>
         <v>409.2</v>
       </c>
       <c r="K27" s="63">
         <f t="shared" si="4"/>
         <v>409.2</v>
       </c>
       <c r="L27" s="63">
         <f t="shared" si="5"/>
         <v>409.2</v>
       </c>
       <c r="M27" s="76">
         <f t="shared" si="6"/>
         <v>409.2</v>
       </c>
       <c r="N27" s="81">
         <f t="shared" si="7"/>
         <v>409.2</v>
       </c>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" s="36" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B28" s="36"/>
       <c r="C28" s="36"/>
       <c r="D28" s="36"/>
       <c r="E28" s="37"/>
       <c r="F28" s="38"/>
       <c r="G28" s="39">
         <v>360</v>
       </c>
       <c r="H28" s="40" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="I28" s="41">
         <v>0.7</v>
       </c>
       <c r="J28" s="51">
         <f t="shared" si="3"/>
         <v>251.99999999999997</v>
       </c>
       <c r="K28" s="63">
         <f t="shared" si="4"/>
         <v>251.99999999999997</v>
       </c>
       <c r="L28" s="63">
         <f t="shared" si="5"/>
         <v>251.99999999999997</v>
       </c>
       <c r="M28" s="76">
         <f t="shared" si="6"/>
         <v>251.99999999999997</v>
       </c>
       <c r="N28" s="81">
         <f t="shared" si="7"/>
         <v>251.99999999999997</v>
       </c>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" s="57" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="37" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F29" s="42">
         <v>35</v>
       </c>
       <c r="G29" s="39"/>
       <c r="H29" s="40"/>
       <c r="I29" s="41"/>
       <c r="J29" s="51">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K29" s="63">
         <f t="shared" si="4"/>
         <v>35</v>
       </c>
       <c r="L29" s="63">
         <f t="shared" si="5"/>
         <v>35</v>
       </c>
       <c r="M29" s="76">
         <f t="shared" si="6"/>
         <v>35</v>
       </c>
       <c r="N29" s="81">
         <f t="shared" si="7"/>
         <v>35</v>
       </c>
     </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30" s="57" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B30" s="43"/>
       <c r="C30" s="36"/>
       <c r="D30" s="36"/>
       <c r="E30" s="37" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F30" s="38">
         <v>35</v>
       </c>
       <c r="G30" s="39">
         <v>25</v>
       </c>
       <c r="H30" s="40" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="I30" s="41">
         <v>17.600000000000001</v>
       </c>
       <c r="J30" s="51">
         <f t="shared" si="3"/>
         <v>440.00000000000006</v>
       </c>
       <c r="K30" s="63">
         <f t="shared" si="4"/>
         <v>475.00000000000006</v>
       </c>
       <c r="L30" s="63">
         <f t="shared" si="5"/>
         <v>475.00000000000006</v>
       </c>
       <c r="M30" s="76">
         <f t="shared" si="6"/>
         <v>475.00000000000006</v>
       </c>
       <c r="N30" s="81">
         <f t="shared" si="7"/>
         <v>475.00000000000006</v>
       </c>
     </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31" s="44"/>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="37"/>
       <c r="F31" s="38"/>
       <c r="G31" s="39"/>
       <c r="H31" s="40"/>
       <c r="I31" s="41"/>
       <c r="J31" s="51">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K31" s="63">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L31" s="63">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M31" s="76">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N31" s="81">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" s="57" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B32" s="36"/>
       <c r="C32" s="36"/>
       <c r="D32" s="36"/>
       <c r="E32" s="37" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="F32" s="38"/>
       <c r="G32" s="39">
         <v>60</v>
       </c>
       <c r="H32" s="40" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="I32" s="41">
         <v>25</v>
       </c>
       <c r="J32" s="51">
         <f t="shared" si="3"/>
         <v>1500</v>
       </c>
       <c r="K32" s="63">
         <f t="shared" si="4"/>
         <v>1500</v>
       </c>
       <c r="L32" s="63">
         <f t="shared" si="5"/>
         <v>1500</v>
       </c>
       <c r="M32" s="76">
         <f t="shared" si="6"/>
         <v>1500</v>
       </c>
       <c r="N32" s="81">
         <f t="shared" si="7"/>
         <v>1500</v>
       </c>
     </row>
-    <row r="33" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33" s="35"/>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="37"/>
       <c r="F33" s="38"/>
       <c r="G33" s="39"/>
       <c r="H33" s="40"/>
       <c r="I33" s="41"/>
       <c r="J33" s="51">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K33" s="63">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L33" s="63">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M33" s="76">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N33" s="81">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="37"/>
       <c r="F34" s="38"/>
       <c r="G34" s="39"/>
       <c r="H34" s="40"/>
       <c r="I34" s="41"/>
       <c r="J34" s="51">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K34" s="63">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L34" s="63">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M34" s="76">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N34" s="81">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35" s="35"/>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="37"/>
       <c r="F35" s="38"/>
       <c r="G35" s="39"/>
       <c r="H35" s="40"/>
       <c r="I35" s="41"/>
       <c r="J35" s="51">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K35" s="63">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L35" s="63">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M35" s="76">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N35" s="81">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36" s="45"/>
       <c r="B36" s="46"/>
       <c r="C36" s="46"/>
       <c r="D36" s="46"/>
       <c r="E36" s="37"/>
       <c r="F36" s="38"/>
       <c r="G36" s="39"/>
       <c r="H36" s="38"/>
       <c r="I36" s="41"/>
       <c r="J36" s="51">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K36" s="63">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L36" s="63">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M36" s="76">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N36" s="81">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A37" s="11" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="9" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="47">
         <v>6</v>
       </c>
       <c r="H37" s="10" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="I37" s="29">
         <f>$E$9</f>
         <v>100</v>
       </c>
       <c r="J37" s="51">
         <f t="shared" si="3"/>
         <v>600</v>
       </c>
       <c r="K37" s="63">
         <f t="shared" si="4"/>
         <v>600</v>
       </c>
       <c r="L37" s="63">
         <f t="shared" si="5"/>
         <v>600</v>
       </c>
       <c r="M37" s="76">
         <f t="shared" si="6"/>
         <v>600</v>
       </c>
       <c r="N37" s="81">
         <f t="shared" si="7"/>
         <v>600</v>
       </c>
     </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38" s="15" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="B38" s="17"/>
       <c r="C38" s="17"/>
       <c r="D38" s="17"/>
       <c r="E38" s="23"/>
       <c r="F38" s="13"/>
       <c r="G38" s="13"/>
       <c r="H38" s="14"/>
       <c r="I38" s="13"/>
       <c r="J38" s="14"/>
       <c r="K38" s="64">
         <f>SUM(K15:K37)</f>
         <v>3819.8</v>
       </c>
       <c r="L38" s="64">
         <f t="shared" ref="L38:N38" si="8">SUM(L15:L37)</f>
         <v>3868.8</v>
       </c>
       <c r="M38" s="77">
         <f t="shared" si="8"/>
         <v>4026.52</v>
       </c>
       <c r="N38" s="82">
         <f t="shared" si="8"/>
         <v>4249.24</v>
       </c>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
     </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A40" s="21" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="B40" s="18"/>
       <c r="C40" s="18"/>
       <c r="D40" s="18"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A41" s="12" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="K41" s="65">
         <v>20000</v>
       </c>
       <c r="L41" s="65">
         <v>20000</v>
       </c>
       <c r="M41" s="71">
         <v>20000</v>
       </c>
       <c r="N41" s="83">
         <v>20000</v>
       </c>
     </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A42" s="28" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="22"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="27" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="H42" s="48">
         <v>1</v>
       </c>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="66">
         <f>K41*$H$42</f>
         <v>20000</v>
       </c>
       <c r="L42" s="66">
         <f t="shared" ref="L42:N42" si="9">L41*$H$42</f>
         <v>20000</v>
       </c>
       <c r="M42" s="72">
         <f t="shared" si="9"/>
         <v>20000</v>
       </c>
       <c r="N42" s="84">
         <f t="shared" si="9"/>
         <v>20000</v>
       </c>
     </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
       <c r="N43" s="2"/>
     </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A44" s="21" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="B44" s="19"/>
       <c r="C44" s="19"/>
       <c r="D44" s="19"/>
       <c r="E44" s="53"/>
       <c r="F44" s="53"/>
       <c r="G44" s="53"/>
       <c r="H44" s="53"/>
       <c r="I44" s="53"/>
       <c r="J44" s="53"/>
       <c r="K44" s="67">
         <f>K38/K42</f>
         <v>0.19099000000000002</v>
       </c>
       <c r="L44" s="67">
         <f t="shared" ref="L44:N44" si="10">L38/L42</f>
         <v>0.19344</v>
       </c>
       <c r="M44" s="69">
         <f t="shared" si="10"/>
         <v>0.201326</v>
       </c>
       <c r="N44" s="85">
         <f t="shared" si="10"/>
         <v>0.21246199999999998</v>
       </c>
     </row>
-    <row r="45" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A45" s="28" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="B45" s="54"/>
       <c r="C45" s="54"/>
       <c r="D45" s="54"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="27" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="H45" s="48">
         <v>0.33</v>
       </c>
       <c r="I45" s="23"/>
       <c r="J45" s="23"/>
       <c r="K45" s="68">
         <f>K44*$H45*1000</f>
         <v>63.026700000000005</v>
       </c>
       <c r="L45" s="68">
         <f t="shared" ref="L45:N45" si="11">L44*$H45*1000</f>
         <v>63.835200000000007</v>
       </c>
       <c r="M45" s="70">
         <f t="shared" si="11"/>
         <v>66.437580000000011</v>
       </c>
       <c r="N45" s="86">
         <f t="shared" si="11"/>
         <v>70.112459999999999</v>
       </c>
     </row>
-    <row r="48" spans="1:14" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A48" s="103" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48" s="103"/>
       <c r="C48" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="49" spans="1:16" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:16" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A49" s="97"/>
       <c r="B49" s="97"/>
       <c r="C49" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:16" x14ac:dyDescent="0.35">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C50" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="C51" t="s">
         <v>62</v>
-      </c>
-[...3 lines deleted...]
-        <v>60</v>
       </c>
       <c r="M51" s="2"/>
       <c r="N51" s="2"/>
       <c r="O51" s="2"/>
       <c r="P51" s="2"/>
     </row>
-    <row r="52" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C52" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:16" x14ac:dyDescent="0.35">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C53" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="K7:N8"/>
     <mergeCell ref="C2:M2"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="A1:B4"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-    <xsd:import namespace="dd16b0bb-e07c-45cf-a7db-852e6037e372"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001F8C51DED44B214D8C9795A463EC9CDF" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9193c8b2b163137a4765ac6021224d29">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="37a66f64-3f30-47cc-a66a-ec53e3cc8f4d" xmlns:ns3="29dc85b3-fada-4d54-8b91-2a7104e6d3df" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c77d1bbbd298f960fdd5e0dcc4ac1b3a" ns2:_="" ns3:_="">
+    <xsd:import namespace="37a66f64-3f30-47cc-a66a-ec53e3cc8f4d"/>
+    <xsd:import namespace="29dc85b3-fada-4d54-8b91-2a7104e6d3df"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a0b923e7-089b-4a52-859d-f9ef4e2b5a37" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="37a66f64-3f30-47cc-a66a-ec53e3cc8f4d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e06d50bd-5830-4c8e-8053-e6a7571767b8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dd16b0bb-e07c-45cf-a7db-852e6037e372" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="29dc85b3-fada-4d54-8b91-2a7104e6d3df" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
@@ -2805,115 +3387,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="37a66f64-3f30-47cc-a66a-ec53e3cc8f4d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{396499E2-61E5-4D5A-B9A7-7973EDA57EDA}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED8D1082-913B-4F68-8385-A1A7D295F361}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="a0b923e7-089b-4a52-859d-f9ef4e2b5a37"/>
-    <ds:schemaRef ds:uri="dd16b0bb-e07c-45cf-a7db-852e6037e372"/>
+    <ds:schemaRef ds:uri="37a66f64-3f30-47cc-a66a-ec53e3cc8f4d"/>
+    <ds:schemaRef ds:uri="29dc85b3-fada-4d54-8b91-2a7104e6d3df"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ED47442-0254-4C5D-B13F-D3C7BD574695}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A9747FF-E0C1-4999-A1D8-9C52B2C7E35E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="37a66f64-3f30-47cc-a66a-ec53e3cc8f4d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="29dc85b3-fada-4d54-8b91-2a7104e6d3df"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Macros Instructions</vt:lpstr>
       <vt:lpstr>Irrigated Silage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>DERM</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>MURPHY Ray (Toowoomba)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101002F7A33E6EED40A4C82ADBBA64BF90606</vt:lpwstr>
+    <vt:lpwstr>0x0101001F8C51DED44B214D8C9795A463EC9CDF</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>